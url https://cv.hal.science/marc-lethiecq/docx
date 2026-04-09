--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -174,51 +174,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (74)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (75)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -554,7608 +554,7616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Elastic Parameters of Thin Layers Used in Paintings by Air-Coupled Ultrasound Transmission Measurements Under Varying Incidence</w:t>
+                <w:t xml:space="preserve">Inverse Problem Solving for a Porous Acoustical Multilayered System Based on the Transfer Matrix Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Takahashi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michaël Lematre</w:t>
+                <w:t xml:space="preserve">Yassine Moradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Chikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Open Journal of Ultrasonics, Ferroelectrics, and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ojuffc.2024.3413604⟩</w:t>
+              <w:t xml:space="preserve">Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (4), pp.79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/acoustics7040079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05052760v1</w:t>
+                <w:t xml:space="preserve">hal-05576147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Characterization of Multilayer Piezoelectric Stacks via Dynamic Stiffness Method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of Elastic Parameters of Thin Layers Used in Paintings by Air-Coupled Ultrasound Transmission Measurements Under Varying Incidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Zhao</w:t>
+                <w:t xml:space="preserve">Victor Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongmei Zhong</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mi16010020⟩</w:t>
+              <w:t xml:space="preserve">IEEE Open Journal of Ultrasonics, Ferroelectrics, and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.126 - 139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ojuffc.2024.3413604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05538960v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous metal backing for high-temperature ultrasonic transducers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and Characterization of Multilayer Piezoelectric Stacks via Dynamic Stiffness Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenxiang Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Feuillard</w:t>
+                <w:t xml:space="preserve">Zhaofeng Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dang Chi Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+                <w:t xml:space="preserve">Wei Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Jean</w:t>
+                <w:t xml:space="preserve">Hongmei Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Navacchia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (4), pp.1074-1087. </w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/acoustics6040058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/mi16010020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803650v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic stiffness formulation for a piezoelectric array element</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Porous metal backing for high-temperature ultrasonic transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Chi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Navacchia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2023.117843⟩</w:t>
+              <w:t xml:space="preserve">Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (4), pp.1074-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/acoustics6040058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612381v1</w:t>
+                <w:t xml:space="preserve">hal-04803650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Guided Wave Detection and Measurement in Buried Layers of Multilayered Structures Using a New Design of V(z) Acoustic Transducers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Lematre</w:t>
+                <w:t xml:space="preserve">Dynamic stiffness formulation for a piezoelectric array element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenxiang Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/acoustics4040061⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 561, pp.117843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2023.117843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982509v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing of a new ultrasound interface technology to synthesize some industrially important nano particles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+                <w:t xml:space="preserve">Enhancement of Guided Wave Detection and Measurement in Buried Layers of Multilayered Structures Using a New Design of V(z) Acoustic Transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2021.01.693⟩</w:t>
+              <w:t xml:space="preserve">Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (4), pp.996-1012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/acoustics4040061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982546v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate coupled vibration analysis of a piezoelectric array element by the superposition method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
+                <w:t xml:space="preserve">Designing of a new ultrasound interface technology to synthesize some industrially important nano particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irudayaraj Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kanickai Raj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116438⟩</w:t>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48, pp.454-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2021.01.693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03379804v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health Monitoring of Single-element Piezoelectric Transducer Using Its Electromechanical Admittance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Accurate coupled vibration analysis of a piezoelectric array element by the superposition method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenxiang Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.3047944⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 514, pp.116438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201645v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmented line-focused V(z) transducer for enhancement of guided mode detection and measurement: A theoretical and numerical study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Lematre</w:t>
+                <w:t xml:space="preserve">Health Monitoring of Single-element Piezoelectric Transducer Using Its Electromechanical Admittance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenxiang Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0033477⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (5), pp.1819 - 1827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.3047944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03213411v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate coupled vibration analysis of a piezoelectric ceramic cylinder by the superposition method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
+                <w:t xml:space="preserve">Segmented line-focused V(z) transducer for enhancement of guided mode detection and measurement: A theoretical and numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2021.106474⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (2), pp.024504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0033477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03379809v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Original Two-Dimensional Analytical Model for Investigating Coupled Vibrations of Finite Piezoelectric Resonators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Accurate coupled vibration analysis of a piezoelectric ceramic cylinder by the superposition method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenxiang Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2021.3125271⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 115, pp.106474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2021.106474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413906v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic parameters characterization of multilayered structures by air-coupled ultrasonic transmission and genetic algorithm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+                <w:t xml:space="preserve">An Original Two-Dimensional Analytical Model for Investigating Coupled Vibrations of Finite Piezoelectric Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenxiang Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2021.106619⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2021.3125271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982498v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetric Reflector Ultrasonic Transducer Modeling and Characterization: Role of the Matching Layer on Electroacoustic Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufal Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Thien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 68 (12), pp.3608-3615. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2021.3101124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Experimental Characterization of Bonding Delaminations in Single-Element Ultrasonic Transducer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
+                <w:t xml:space="preserve">Elastic parameters characterization of multilayered structures by air-coupled ultrasonic transmission and genetic algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Lematre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma14092269⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 119, pp.106619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2021.106619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03379798v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromechanical Behavior of a Doped Barium Titanate Piezoceramic Under Mechanical Stress: Modeling and Comparison With Experimental Measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
+                <w:t xml:space="preserve">Modeling and Experimental Characterization of Bonding Delaminations in Single-Element Ultrasonic Transducer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenxiang Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2019.2940109⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (9), pp.2269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma14092269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185639v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and numerical study of the influence of imperfect interface properties on the reflection coefficient for isotropic multilayered structures.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Lethiecq</w:t>
+                <w:t xml:space="preserve">Electromechanical Behavior of a Doped Barium Titanate Piezoceramic Under Mechanical Stress: Modeling and Comparison With Experimental Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lematre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Ul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2020.106099⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (2), pp.350-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2019.2940109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018520v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the Electromechanical Behavior of Barium Titanate Under Mechanical Stress and Comparison With Experimental Measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+                <w:t xml:space="preserve">Modeling and numerical study of the influence of imperfect interface properties on the reflection coefficient for isotropic multilayered structures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Loukkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lematre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tuffc.2020.2979395⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103, pp.106099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2020.106099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967667v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and numerical study of the influence of imperfect interface properties on the reflectance function for anisotropic multilayered structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of the Electromechanical Behavior of Barium Titanate Under Mechanical Stress and Comparison With Experimental Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Ul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2020.115399⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (8), pp.1715-1724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tuffc.2020.2979395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185642v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Properties of Porous Lead Zirconate Titanate Backing for Ultrasonic Transducers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling and numerical study of the influence of imperfect interface properties on the reflectance function for anisotropic multilayered structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvo Drnovsek</w:t>
+                <w:t xml:space="preserve">A. Loukkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lematre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 67 (8), pp.1656-1666. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 480, pp.115399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2983257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2020.115399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033749v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhomogeneous magnetism studied by ESR in La 1-x Sr x MnO 3 (0.45 ≤ x ≤ 0.62)</w:t>
+                <w:t xml:space="preserve">Acoustic Properties of Porous Lead Zirconate Titanate Backing for Ultrasonic Transducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Autret</w:t>
+                <w:t xml:space="preserve">Danjela Kuscer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Gervais</w:t>
+                <w:t xml:space="preserve">Tina Bakaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Roger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Lethiecq</w:t>
+                <w:t xml:space="preserve">Silvo Drnovsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2017.06.017⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (8), pp.1656-1666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2983257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01626208v1</w:t>
+                <w:t xml:space="preserve">hal-03033749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Vanadium Doping on Microstructure and Dielectric Behavior of CaCu&lt;sub&gt;3&lt;/sub&gt;Ti&lt;sub&gt;4&lt;/sub&gt;O&lt;sub&gt;12&lt;/sub&gt; Ceramics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhomogeneous magnetism studied by ESR in La 1-x Sr x MnO 3 (0.45 ≤ x ≤ 0.62)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séka Simplice Kouassi</w:t>
+                <w:t xml:space="preserve">Monique Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Sagou Sagou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cecile Autret</w:t>
+                <w:t xml:space="preserve">Sylvain Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anoop Nautiyal</w:t>
+                <w:t xml:space="preserve">François Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Materials Science and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71, pp.139 - 145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2017.06.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11648/j.ijmsa.20170601.18⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02153095v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectrics Properties and Temperature Dependence of Electron Spin Resonance of Doped Molybdenum CCTO</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Effect of Vanadium Doping on Microstructure and Dielectric Behavior of CaCu&lt;sub&gt;3&lt;/sub&gt;Ti&lt;sub&gt;4&lt;/sub&gt;O&lt;sub&gt;12&lt;/sub&gt; Ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séka Simplice Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sagou Sagou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anoop Nautiyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11648/j.am.20170605.12⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Materials Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (1), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11648/j.ijmsa.20170601.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153092v1</w:t>
+                <w:t xml:space="preserve">hal-02153095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Design of Surface Acoustic Wave Device: Towards Sensor Sensitivity Enhancement</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Lethiecq</w:t>
+                <w:t xml:space="preserve">Dielectrics Properties and Temperature Dependence of Electron Spin Resonance of Doped Molybdenum CCTO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séka Simplice Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagou Jean-Pierre Sagou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (5), pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11648/j.am.20170605.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/sl.2017.3906⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01740911v1</w:t>
+                <w:t xml:space="preserve">hal-02153092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-Cell Piezoelectric Composite With 1–3 Connectivity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Novel Design of Surface Acoustic Wave Device: Towards Sensor Sensitivity Enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maï Pham Thi</w:t>
+                <w:t xml:space="preserve">Fabrice Dubosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bantignies</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurianne Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 63 (12), pp.2215 - 2223. </w:t>
+              <w:t xml:space="preserve">Sensor letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (12), pp.970 - 976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2016.2606109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1166/sl.2017.3906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741012v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Aluminum Wire and Ribbon Bonding Technologies on D 2 PAK Package Reliability during Thermal Cycling Applications</w:t>
+                <w:t xml:space="preserve">Super-Cell Piezoelectric Composite With 1–3 Connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Jacques</w:t>
+                <w:t xml:space="preserve">R. Rouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Leroy</w:t>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maï Pham Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.012⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (12), pp.2215 - 2223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2016.2606109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784763v1</w:t>
+                <w:t xml:space="preserve">hal-01741012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing and Electromechanical Properties of Lead Zirconate Titanate Thick Films by Electrophoretic Deposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Danjela Kuscer</w:t>
+                <w:t xml:space="preserve">Impact of Aluminum Wire and Ribbon Bonding Technologies on D 2 PAK Package Reliability during Thermal Cycling Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/1743676115Y.0000000008⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55 (9-10), pp.1821-1825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814876v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of 1D Analytical Model and 3D Finite Element Analysis with Experiments for a Rosen-Type Piezoelectric Transformer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Processing and Electromechanical Properties of Lead Zirconate Titanate Thick Films by Electrophoretic Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Pierre Abellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danjela Kuscer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Malic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114 (4), pp.198-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/1743676115Y.0000000008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2015.02.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01814877v1</w:t>
+                <w:t xml:space="preserve">hal-01814876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and Characterization of ZnO Nanowire-based Piezoelectric Nanogenerators for Low Frequency Mechanical Energy Harvesting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christopher Oshman</w:t>
+                <w:t xml:space="preserve">A Comparison of 1D Analytical Model and 3D Finite Element Analysis with Experiments for a Rosen-Type Piezoelectric Transformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Boukazouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Opoku</w:t>
+                <w:t xml:space="preserve">Louis Pascal Tran-Huu-Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Camara</w:t>
+                <w:t xml:space="preserve">F. Boubenider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Procedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60, pp.41-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2015.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.188⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02092562v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic characterization of electrochemically etched porous silicon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication and Characterization of ZnO Nanowire-based Piezoelectric Nanogenerators for Low Frequency Mechanical Energy Harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Gautier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Oshman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Opoku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7567/JJAP.53.060308⟩</w:t>
+              <w:t xml:space="preserve">Physics Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.909-913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255201v1</w:t>
+                <w:t xml:space="preserve">hal-02092562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead Zirconate Titanate-Based Thick Films for High-Frequency Focused Ultrasound Transducers Prepared by Electrophoretic Deposition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Grégoire</w:t>
+                <w:t xml:space="preserve">Ultrasonic characterization of electrochemically etched porous silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.2938⟩</w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7567/JJAP.53.060308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814878v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain motion modeling for hysteresis in piezoceramic materials under mechanical loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 104 (18), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4875905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead Zirconate Titanate Multi-Element Structure by Electrophoretic Deposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Lead Zirconate Titanate-Based Thick Films for High-Frequency Focused Ultrasound Transducers Prepared by Electrophoretic Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Pierre Abellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danjela Kuscer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Barbara Malic</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Malic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microelectronics, Electronic Components and Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (3), pp.547-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.2938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814880v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and Characterization of Annular-Array, High-Frequency, Ultrasonic Transducers Based on PZT Thick Film</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Levassort</w:t>
+                <w:t xml:space="preserve">Lead Zirconate Titanate Multi-Element Structure by Electrophoretic Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Pierre Abellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danjela Kuscer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.A. Rocks</w:t>
+                <w:t xml:space="preserve">Jean-Marc Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Malic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Microelectronics, Electronic Components and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (1), pp.34-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814879v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">0.65Pb(Mg 1/3 Nb 2/3 )O 3 –0.35PbTiO 3 Thick Films for High-Frequency Piezoelectric Transducer Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Fabrication and Characterization of Annular-Array, High-Frequency, Ultrasonic Transducers Based on PZT Thick Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Filoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7567/JJAP.52.055502⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 216, pp.207-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2014.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814884v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of hysteretic behavior of piezoceramic materials under electrical loading</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Bustillo</w:t>
+                <w:t xml:space="preserve">0.65Pb(Mg 1/3 Nb 2/3 )O 3 –0.35PbTiO 3 Thick Films for High-Frequency Piezoelectric Transducer Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Ursic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janez Holc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Kosec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4826180⟩</w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (5R), pp.055502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7567/JJAP.52.055502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235803v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu-Doping Effect on Dielectric Properties of Organic Gel Synthesized Ba4YMn3-xCuxO11.5±δ</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of hysteretic behavior of piezoceramic materials under electrical loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4826180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2013.08.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01755975v1</w:t>
+                <w:t xml:space="preserve">hal-01235803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic characterization of porous silicon using a genetic algorithm to solve the inverse problem</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cu-Doping Effect on Dielectric Properties of Organic Gel Synthesized Ba4YMn3-xCuxO11.5±δ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Andreazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Honstettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2013.11.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 206, pp.217--225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2013.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01080736v1</w:t>
+                <w:t xml:space="preserve">hal-01755975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimised Properties of High Frequency Transducers Based on Curved Piezoelectric Thick Films Obtained by Pad Printing Process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Callé</w:t>
+                <w:t xml:space="preserve">Ultrasonic characterization of porous silicon using a genetic algorithm to solve the inverse problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/1743676112Y.0000000031⟩</w:t>
+              <w:t xml:space="preserve">NDT International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62, pp.93-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2013.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814881v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01080736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent circuit model of a nanogenerator based on a piezoelectric nanowire–polymer composite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimised Properties of High Frequency Transducers Based on Curved Piezoelectric Thick Films Obtained by Pad Printing Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Filoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmus Lou-Moeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Callé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssr.201308017⟩</w:t>
+              <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112 (2), pp.75-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/1743676112Y.0000000031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01814886v1</w:t>
+                <w:t xml:space="preserve">hal-01814881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental study of the electroacoustic behavior of lithium niobate under an initial mechanical stress</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Equivalent circuit model of a nanogenerator based on a piezoelectric nanowire–polymer composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Pascal Tran-Huu-Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2013.2814⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (10), pp.915-918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssr.201308017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235669v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy of Modelling and Simulation of Electromechanical Conversion in ZnO Nanowires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louis Pascal Tran-Huu-Hue</w:t>
+                <w:t xml:space="preserve">Theoretical and experimental study of the electroacoustic behavior of lithium niobate under an initial mechanical stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lematre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/1743676112Y.0000000029⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (10), pp.2219-2224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2013.2814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814885v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic self-calibrated method applied to monitoring of sol–gel transition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strategy of Modelling and Simulation of Electromechanical Conversion in ZnO Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Pascal Tran-Huu-Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112 (2), pp.85-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/1743676112Y.0000000029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2011.12.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01672150v1</w:t>
+                <w:t xml:space="preserve">hal-01814885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Excitation and Mechanical Vibration of a Piezoelectric Cube</w:t>
+                <w:t xml:space="preserve">Ultrasonic self-calibrated method applied to monitoring of sol–gel transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumar Diallo</w:t>
+                <w:t xml:space="preserve">Guillaume Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Le Clezio</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Haumesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microelectronics, Electronic Components and Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52 (5), pp.622 - 627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2011.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823126v1</w:t>
+                <w:t xml:space="preserve">hal-01672150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead-Zirconate-Titanate Thick Films by Electrophoretic Deposition for High-Frequency Ultrasound Transducers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Levassort</w:t>
+                <w:t xml:space="preserve">Electrical Excitation and Mechanical Vibration of a Piezoelectric Cube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Clezio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marija Kosec</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Microelectronics, Electronic Components and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (3), pp.5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01814889v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric Properties of Hexagonal Perovskite Ceramics Prepared by Different Routes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lead-Zirconate-Titanate Thick Films by Electrophoretic Deposition for High-Frequency Ultrasound Transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Autret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Gervais</w:t>
+                <w:t xml:space="preserve">Danjela Kuscer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Pierre Abellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Kosec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2012.09.043⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 95 (3), pp.892-900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2011.04911.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831026v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Planar Pad-Printed Thick-Film Focused High-Frequency Ultrasonic Transducers for Imaging and Therapeutic Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dielectric Properties of Hexagonal Perovskite Ceramics Prepared by Different Routes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Honstettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2012.2416⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (12), pp.4427-4432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2012.09.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814888v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">0-3 and 1-3 piezo-composites based on single crystal PMN-PT for transducer applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Le Khanh</w:t>
+                <w:t xml:space="preserve">Non-Planar Pad-Printed Thick-Film Focused High-Frequency Ultrasonic Transducers for Imaging and Therapeutic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmus Lou-Moeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.P. Tran-Huu-Hue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Lethiecq</w:t>
+                <w:t xml:space="preserve">Jeffrey A. Ketterling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 109, pp.162-168. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 (9), pp.1976-1982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1179/174367509X12472364601075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2012.2416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549550v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large area 0-3 and 1-3 piezoelectric composites based on single crystal PMN-PT for transducer applications</w:t>
+                <w:t xml:space="preserve">0-3 and 1-3 piezo-composites based on single crystal PMN-PT for transducer applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pham Thi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">F. Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Le Khanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.P. Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2010.01.115⟩</w:t>
+              <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 109, pp.162-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/174367509X12472364601075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549549v1</w:t>
+                <w:t xml:space="preserve">hal-00549550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromechanical Properties of Piezoelectric Integrated Structures on Porous Substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large area 0-3 and 1-3 piezoelectric composites based on single crystal PMN-PT for transducer applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pham Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Le Khanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Marechal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maria Kosec</w:t>
+                <w:t xml:space="preserve">L.P. Tran-Huu-Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ferroelectrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, pp.897-904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2010.01.115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00150190802396850⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03840978v1</w:t>
+                <w:t xml:space="preserve">hal-00549549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New tools for electromechanical characterisation of piezoceramics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Electromechanical Properties of Piezoelectric Integrated Structures on Porous Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Tran Huu Hue</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janez Holc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danjela Kuscer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Delaunay</w:t>
+                <w:t xml:space="preserve">Maria Kosec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 19 (4), pp.419 - 426. </w:t>
+              <w:t xml:space="preserve">Ferroelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 371 (1), pp.89 - 97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10832-007-9177-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00150190802396850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01804614v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of dissipation resistances in a single-element transducer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New tools for electromechanical characterisation of piezoceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Feuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Loyau</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Le Clezio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tran Huu Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2007.543⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electroceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (4), pp.419 - 426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10832-007-9177-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057064v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the influence of a prestress gradient on guided wave propagation in piezoelectric structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Calculation of dissipation resistances in a single-element transducer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Le Clézio</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54 (11), pp.2385-2393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2007.543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.2336989⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01804611v1</w:t>
+                <w:t xml:space="preserve">hal-04057064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of ultrasonic wave propagation in integrated piezoelectric structures under residual stress</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Modeling of the influence of a prestress gradient on guided wave propagation in piezoelectric structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Lematre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Delaunay</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Clézio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 120 (4), pp.1964 - 1975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.2336989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2006.1621495⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05052800v1</w:t>
+                <w:t xml:space="preserve">hal-01804611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency dependance of electromechanical properties of PZN-xPT single crystals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of ultrasonic wave propagation in integrated piezoelectric structures under residual stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lematre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 53 (4), pp.685-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2006.1621495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:2005128025⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00114874v1</w:t>
+                <w:t xml:space="preserve">hal-05052800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Resolution Processing Techniques for Ultrasound Doppler Velocimetry in presence of colored noise Part II : Multiple phase Pipe flow velocity measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Kouamé</w:t>
+                <w:t xml:space="preserve">Frequency dependance of electromechanical properties of PZN-xPT single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Girault</w:t>
+                <w:t xml:space="preserve">Le Clezio E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thi Mp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Feuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 128, pp.161-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2005128025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149797v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustoelectric effect in piezocomposite sensors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High Resolution Processing Techniques for Ultrasound Doppler Velocimetry in presence of colored noise Part II : Multiple phase Pipe flow velocity measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chenu</w:t>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Felix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Lethiecq</w:t>
+                <w:t xml:space="preserve">Jean-Marc Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chemla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 50 (3), pp.267--276</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01843407v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental study of the influence of the particle size distribution on acoustic wave properties of strongly inhomogeneous media</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acoustoelectric effect in piezocomposite sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+                <w:t xml:space="preserve">F Teston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.1404435⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21 (1-2), pp.177 - 181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0928-4931(02)00099-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04016094v1</w:t>
+                <w:t xml:space="preserve">hal-01843407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the coupling between shear horizontal plate waves and liquids: Application to the measurement of the shear rigidity modulus of glycerol solutions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Theoretical and experimental study of the influence of the particle size distribution on acoustic wave properties of strongly inhomogeneous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vander Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Lethiecq</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.371927⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 110 (5), pp.2301-2307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.1404435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016083v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of high-intensity high-frequency ultrasound on ageing rate, ultrastructure and some physico-chemical properties of beef</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the coupling between shear horizontal plate waves and liquids: Application to the measurement of the shear rigidity modulus of glycerol solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Culioli</w:t>
+                <w:t xml:space="preserve">F. Teston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Berge</w:t>
+                <w:t xml:space="preserve">L. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Vignon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Tran Hu Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0309-1740(98)00094-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 87 (2), pp.689-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.371927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01595022v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multi-layered effective permittivity function applied to the mass loading and viscous coupling in shear horizontal-acoustic plate modes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F Teston</w:t>
+                <w:t xml:space="preserve">Effects of high-intensity high-frequency ultrasound on ageing rate, ultrastructure and some physico-chemical properties of beef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Culioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Tessier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Feuillard</w:t>
+                <w:t xml:space="preserve">Philippe Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Richard</w:t>
+                <w:t xml:space="preserve">Xavier Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Roncin</w:t>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 59 (2-3), pp.171-176. </w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 51, pp.35-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0925-4005(99)00215-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0309-1740(98)00094-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016077v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of Lamb waves in 1–3 piezocomposites and their application to liquid sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Teston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ferroelectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 224 (1), pp.13-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8183,1247 +8191,1393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass sensitivity of acoustic plate mode in liquids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">The multi-layered effective permittivity function applied to the mass loading and viscous coupling in shear horizontal-acoustic plate modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Teston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/58.726453⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 59 (2-3), pp.171-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-4005(99)00215-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04016505v1</w:t>
+                <w:t xml:space="preserve">hal-04016077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of P(VDF-TrFE) material taking into account dielectric relaxation: application to modelling of high frequency transducers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Mass sensitivity of acoustic plate mode in liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0041-624X(97)00081-4⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 45 (5), pp.1266-1272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/58.726453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04016065v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la transformée de Wigner Ville pour l'estimation de l'atténuation ultrasonore de tissus biologiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+                <w:t xml:space="preserve">Characterisation of P(VDF-TrFE) material taking into account dielectric relaxation: application to modelling of high frequency transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.P.Tran Huu Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation et Technologie en Biologie et Medecine, ITBM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 36 (1-5), pp.41-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0041-624X(97)00081-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153365v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical Systems for the Generation of High Power Continuous Wave-Non Focused Ultrasound in the MHZ Range Using Commercial Piezoceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
+                <w:t xml:space="preserve">Apport de la transformée de Wigner Ville pour l'estimation de l'atténuation ultrasonore de tissus biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chemla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ossant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Patat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta acoustica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 83, pp.1103-1106</w:t>
+              <w:t xml:space="preserve">Innovation et Technologie en Biologie et Medecine, ITBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 19 (3), pp.213--219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016062v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transducteurs ultrasonores miniatures haute fréquence : application à l'imagerie des structures superficielles de la peau et de l'oeil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Practical Systems for the Generation of High Power Continuous Wave-Non Focused Ultrasound in the MHZ Range Using Commercial Piezoceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Patat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation et Technologie en Biologie et Medecine, ITBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 16 (4), pp.417-427</w:t>
+              <w:t xml:space="preserve">Acta acoustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 83, pp.1103-1106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04009535v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of mechanical and dielectric losses contribution to the surface‐acoustic‐wave attenuation in piezoelectric ceramics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Transducteurs ultrasonores miniatures haute fréquence : application à l'imagerie des structures superficielles de la peau et de l'oeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Lethiecq</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berson M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diridolou S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovation et Technologie en Biologie et Medecine, ITBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 16 (4), pp.417-427</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.358657⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04009426v1</w:t>
+                <w:t xml:space="preserve">hal-04009535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie ultrasonore haute résolution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Diridollou</w:t>
+                <w:t xml:space="preserve">Study of mechanical and dielectric losses contribution to the surface‐acoustic‐wave attenuation in piezoelectric ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Letiecq</w:t>
+                <w:t xml:space="preserve">L. Tran-Huu-Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pourcelot</w:t>
+                <w:t xml:space="preserve">C. Millar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 04 (C5), pp.C5-1285-C5-1288. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 77 (7), pp.3061-3066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:19945285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.358657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">jpa-00252997v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution B-Scan imaging of the skin using a 50 MHz P(VDF-TrFE) Transducer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Patat</w:t>
+                <w:t xml:space="preserve">Imagerie ultrasonore haute résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Feuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Diridollou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Letiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European journal of ultrasounds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 04 (C5), pp.C5-1285-C5-1288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19945285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04009474v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00252997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impédance acoustique d'un liquide à la surface d'un quartz coupe AT</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Patat</w:t>
+                <w:t xml:space="preserve">High resolution B-Scan imaging of the skin using a 50 MHz P(VDF-TrFE) Transducer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berson M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Patat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European journal of ultrasounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 1, pp.183-189</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">jpa-00252956v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Impédance acoustique d'un liquide à la surface d'un quartz coupe AT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Certon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Patat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 04 (C5), pp.C5-1205-C5-1208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19945266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00252956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of the surface acoustic wave properties of new fine grain piezoelectric ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Amazit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Millar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 74 (11), pp.6523-6529. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.355339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9433,5395 +9587,5395 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focalisation sub-longueur d’onde des ondes élastiques de volume dans la gamme du MHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiacheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Bok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-Wavelength Energy Focusing Through a Fabry-Pérot Based MHz Elastic Extraordinary Acoustic Transmission System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiacheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Bok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Ultrasonics, Ferroelectrics, and Frequency Control Joint Symposium (UFFC-JS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Taipei, Taiwan. pp.1-3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/UFFC-JS60046.2024.10793856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of a Fabry-Perot based elastic EAT system at MHz regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiacheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Bok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglo-French Physical Acoustics Conference 2024 (AFPAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOP; SFA, Jan 2024, Loch Lomond, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Bonding Delaminations on The Electromechanical Admittance (EMA) of a Multi-element Piezoelectric Transducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenxiang Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Bonding Delaminations on The Electromechanical Admittance (EMA) of a Single-element Piezoelectric Transducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenxiang Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2857-2862, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental investigations of piezoelectric energy harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Férin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics for End users X Conference (PIEZO2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Spindleruv Mlyn, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Electrical Characterization of a Cantilever Beam for Mechanical Energy Harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Férin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Kobe, France. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8579676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-frequency acoustic characterization of porous lead zirconate titanate for backing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danjela Kuscer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Bakaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Pierre Abellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Ultrasonics Symposium (IUS) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transition characterization based on acoustic reverberation time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Doumit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASA meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, New Orleans, United States. pp.2575 - 2575, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.5014411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous lead zirconate titanate ceramics with optimized acoustic properties for high-frequency ultrasonic transducer applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danjela Kuscer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Pierre Abellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Bakaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustical Society of America (ASA) 174th Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, New Orleans, LA, USA, United States. pp.2576, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.5014416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1-3 Piezocomposites Based on Super-Cell Structuring for Transducer Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Pham Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2015.0368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Harvesting Using Galvanically Synthesized Piezoelectric ZnO Nanorods on Flexible Polymer Film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Oshman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Opoku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2015 International Mechanical Engineering Congress and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Houston, France. pp.V06BT07A035, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/IMECE2015-52259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thickness evaluation of mesoporous silicon layer using ultrasonic method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECNDT 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of microscopic parameters of piezoceramic materials under electrical loading using genetic algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on the Applications of Ferroelectrics and Piezoresponse Force Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Penn State, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISAF.2014.6922964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain wall evolutions laws of piezoceramic materials under mechanical loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on the Applications of Ferroelectrics and Piezoresponse Force Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Penn state, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISAF.2014.6922967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic investigation of mesoporous silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSST 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation ultrasonore du silicium poreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAPSUS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic Characterization of Electrochemically Etched Porous Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the performance of a piezoelectric nanowire-based composite microgenerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-P. Tran Huu Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on the Piezoresponse Force Microscopy (ISAF/PFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter determination of a rosen type piezoelectric transformer operating in second mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Boukazouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Boubenider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IV International Conference on Power Engineering, Energy and Electrical Drives (POWERENG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Istanbul, Turkey. pp.485-489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of soft and hard piezoceramic materials using genetic algorithm based optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics for End-users</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Les Arcs, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porosity evaluation of PoSi wafer using a nondestructive ultrasonic technic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Haumesser</w:t>
+                <w:t xml:space="preserve">Ultrasonic transducers based on curved lead-free piezoelectric thick films for high resolution medical imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Astafiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmus Lou-Moeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810963v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic transducers based on curved lead-free piezoelectric thick films for high resolution medical imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lise Nielsen</w:t>
+                <w:t xml:space="preserve">Porosity evaluation of PoSi wafer using a nondestructive ultrasonic technic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vander Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810928v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling tools for the simulation of microgenerators based on piezo-semiconducting nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophoretic deposition (EPD) process for lead zirconate titanate (PZT) thick films fabrication and high frequency medical imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Pierre Abellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danjela Kuscer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janez Holc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00810992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and modeling of piezoelectric transducers for High-Frequency medical imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Pierre Abellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danjela Kuscer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janez Holc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Noshchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th International Conference on Microelectronics, Devices and Materials and the Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Ajdovščina, Slovenia. pp.33-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et modélisation de transducteurs haute fréquence utilisant les technologies de films épais piézoélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Filoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasmus Lou-Moeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récupération d'énergie à l'échelle microscopique à l'aide de nanostructures piezo-semiconductrices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication et caractérisation de composites piézoélectriques de connectivité 1-3 à base de monocristaux pour la transduction ultrasonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.P. Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ekeom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrés Français d'Acoustique, CFA 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00572213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of distortion generation on a loaded transducer using electric circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Parenthoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00537201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication et caractérisation de composites piézoélectriques de connectivité 1-3 à base de monocristaux pour la transduction ultrasonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ekeom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and characterization of large area 1-3 piezo-composites based on PMN-PT single crystals for transducer applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pham Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Le Khanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ekeom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.P. Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, 2009 IEEE IUS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Italy. pp.1745-1748, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2009.5441989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00474073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound Imaging : Signal Acquisition, New Advanced Processing for Biomedical and Industrial Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandre Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Philadelphie, United States. pp.993-996, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2005.1416473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIGH-FREQUENCY ULTRASONIC TRANSDUCERS Fabrication, Characterisation, Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics for End-users II - Material Technology and Design of Integrated Piezoelectric Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2004, Courmayeur, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative performances of new KNN lead-free piezoelectric materials and classical lead-based ceramics for ultrasonic transducer applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.P. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Wurlitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ringgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Symposium on Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Honolulu, United States. pp. 1995-1998, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2003.1293308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonstationary Methods and application to Noisy Ultrasound Doppler to Noisy Ultrasound Doppler (EUSIPCO 2002)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chemla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Signal and Image Processing Conference (EUSIPCO 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Toulouse, France. pp.(electronic medium)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-frequency analysis for surface roughness characterization using backscatter ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative Nondestructive Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Brunswick, Maine, United States. pp.752-758, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1472873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An hybrid Wigner-Ville approach to estimate the ultrasound attenuation in soft biological tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chemla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 1998)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1998, Sendaï, Japan. pp.1475--1478, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.1998.765223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking and Compensation for Changes in ARMA Model by Using Information Matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Control, Optimization and Supervision (CESA-IMACS multiconference1996)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Systems, man, and cybernetics society; Association internationale pour les mathématiques et calculateurs en simulation, 1996, Lille, France. pp.477--481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Compensation in an Abrupt Change Detection Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IEEE Digital Signal Processing Workshop (1996)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Loen, Norway. pp.311--314, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DSPWS.1996.555523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random Sampling: Spectrum of Fluid Measured by Doppler Velocimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Depollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Instrumentation and Measurement Technology Conference 1996</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 1996, Brussels, Belgium. pp.531--536, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IMTC.1996.507439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Modified Parametric Estimation of ultrasound Doppler Velocity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Instrumentation and Measurement Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1996, Brussels, Belgium. pp.431--434, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IMTC.1996.507420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet of high-frequency ultrasound on ageing kinetics, ultrastructure and some physico-chemical properties of beef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Culioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. International Congress of Meat Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1995, San Antonio, Netherlands. pp.584-585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of high frequency ultrasound on ageing kinetics, ultrastructure and some physico-chemical properties of beef meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Culioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. ICoMST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1995, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14831,160 +14985,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principles and Applications of High-Frequency Medical Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marceau Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Patat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Acoustic Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer US, pp.39-102, 1996, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4615-5851-4_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId403"/>
+      <w:footerReference w:type="default" r:id="rId409"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15052,51 +15206,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61F37F0C"/>
+    <w:nsid w:val="234C0967"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15283,51 +15437,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-lethiecq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0684-1751" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093397798" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115423v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Lematre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107686" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285962v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Boukazouha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.202401232" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317936v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Osman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lematre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09349847.2025.2550940" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052760v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Takahashi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ojuffc.2024.3413604" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538960v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxiang Ding" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaofeng Liang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongmei Zhong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi16010020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803650v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Chi Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Navacchia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/acoustics6040058" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612381v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117843" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982509v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/acoustics4040061" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982546v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irudayaraj Johnson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kanickai Raj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2021.01.693" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379804v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116438" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201645v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.3047944" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213411v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033477" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379809v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106474" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413906v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3125271" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982498v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106619" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581399v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Saadaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Thien Nguyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3101124" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379798v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14092269" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Ul" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2940109" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018520v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loukkal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lematre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lethiecq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2020.106099" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967667v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gratton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tuffc.2020.2979395" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185642v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loukkal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115399" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03033749v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danjela Kuscer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Bakaric" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvo Drnovsek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2983257" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626208v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gervais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gervais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2017.06.017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02153095v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ka Simplice Kouassi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sagou Sagou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Almeida-Didry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoop Nautiyal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijmsa.20170601.18" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02153092v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagou Jean-Pierre Sagou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.am.20170605.12" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740911v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dubosc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Blanc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2017.3906" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741012v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouffaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Pham Thi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bantignies" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2606109" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784763v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacques" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Leroy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814876v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Pierre Abellard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malic" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676115Y.0000000008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814877v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boubenider" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.02.008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2360MCGJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092562v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Oshman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Opoku" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Singh Dahiya" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Camara" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.188" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255201v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.53.060308" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814878v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;goire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.2938" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235808v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4875905" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814880v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Malic" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814879v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Filoux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Rocks" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.05.026" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814884v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ursic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez Holc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Kosec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.52.055502" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235803v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826180" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755975v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Honstettre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.08.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CGFHTCZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080736v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2013.11.007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814881v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Lou-Moeller" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676112Y.0000000031" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814886v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Graton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201308017" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MM03W5K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235669v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2814" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814885v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676112Y.0000000029" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672150v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.12.008" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJNGL1T4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823126v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Diallo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814889v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04911.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7R3LNH0G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831026v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2012.09.043" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V60MLQ6M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814888v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Ketterling" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2012.2416" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549550v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levassort" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Khanh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174367509X12472364601075" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549549v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pham Thi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.115" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840978v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marechal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kosec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190802396850" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804614v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Clezio" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaunay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-007-9177-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D7D5E88FDB86E39E5B18CFC34431A2F6A64065B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057064v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loyau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2007.543" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804611v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lematre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2336989" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052800v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delaunay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.1621495" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114874v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Clezio E" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mp" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005128025" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8BQG2RKG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149797v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Girault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remenieras" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chemla" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843407v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Teston" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Felix" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(02)00099-1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHK519VD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016094v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1404435" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016083v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teston" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tessier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tran Hu Hue" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.371927" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595022v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Got" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Culioli" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berge" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0309-1740(98)00094-1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP91X1W1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016077v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tessier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Richard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roncin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(99)00215-4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNL2DMKZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016073v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Certon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150199908210545" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016505v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/58.726453" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016065v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P.Tran Huu Hue" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-624X(97)00081-4" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWJ86BD6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153365v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ossant" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016062v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009535v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berson M." TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diridolou S" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009426v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.358657" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252997v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diridollou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Letiecq" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pourcelot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945285" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B50456FBDA5B5EE5E72150184E0BB65442C8158/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009474v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252956v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Patat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945266" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A528FAABA0B1A699D0D442FBCE822A4D864679A8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009444v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Amazit" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.355339" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364504v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiacheng Chen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rouffaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Bok" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050838v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devaux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UFFC-JS60046.2024.10793856" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384130v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848328v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240269v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0479" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390824v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Hoang" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F&#233;rin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109268v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579676" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01634093v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741071v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Doumit" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5014411" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741053v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5014416" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705138v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Pham Thi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0368" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077075v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chauvin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2015-52259" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255220v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235821v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gautier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922964" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235815v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922967" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255222v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255339v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255327v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906113v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Graton" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Tran Huu Hue" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02019477v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Boubenider" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235846v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810963v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810928v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Astafiev" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Nielsen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811263v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810992v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817373v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Noshchenko" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549612v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551184v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572213v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ekeom" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537201v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Parenthoine" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551172v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474073v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441989" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149791v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Pourcelot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2005.1416473" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03343695v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057062v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loyau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Tran" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wurlitzer" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ringgaard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2003.1293308" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149802v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840911v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dos Santos" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1472873" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153367v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.1998.765223" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153378v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Ouahabi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153380v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSPWS.1996.555523" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153381v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Depollier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.1996.507439" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153377v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.1996.507420" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708946v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Got" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774845v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016008v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Berson" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Patat" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-5851-4_2" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-lethiecq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0684-1751" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093397798" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115423v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Lematre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107686" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285962v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Boukazouha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.202401232" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317936v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Osman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lematre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09349847.2025.2550940" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576147v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Moradi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Chikh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/acoustics7040079" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052760v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Takahashi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ojuffc.2024.3413604" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538960v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxiang Ding" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaofeng Liang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongmei Zhong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi16010020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803650v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Chi Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jean" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Navacchia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/acoustics6040058" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612381v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117843" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/acoustics4040061" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982546v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irudayaraj Johnson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kanickai Raj" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2021.01.693" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379804v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116438" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201645v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.3047944" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213411v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033477" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379809v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106474" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3125271" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581399v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Saadaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Thien Nguyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3101124" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982498v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106619" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379798v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14092269" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185639v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Ul" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2940109" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018520v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loukkal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lematre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lethiecq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2020.106099" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967667v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gratton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tuffc.2020.2979395" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185642v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loukkal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115399" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03033749v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danjela Kuscer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Bakaric" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvo Drnovsek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2983257" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626208v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gervais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gervais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2017.06.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZHQMPQ0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02153095v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ka Simplice Kouassi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sagou Sagou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Almeida-Didry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoop Nautiyal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijmsa.20170601.18" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02153092v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagou Jean-Pierre Sagou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.am.20170605.12" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740911v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dubosc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Blanc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2017.3906" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741012v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouffaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Pham Thi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bantignies" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2606109" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784763v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacques" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Leroy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PNQRJ6V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814876v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Pierre Abellard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676115Y.0000000008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814877v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boubenider" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.02.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2360MCGJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092562v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Oshman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Opoku" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Singh Dahiya" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Camara" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.188" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255201v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.53.060308" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235808v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4875905" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814878v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;goire" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.2938" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814880v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Malic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814879v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Filoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Rocks" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.05.026" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814884v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ursic" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez Holc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Kosec" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.52.055502" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235803v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826180" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755975v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Honstettre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.08.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CGFHTCZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080736v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2013.11.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814881v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Lou-Moeller" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676112Y.0000000031" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814886v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Graton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201308017" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MM03W5K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235669v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2814" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814885v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676112Y.0000000029" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672150v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.12.008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJNGL1T4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823126v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Diallo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814889v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04911.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7R3LNH0G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831026v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2012.09.043" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V60MLQ6M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814888v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Ketterling" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2012.2416" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549550v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levassort" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Khanh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174367509X12472364601075" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549549v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pham Thi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.115" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840978v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marechal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kosec" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190802396850" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804614v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Clezio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaunay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-007-9177-4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D7D5E88FDB86E39E5B18CFC34431A2F6A64065B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057064v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loyau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2007.543" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804611v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lematre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2336989" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052800v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delaunay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.1621495" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114874v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Clezio E" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mp" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005128025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8BQG2RKG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149797v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Girault" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remenieras" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chemla" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843407v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Teston" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Felix" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(02)00099-1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHK519VD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016094v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1404435" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016083v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teston" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tessier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tran Hu Hue" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.371927" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595022v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Got" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Culioli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berge" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0309-1740(98)00094-1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP91X1W1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016073v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Certon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150199908210545" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016077v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tessier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Richard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roncin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(99)00215-4" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNL2DMKZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016505v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/58.726453" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016065v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P.Tran Huu Hue" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-624X(97)00081-4" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWJ86BD6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153365v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ossant" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016062v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009535v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berson M." TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diridolou S" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009426v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.358657" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252997v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diridollou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Letiecq" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pourcelot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945285" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B50456FBDA5B5EE5E72150184E0BB65442C8158/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009474v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252956v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Patat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945266" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A528FAABA0B1A699D0D442FBCE822A4D864679A8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009444v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Amazit" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.355339" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364504v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiacheng Chen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rouffaud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Bok" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050838v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devaux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UFFC-JS60046.2024.10793856" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384130v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848328v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240269v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0479" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390824v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Hoang" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F&#233;rin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109268v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579676" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01634093v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741071v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Doumit" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5014411" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741053v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5014416" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705138v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Pham Thi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0368" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077075v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chauvin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2015-52259" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255220v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235821v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gautier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922964" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235815v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922967" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255222v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255339v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255327v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906113v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Graton" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Tran Huu Hue" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02019477v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Boubenider" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235846v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810928v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Astafiev" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Nielsen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810963v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811263v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810992v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817373v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Noshchenko" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549612v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551184v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572213v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ekeom" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537201v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Parenthoine" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551172v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474073v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441989" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149791v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Pourcelot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2005.1416473" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03343695v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057062v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loyau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Tran" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wurlitzer" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ringgaard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2003.1293308" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149802v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840911v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dos Santos" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1472873" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153367v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.1998.765223" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153378v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Ouahabi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153380v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSPWS.1996.555523" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153381v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Depollier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.1996.507439" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153377v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.1996.507420" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708946v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Got" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774845v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016008v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Berson" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Patat" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-5851-4_2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>