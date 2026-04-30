--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -4655,274 +4655,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">0.65Pb(Mg 1/3 Nb 2/3 )O 3 –0.35PbTiO 3 Thick Films for High-Frequency Piezoelectric Transducer Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Janez Holc</w:t>
+                <w:t xml:space="preserve">Modelling of hysteretic behavior of piezoceramic materials under electrical loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marija Kosec</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7567/JJAP.52.055502⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4826180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814884v1</w:t>
+                <w:t xml:space="preserve">hal-01235803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of hysteretic behavior of piezoceramic materials under electrical loading</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Bustillo</w:t>
+                <w:t xml:space="preserve">0.65Pb(Mg 1/3 Nb 2/3 )O 3 –0.35PbTiO 3 Thick Films for High-Frequency Piezoelectric Transducer Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Ursic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janez Holc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Kosec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 103 (17), </w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (5R), pp.055502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4826180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7567/JJAP.52.055502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235803v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cu-Doping Effect on Dielectric Properties of Organic Gel Synthesized Ba4YMn3-xCuxO11.5±δ</w:t>
               </w:r>
@@ -5048,274 +5048,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic characterization of porous silicon using a genetic algorithm to solve the inverse problem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaël Gautier</w:t>
+                <w:t xml:space="preserve">Optimised Properties of High Frequency Transducers Based on Curved Piezoelectric Thick Films Obtained by Pad Printing Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Filoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmus Lou-Moeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2013.11.007⟩</w:t>
+              <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112 (2), pp.75-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/1743676112Y.0000000031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01080736v1</w:t>
+                <w:t xml:space="preserve">hal-01814881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimised Properties of High Frequency Transducers Based on Curved Piezoelectric Thick Films Obtained by Pad Printing Process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Callé</w:t>
+                <w:t xml:space="preserve">Ultrasonic characterization of porous silicon using a genetic algorithm to solve the inverse problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 112 (2), pp.75-78. </w:t>
+              <w:t xml:space="preserve">NDT International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62, pp.93-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1179/1743676112Y.0000000031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2013.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814881v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01080736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent circuit model of a nanogenerator based on a piezoelectric nanowire–polymer composite</w:t>
               </w:r>
@@ -5688,281 +5688,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic self-calibrated method applied to monitoring of sol–gel transition</w:t>
+                <w:t xml:space="preserve">Electrical Excitation and Mechanical Vibration of a Piezoelectric Cube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Robin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Vander Meulen</w:t>
+                <w:t xml:space="preserve">Oumar Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Le Clezio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Microelectronics, Electronic Components and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (3), pp.5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672150v1</w:t>
+                <w:t xml:space="preserve">hal-01823126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Excitation and Mechanical Vibration of a Piezoelectric Cube</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ultrasonic self-calibrated method applied to monitoring of sol–gel transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vander Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Haumesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microelectronics, Electronic Components and Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52 (5), pp.622 - 627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2011.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823126v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lead-Zirconate-Titanate Thick Films by Electrophoretic Deposition for High-Frequency Ultrasound Transducers</w:t>
               </w:r>
@@ -6000,51 +6000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Pierre Abellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Kosec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 95 (3), pp.892-900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6245,51 +6245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Planar Pad-Printed Thick-Film Focused High-Frequency Ultrasonic Transducers for Imaging and Therapeutic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasmus Lou-Moeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey A. Ketterling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6660,51 +6660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janez Holc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danjela Kuscer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8337,273 +8337,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass sensitivity of acoustic plate mode in liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Teston</w:t>
+                <w:t xml:space="preserve">Characterisation of P(VDF-TrFE) material taking into account dielectric relaxation: application to modelling of high frequency transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.P.Tran Huu Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/58.726453⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 36 (1-5), pp.41-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0041-624X(97)00081-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04016505v1</w:t>
+                <w:t xml:space="preserve">hal-04016065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of P(VDF-TrFE) material taking into account dielectric relaxation: application to modelling of high frequency transducers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L.P.Tran Huu Hue</w:t>
+                <w:t xml:space="preserve">Mass sensitivity of acoustic plate mode in liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 45 (5), pp.1266-1272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/58.726453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0041-624X(97)00081-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04016065v1</w:t>
+                <w:t xml:space="preserve">hal-04016505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la transformée de Wigner Ville pour l'estimation de l'atténuation ultrasonore de tissus biologiques</w:t>
               </w:r>
@@ -10437,286 +10437,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency acoustic characterization of porous lead zirconate titanate for backing applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André-Pierre Abellard</w:t>
+                <w:t xml:space="preserve">Phase transition characterization based on acoustic reverberation time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Arciniegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Doumit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Ultrasonics Symposium (IUS) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASA meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States. pp.2575 - 2575, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5014411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634093v1</w:t>
+                <w:t xml:space="preserve">hal-01741071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transition characterization based on acoustic reverberation time</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hossep Achdjian</w:t>
+                <w:t xml:space="preserve">High-frequency acoustic characterization of porous lead zirconate titanate for backing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danjela Kuscer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Bakaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Pierre Abellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurianne Blanc</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASA meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Ultrasonics Symposium (IUS) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Washington, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.5014411⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01741071v1</w:t>
+                <w:t xml:space="preserve">hal-01634093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous lead zirconate titanate ceramics with optimized acoustic properties for high-frequency ultrasonic transducer applications</w:t>
               </w:r>
@@ -11548,159 +11548,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation ultrasonore du silicium poreux</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of the performance of a piezoelectric nanowire-based composite microgenerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-P. Tran Huu Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAPSUS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Workshop on the Piezoresponse Force Microscopy (ISAF/PFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255339v1</w:t>
+                <w:t xml:space="preserve">hal-01906113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic Characterization of Electrochemically Etched Porous Silicon</w:t>
+                <w:t xml:space="preserve">Caractérisation ultrasonore du silicium poreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
@@ -11718,198 +11735,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">JAPSUS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255327v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the performance of a piezoelectric nanowire-based composite microgenerator</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrasonic Characterization of Electrochemically Etched Porous Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the Piezoresponse Force Microscopy (ISAF/PFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">International Congress on Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906113v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter determination of a rosen type piezoelectric transformer operating in second mode</w:t>
               </w:r>
@@ -12167,51 +12167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Astafiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasmus Lou-Moeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12385,260 +12385,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00810963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling tools for the simulation of microgenerators based on piezo-semiconducting nanowires</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrophoretic deposition (EPD) process for lead zirconate titanate (PZT) thick films fabrication and high frequency medical imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Pierre Abellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danjela Kuscer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janez Holc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811263v1</w:t>
+                <w:t xml:space="preserve">hal-00810992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophoretic deposition (EPD) process for lead zirconate titanate (PZT) thick films fabrication and high frequency medical imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling tools for the simulation of microgenerators based on piezo-semiconducting nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810992v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and modeling of piezoelectric transducers for High-Frequency medical imaging</w:t>
               </w:r>
@@ -12650,51 +12650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Pierre Abellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danjela Kuscer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janez Holc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12762,64 +12762,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et modélisation de transducteurs haute fréquence utilisant les technologies de films épais piézoélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Filoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasmus Lou-Moeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14208,51 +14208,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking and Compensation for Changes in ARMA Model by Using Information Matrix</w:t>
+                <w:t xml:space="preserve">Effect of the Compensation in an Abrupt Change Detection Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
@@ -14283,357 +14283,366 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Control, Optimization and Supervision (CESA-IMACS multiconference1996)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th IEEE Digital Signal Processing Workshop (1996)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Loen, Norway. pp.311--314, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSPWS.1996.555523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03153378v1</w:t>
+                <w:t xml:space="preserve">hal-03153380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Compensation in an Abrupt Change Detection Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Random Sampling: Spectrum of Fluid Measured by Doppler Velocimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Depollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IEEE Digital Signal Processing Workshop (1996)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Instrumentation and Measurement Technology Conference 1996</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 1996, Brussels, Belgium. pp.531--536, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMTC.1996.507439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DSPWS.1996.555523⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03153380v1</w:t>
+                <w:t xml:space="preserve">hal-03153381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random Sampling: Spectrum of Fluid Measured by Doppler Velocimetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Modified Parametric Estimation of ultrasound Doppler Velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Instrumentation and Measurement Technology Conference 1996</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Instrumentation and Measurement Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1996, Brussels, Belgium. pp.431--434, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMTC.1996.507420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IMTC.1996.507439⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03153381v1</w:t>
+                <w:t xml:space="preserve">hal-03153377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modified Parametric Estimation of ultrasound Doppler Velocity</w:t>
+                <w:t xml:space="preserve">Tracking and Compensation for Changes in ARMA Model by Using Information Matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
@@ -14664,82 +14673,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Instrumentation and Measurement Technology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium on Control, Optimization and Supervision (CESA-IMACS multiconference1996)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Systems, man, and cybernetics society; Association internationale pour les mathématiques et calculateurs en simulation, 1996, Lille, France. pp.477--481</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IMTC.1996.507420⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03153377v1</w:t>
+                <w:t xml:space="preserve">hal-03153378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet of high-frequency ultrasound on ageing kinetics, ultrastructure and some physico-chemical properties of beef</w:t>
               </w:r>
@@ -15206,51 +15206,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="234C0967"/>
+    <w:nsid w:val="83DAD770"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15437,51 +15437,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-lethiecq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0684-1751" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093397798" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115423v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Lematre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107686" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285962v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Boukazouha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.202401232" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317936v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Osman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lematre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09349847.2025.2550940" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576147v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Moradi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Chikh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/acoustics7040079" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052760v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Takahashi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ojuffc.2024.3413604" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538960v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxiang Ding" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaofeng Liang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongmei Zhong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi16010020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803650v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Chi Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jean" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Navacchia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/acoustics6040058" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612381v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117843" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/acoustics4040061" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982546v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irudayaraj Johnson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kanickai Raj" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2021.01.693" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379804v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116438" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201645v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.3047944" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213411v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033477" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379809v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106474" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3125271" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581399v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Saadaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Thien Nguyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3101124" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982498v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106619" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379798v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14092269" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185639v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Ul" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2940109" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018520v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loukkal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lematre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lethiecq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2020.106099" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967667v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gratton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tuffc.2020.2979395" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185642v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loukkal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115399" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03033749v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danjela Kuscer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Bakaric" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvo Drnovsek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2983257" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626208v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gervais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gervais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2017.06.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZHQMPQ0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02153095v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ka Simplice Kouassi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sagou Sagou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Almeida-Didry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoop Nautiyal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijmsa.20170601.18" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02153092v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagou Jean-Pierre Sagou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.am.20170605.12" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740911v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dubosc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Blanc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2017.3906" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741012v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouffaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Pham Thi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bantignies" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2606109" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784763v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacques" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Leroy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PNQRJ6V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814876v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Pierre Abellard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676115Y.0000000008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814877v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boubenider" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.02.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2360MCGJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092562v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Oshman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Opoku" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Singh Dahiya" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Camara" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.188" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255201v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.53.060308" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235808v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4875905" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814878v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;goire" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.2938" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814880v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Malic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814879v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Filoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Rocks" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.05.026" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814884v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ursic" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez Holc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Kosec" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.52.055502" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235803v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826180" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755975v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Honstettre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.08.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CGFHTCZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080736v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2013.11.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814881v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Lou-Moeller" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676112Y.0000000031" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814886v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Graton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201308017" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MM03W5K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235669v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2814" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814885v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676112Y.0000000029" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672150v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.12.008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJNGL1T4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823126v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Diallo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814889v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04911.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7R3LNH0G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831026v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2012.09.043" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V60MLQ6M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814888v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Ketterling" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2012.2416" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549550v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levassort" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Khanh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174367509X12472364601075" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549549v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pham Thi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.115" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840978v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marechal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kosec" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190802396850" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804614v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Clezio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaunay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-007-9177-4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D7D5E88FDB86E39E5B18CFC34431A2F6A64065B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057064v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loyau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2007.543" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804611v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lematre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2336989" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052800v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delaunay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.1621495" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114874v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Clezio E" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mp" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005128025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8BQG2RKG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149797v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Girault" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remenieras" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chemla" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843407v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Teston" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Felix" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(02)00099-1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHK519VD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016094v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1404435" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016083v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teston" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tessier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tran Hu Hue" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.371927" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595022v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Got" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Culioli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berge" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0309-1740(98)00094-1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP91X1W1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016073v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Certon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150199908210545" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016077v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tessier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Richard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roncin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(99)00215-4" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNL2DMKZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016505v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/58.726453" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016065v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P.Tran Huu Hue" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-624X(97)00081-4" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWJ86BD6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153365v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ossant" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016062v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009535v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berson M." TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diridolou S" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009426v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.358657" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252997v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diridollou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Letiecq" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pourcelot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945285" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B50456FBDA5B5EE5E72150184E0BB65442C8158/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009474v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252956v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Patat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945266" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A528FAABA0B1A699D0D442FBCE822A4D864679A8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009444v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Amazit" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.355339" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364504v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiacheng Chen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rouffaud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Bok" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050838v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devaux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UFFC-JS60046.2024.10793856" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384130v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848328v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240269v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0479" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390824v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Hoang" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F&#233;rin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109268v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579676" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01634093v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741071v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Doumit" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5014411" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741053v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5014416" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705138v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Pham Thi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0368" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077075v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chauvin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2015-52259" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255220v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235821v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gautier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922964" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235815v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922967" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255222v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255339v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255327v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906113v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Graton" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Tran Huu Hue" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02019477v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Boubenider" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235846v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810928v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Astafiev" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Nielsen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810963v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811263v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810992v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817373v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Noshchenko" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549612v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551184v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572213v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ekeom" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537201v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Parenthoine" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551172v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474073v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441989" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149791v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Pourcelot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2005.1416473" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03343695v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057062v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loyau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Tran" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wurlitzer" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ringgaard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2003.1293308" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149802v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840911v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dos Santos" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1472873" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153367v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.1998.765223" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153378v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Ouahabi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153380v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSPWS.1996.555523" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153381v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Depollier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.1996.507439" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153377v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.1996.507420" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708946v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Got" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774845v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016008v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Berson" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Patat" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-5851-4_2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-lethiecq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0684-1751" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093397798" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115423v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Lematre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107686" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285962v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Boukazouha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.202401232" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317936v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Osman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lematre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09349847.2025.2550940" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576147v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Moradi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Chikh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/acoustics7040079" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052760v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Takahashi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ojuffc.2024.3413604" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538960v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxiang Ding" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaofeng Liang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongmei Zhong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi16010020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803650v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Chi Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jean" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Navacchia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/acoustics6040058" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612381v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117843" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/acoustics4040061" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982546v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irudayaraj Johnson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kanickai Raj" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2021.01.693" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379804v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116438" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201645v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.3047944" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213411v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033477" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379809v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106474" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3125271" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581399v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Saadaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Thien Nguyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3101124" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982498v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106619" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379798v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14092269" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185639v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Ul" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2940109" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018520v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loukkal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lematre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lethiecq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2020.106099" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967667v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gratton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tuffc.2020.2979395" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185642v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loukkal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115399" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03033749v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danjela Kuscer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Bakaric" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvo Drnovsek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2983257" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626208v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gervais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gervais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2017.06.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZHQMPQ0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02153095v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ka Simplice Kouassi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sagou Sagou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Almeida-Didry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoop Nautiyal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijmsa.20170601.18" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02153092v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagou Jean-Pierre Sagou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.am.20170605.12" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740911v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dubosc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Blanc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2017.3906" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741012v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouffaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Pham Thi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bantignies" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2606109" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784763v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacques" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Leroy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PNQRJ6V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814876v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Pierre Abellard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676115Y.0000000008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814877v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boubenider" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.02.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2360MCGJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092562v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Oshman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Opoku" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Singh Dahiya" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Camara" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.188" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255201v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.53.060308" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235808v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4875905" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814878v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;goire" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.2938" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814880v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Malic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814879v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Filoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Rocks" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.05.026" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235803v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826180" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814884v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ursic" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez Holc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Kosec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.52.055502" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755975v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Honstettre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.08.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CGFHTCZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814881v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Lou-Moeller" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676112Y.0000000031" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080736v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2013.11.007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814886v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Graton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201308017" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MM03W5K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235669v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2814" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814885v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676112Y.0000000029" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823126v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Diallo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672150v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.12.008" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJNGL1T4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814889v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04911.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7R3LNH0G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831026v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2012.09.043" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V60MLQ6M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814888v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Ketterling" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2012.2416" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549550v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levassort" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Khanh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174367509X12472364601075" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549549v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pham Thi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.115" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840978v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marechal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kosec" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190802396850" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804614v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Clezio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaunay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-007-9177-4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D7D5E88FDB86E39E5B18CFC34431A2F6A64065B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057064v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loyau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2007.543" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804611v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lematre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2336989" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052800v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delaunay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.1621495" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114874v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Clezio E" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mp" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005128025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8BQG2RKG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149797v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Girault" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remenieras" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chemla" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843407v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Teston" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Felix" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(02)00099-1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHK519VD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016094v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1404435" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016083v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teston" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tessier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tran Hu Hue" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.371927" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595022v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Got" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Culioli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berge" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0309-1740(98)00094-1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP91X1W1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016073v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Certon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150199908210545" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016077v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tessier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Richard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roncin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(99)00215-4" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNL2DMKZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016065v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P.Tran Huu Hue" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-624X(97)00081-4" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWJ86BD6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016505v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/58.726453" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153365v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ossant" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016062v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009535v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berson M." TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diridolou S" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009426v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.358657" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252997v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diridollou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Letiecq" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pourcelot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945285" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B50456FBDA5B5EE5E72150184E0BB65442C8158/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009474v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252956v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Patat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945266" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A528FAABA0B1A699D0D442FBCE822A4D864679A8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009444v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Amazit" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.355339" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364504v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiacheng Chen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rouffaud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Bok" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050838v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devaux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UFFC-JS60046.2024.10793856" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384130v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848328v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240269v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0479" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390824v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Hoang" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F&#233;rin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109268v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579676" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741071v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Doumit" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5014411" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01634093v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741053v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5014416" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705138v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Pham Thi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0368" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077075v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chauvin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2015-52259" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255220v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235821v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gautier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922964" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235815v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922967" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255222v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906113v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Graton" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Tran Huu Hue" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255339v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255327v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02019477v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Boubenider" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235846v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810928v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Astafiev" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Nielsen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810963v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810992v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811263v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817373v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Noshchenko" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549612v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551184v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572213v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ekeom" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537201v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Parenthoine" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551172v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474073v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441989" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149791v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Pourcelot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2005.1416473" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03343695v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057062v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loyau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Tran" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wurlitzer" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ringgaard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2003.1293308" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149802v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840911v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dos Santos" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1472873" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153367v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.1998.765223" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153380v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Ouahabi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSPWS.1996.555523" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153381v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Depollier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.1996.507439" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153377v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.1996.507420" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153378v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708946v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Got" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774845v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016008v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Berson" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Patat" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-5851-4_2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>