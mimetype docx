--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -726,408 +726,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allelochemicals of Alexandrium minutum: Kinetics of membrane disruption and photosynthesis inhibition in a co-occurring diatom</w:t>
+                <w:t xml:space="preserve">Dinophyceae can use exudates as weapons against the parasite Amoebophrya sp. (Syndiniales)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Peltekis</w:t>
+                <w:t xml:space="preserve">Dominique Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen González-Fernández</w:t>
+                <w:t xml:space="preserve">Jeremy Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Hegaret</w:t>
+                <w:t xml:space="preserve">Jordan Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bailleul</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estelle Bigeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 103, pp.101997. </w:t>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2021.101997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43705-021-00035-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03162016v1</w:t>
+                <w:t xml:space="preserve">hal-03375799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unknown Extracellular and Bioactive Metabolites of the Genus Alexandrium: A Review of Overlooked Toxins</w:t>
+                <w:t xml:space="preserve">Allelochemicals of Alexandrium minutum: Kinetics of membrane disruption and photosynthesis inhibition in a co-occurring diatom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernd Krock</w:t>
+                <w:t xml:space="preserve">Alexandra Peltekis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Castrec</w:t>
+                <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Tillmann</w:t>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins13120905⟩</w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103, pp.101997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2021.101997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04203691v1</w:t>
+                <w:t xml:space="preserve">hal-03162016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinophyceae can use exudates as weapons against the parasite Amoebophrya sp. (Syndiniales)</w:t>
+                <w:t xml:space="preserve">Unknown Extracellular and Bioactive Metabolites of the Genus Alexandrium: A Review of Overlooked Toxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Szymczak</w:t>
+                <w:t xml:space="preserve">Bernd Krock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Toullec</w:t>
+                <w:t xml:space="preserve">Justine Castrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Bigeard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urban Tillmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1 (1), </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (12), pp.905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43705-021-00035-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins13120905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375799v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of copper on the dinoflagellate Alexandrium minutum and its allelochemical potency</w:t>
               </w:r>
@@ -1286,51 +1286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Alunno-Bruscia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1675,51 +1675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ika Paul-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3244,51 +3244,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A8877579"/>
+    <w:nsid w:val="D6107F07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3475,51 +3475,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-long" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7647-792X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234920580" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05240192v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ventura" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Llopis Monferrer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Long" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chauchat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Le Go&#239;c" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lipd.70001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04664330v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Mena" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lorand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Malestroit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rabiller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae038" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749005v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Oroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16146052" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080293v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lelong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H&#233;garet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.105995" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162016v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Peltekis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bailleul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2021.101997" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203691v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Krock" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Castrec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urban Tillmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13120905" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375799v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Szymczak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Toullec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00035-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323399v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleicia Holland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Planquette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez-Santana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Whitby" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.03.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114653v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Pousse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alunno-Bruscia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rannou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130256v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tallec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Donval" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.09.023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130252v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.07.119" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916501v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.05.047" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950688v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moutel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2016.05.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453039v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Zeppilli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joz&#233;e Sarrazin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leduc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Martinez Arbizu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fontaneto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-015-0359-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130248v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gallinari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2015.04.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328127v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483205v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336414v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749009v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Marc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Hegaret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/94472" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547557v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Durkin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Bowers" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Gesson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Walde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971892v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dominique" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymczak Jeremy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toullec Jordan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigeard Estelle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03035013v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BRES0071" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-long" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7647-792X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234920580" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05240192v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ventura" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Llopis Monferrer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Long" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chauchat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Le Go&#239;c" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lipd.70001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04664330v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Mena" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lorand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Malestroit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rabiller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae038" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749005v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Oroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16146052" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080293v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lelong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H&#233;garet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.105995" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375799v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Szymczak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Toullec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00035-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162016v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Peltekis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bailleul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2021.101997" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203691v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Krock" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Castrec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urban Tillmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13120905" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323399v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleicia Holland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Planquette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez-Santana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Whitby" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.03.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114653v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Pousse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alunno-Bruscia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rannou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130256v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tallec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Donval" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.09.023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130252v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.07.119" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916501v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.05.047" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950688v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moutel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2016.05.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453039v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Zeppilli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joz&#233;e Sarrazin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leduc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Martinez Arbizu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fontaneto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-015-0359-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130248v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gallinari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2015.04.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328127v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483205v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336414v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749009v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Marc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Hegaret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/94472" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547557v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Durkin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Bowers" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Gesson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Walde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971892v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dominique" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymczak Jeremy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toullec Jordan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigeard Estelle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03035013v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BRES0071" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>