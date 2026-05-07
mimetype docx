--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -726,408 +726,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinophyceae can use exudates as weapons against the parasite Amoebophrya sp. (Syndiniales)</w:t>
+                <w:t xml:space="preserve">Allelochemicals of Alexandrium minutum: Kinetics of membrane disruption and photosynthesis inhibition in a co-occurring diatom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Marie</w:t>
+                <w:t xml:space="preserve">Alexandra Peltekis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Szymczak</w:t>
+                <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Toullec</w:t>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Bigeard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1 (1), </w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103, pp.101997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43705-021-00035-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2021.101997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375799v1</w:t>
+                <w:t xml:space="preserve">hal-03162016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allelochemicals of Alexandrium minutum: Kinetics of membrane disruption and photosynthesis inhibition in a co-occurring diatom</w:t>
+                <w:t xml:space="preserve">Unknown Extracellular and Bioactive Metabolites of the Genus Alexandrium: A Review of Overlooked Toxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Peltekis</w:t>
+                <w:t xml:space="preserve">Bernd Krock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen González-Fernández</w:t>
+                <w:t xml:space="preserve">Justine Castrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Hegaret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bailleul</w:t>
+                <w:t xml:space="preserve">Urban Tillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2021.101997⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (12), pp.905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins13120905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03162016v1</w:t>
+                <w:t xml:space="preserve">hal-04203691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unknown Extracellular and Bioactive Metabolites of the Genus Alexandrium: A Review of Overlooked Toxins</w:t>
+                <w:t xml:space="preserve">Dinophyceae can use exudates as weapons against the parasite Amoebophrya sp. (Syndiniales)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernd Krock</w:t>
+                <w:t xml:space="preserve">Jeremy Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Castrec</w:t>
+                <w:t xml:space="preserve">Jordan Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Tillmann</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estelle Bigeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (12), pp.905. </w:t>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins13120905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43705-021-00035-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203691v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of copper on the dinoflagellate Alexandrium minutum and its allelochemical potency</w:t>
               </w:r>
@@ -1286,51 +1286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Alunno-Bruscia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1675,51 +1675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ika Paul-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3244,51 +3244,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D6107F07"/>
+    <w:nsid w:val="66B593A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3475,51 +3475,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-long" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7647-792X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234920580" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05240192v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ventura" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Llopis Monferrer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Long" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chauchat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Le Go&#239;c" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lipd.70001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04664330v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Mena" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lorand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Malestroit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rabiller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae038" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749005v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Oroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16146052" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080293v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lelong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H&#233;garet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.105995" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375799v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Szymczak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Toullec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00035-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162016v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Peltekis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bailleul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2021.101997" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203691v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Krock" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Castrec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urban Tillmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13120905" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323399v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleicia Holland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Planquette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez-Santana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Whitby" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.03.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114653v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Pousse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alunno-Bruscia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rannou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130256v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tallec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Donval" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.09.023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130252v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.07.119" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916501v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.05.047" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950688v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moutel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2016.05.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453039v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Zeppilli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joz&#233;e Sarrazin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leduc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Martinez Arbizu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fontaneto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-015-0359-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130248v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gallinari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2015.04.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328127v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483205v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336414v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749009v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Marc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Hegaret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/94472" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547557v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Durkin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Bowers" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Gesson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Walde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971892v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dominique" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymczak Jeremy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toullec Jordan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigeard Estelle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03035013v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BRES0071" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-long" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7647-792X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234920580" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05240192v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ventura" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Llopis Monferrer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Long" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chauchat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Le Go&#239;c" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lipd.70001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04664330v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Mena" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lorand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Malestroit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rabiller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae038" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749005v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Oroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16146052" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080293v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lelong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H&#233;garet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.105995" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162016v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Peltekis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bailleul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2021.101997" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203691v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Krock" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Castrec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urban Tillmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13120905" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375799v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Szymczak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Toullec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00035-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323399v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleicia Holland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Planquette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez-Santana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Whitby" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.03.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114653v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Pousse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alunno-Bruscia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rannou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130256v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tallec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Donval" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.09.023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130252v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.07.119" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916501v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.05.047" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950688v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moutel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2016.05.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453039v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Zeppilli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joz&#233;e Sarrazin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leduc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Martinez Arbizu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fontaneto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-015-0359-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130248v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gallinari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2015.04.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328127v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483205v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336414v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749009v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Marc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Hegaret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/94472" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547557v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Durkin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Bowers" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Gesson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Walde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971892v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dominique" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymczak Jeremy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toullec Jordan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigeard Estelle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03035013v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BRES0071" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>