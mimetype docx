--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -812,520 +812,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03501854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Perceptions and representations of workplace bullying: a comparative analysis between Italy and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Dassisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Mininni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giornale Italiano di Medicina Del Lavoro Ed Ergonomia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (3), pp.160-173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03060015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Violences policières, violences de policiers ou répression du mouvement social ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mondes du travail </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, hors–série n°1 Mobilisations et les grèves de l’hiver 2019-2020, hors série, pp.143-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02480115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragilisation de la définition collective du travail bien fait et emprise des indicateurs d'activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/nrp.029.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02864044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harassment at work in France and Italy first hypothesis for an international comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02864044v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Marc Loriol</w:t>
+                <w:t xml:space="preserve">Liliana Dassisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignazio Grattagliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aggression and Violent Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 53, pp.101427. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.avb.2020.101427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.avb.2020.101427⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03060017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi la pénibilité est une question centrale dans le débat sur les retraites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mondes du travail </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, hors–série n°1 Mobilisations et les grèves de l’hiver 2019-2020, hors-série, pp.51-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02480112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport des méthodes ethnographiques pour enquêter sur la gestion collective des émotions au travail. L’exemple de la coloration affective des situations chez les policiers et les diplomates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Qualitatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (2), pp.37-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1073508ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03060004v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-03060015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la charge de travail à la souffrance. Des médiations complexes ou les cadres en panne de sens</w:t>
               </w:r>
@@ -1581,2057 +1581,2057 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02336457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comprendre les risques psychosociaux complexes, multiformes et multifactoriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’irrationalité du NMP : le cas de l’hôpital et de la police</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Conditions de Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.47-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01968761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le télégramme diplomatique et autres outils de communication aux Affaires étrangères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 81 (2), pp.42-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux vaut en rire… Humour et identité professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : les cahiers de la médecine utopique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 82 (33-36)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Comprendre les risques psychosociaux complexes, multiformes et multifactoriels</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ambivalences de la passion pour le travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Psychiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Bulles de Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’irrationalité du NMP : le cas de l’hôpital et de la police</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01503609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jeu comme amusement et comme contestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Mondes du travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, pp.95-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01549125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The collective regulation of SMAC workers’ passion and involvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologia del Lavoro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 145, pp.168-183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01503773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digitalisation de l’économie et transformations du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 398, pp.2-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01519418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofrimento e queixas de estresse no trabalho. Uma leitura pela fragilização dos oficios e dos coletivos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trabalho e Educaçao, FAE-UFMG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01665377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction du dossier “Santé au travail : approches pluridisciplinaires”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Edey Gamassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economique et Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souffrance : un monde du travail de plus en plus pathogène ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progressistes : Science, Travail et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01665375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A sociological stance on fatigue and tiredness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01460079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’affaiblissement des collectifs de travail traditionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63, pp.32-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01426709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dimensions collectives de la qualité de vie au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Conditions de Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8, pp.47-57</w:t>
+              <w:t xml:space="preserve">, 2016, 3, pp.25-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les ambivalences de la passion pour le travail</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01260279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collective forms of coping and the social construction of work stress among industrial workers and police officers in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulles de Savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Theory and Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.112-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sofrimento e queixas de estresse no trabalho. Uma leitura pela fragilização dos oficios e dos coletivos</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01426682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail diplomatique et l’intime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trabalho e Educaçao, FAE-UFMG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.45-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le jeu comme amusement et comme contestation</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01426716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médicalisation des difficultés et conflits au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economique et Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 74, pp.21-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01385493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand entretien avec Robert Karasek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mondes du travail </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 19, pp.95-104</w:t>
+              <w:t xml:space="preserve">, 2016, 18, pp.3-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The collective regulation of SMAC workers’ passion and involvement</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La souffrance au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologia del Lavoro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 145, pp.168-183</w:t>
+              <w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (1), pp.23-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Digitalisation de l’économie et transformations du travail</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01236165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plaisir au travail, une construction collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (790), pp.36-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01097261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion du stress dans les TPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deede Sall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Conditions de Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (1), pp.56-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01097281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire face à la violence au travail (Une comparaison entre trois métiers (infirmières, policiers et machinistes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (8), pp.357-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/med.2014.1144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01248797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sociologues et le stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.61-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00987970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail émotionnel et soins infirmiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé Mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 177, pp.60-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 398, pp.2-7</w:t>
+              <w:t xml:space="preserve">, 2013, 376, pp.27-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A sociological stance on fatigue and tiredness</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01248790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien être et qualité de vie au travail : attention de ne pas oublier le travail !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Contact Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 235, pp.40-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Souffrance : un monde du travail de plus en plus pathogène ?</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00925668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répertoire d'action et travail collectif dans l'activité des brigades de police-secours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progressistes : Science, Travail et Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Les Mondes du travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11, pp.27 - 42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mias</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00685273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vertus du rire au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rue89 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.31-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00943093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les urgences dans le travail : entre contraintes et ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique et Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 75 (4)</w:t>
-[...1193 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2011, 69 (2), pp.23-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00637649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -4040,165 +4040,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00516349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La carrière des diplomates français : entre parcours individuel et structuration collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.1-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les enjeux actuels de l'évolution des métiers de la diplomatie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Irice / Les Cahiers Sirice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3, pp.81-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00400014v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00399994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cadres du ministère des Affaires étrangères et européennes face à la LOLF</w:t>
               </w:r>
@@ -5192,372 +5192,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00361292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La construction sociale de la fatigue au travail : L'exemple du burn out des infirmières hospitalières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 94, pp.65 - 74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00362571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Faire exister une maladie controversée : Les associations de malades du syndrome de fatigue chronique et Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 21 (4), pp.6-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00361332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le devenir de la politique sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.60-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00374772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygié contre Panacée : Les blocages de la santé publique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanisme et entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 257, pp.17 - 40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00362563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des crises : dépasser l'urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 179, pp.98-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00374778v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00362571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux poids, deux mesures ? Fatigue des riches et fatigue des pauvres en Europe à la fin du XIXe siècle</w:t>
               </w:r>
@@ -6381,151 +6381,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03468371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stress and suffering at work. The role of culture and society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Loriol, Marc. Palgrave Macmillan, 2019, 978-3-030-05875-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dossier : « Ecrire le travail » , Les mondes du travail numéro 22</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02047428v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03181480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail passionné. L’engagement artistique, sportif ou politique</w:t>
               </w:r>
@@ -7689,183 +7689,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03060032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Different Dimensions of the Social Construction Process</w:t>
+                <w:t xml:space="preserve">Introduction: What Does the Social Construction of Stress Mean?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stress and Suffering at Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.105-128, 2019, </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.1-19, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-05876-0_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-05876-0_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02336467v1</w:t>
+                <w:t xml:space="preserve">halshs-02336466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: What Does the Social Construction of Stress Mean?</w:t>
+                <w:t xml:space="preserve">The Different Dimensions of the Social Construction Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stress and Suffering at Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.1-19, 2019, </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.105-128, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-05876-0_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-05876-0_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02336466v1</w:t>
+                <w:t xml:space="preserve">halshs-02336467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail, rémunération et plaisir : la question de la reconnaissance</w:t>
               </w:r>
@@ -7983,542 +7983,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01934285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stress, souffrance et RPS : Constructions profanes, constructions syndicales et constructions expertes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syndicalisme et santé au travail. Guillaume Tiffon et Lucie Goussard (dir.), Les éditions Le Croquant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01665355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « carrière morale » et la construction des problèmes sanitaires et sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Erving Goffman et le travail Social, Dahlia Namian et Stéphanie Garneau (dir), Presses de l’Université d’Ottawa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01665369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">APPROPRIATION AND ACCULTURATION IN THE FRENCH DEBATE ON MENTAL HEALTH AT WORK OF ANGLO-SAXON CLINICAL CATEGORIES (STRESS, BURN OUT AND MOBBING)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphanie Cassilde, Adeline Gilson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychosocial Health, Work and Language: International Perspectives towards their Categorizations at Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.93-111, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01474947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les régulations collectives du mal-être au travail et la prise de substances psychoactives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Renaud Crespin, Dominique Lhuilier, Gladys Lutz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Se doper pour travailler</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eres, pp.159-176, 2017, 978-2-7492-5459-3, p 259-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01509390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pénibilité, entre impact sur l’espérance de vie et pénibilité subjective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marion Del Sol et Franck Héas. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Erving Goffman et le travail Social, Dahlia Namian et Stéphanie Garneau (dir), Presses de l’Université d’Ottawa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Variations sur et autour de l'inaptitude en santé-travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octares, pp.169-187, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01426687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les policiers et la peur : au-delà du déni, la régulation collective des difficultés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D’A-M Guénette et S. Le Garrec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les peurs au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octares, pp.139-153, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01321038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stress et régulation collective des difficultés : une analyse par le genre des métiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variations sur et autour de l'inaptitude en santé-travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Octares, pp.169-187, 2016</w:t>
+              <w:t xml:space="preserve">Le genre du mal-être au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01236085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stigmatisation. Les troubles mentaux en milieu de travail et dans les médias de masse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.181-190, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01236160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction, Les ambivalences de la passion au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8538,73 +8607,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leroux, Nathalie ; Loriol, Marc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail passionné : l'engagement artistique, sportif ou politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Érès, pp.7-28, 2015, Clinique du travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la passion s’emmêle. De l’investissement de soi à la souffrance dans une MJC, scène de musiques actuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8624,199 +8693,130 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Loriol et Nathalie Leroux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail passionné</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Erès, pp.117-151, 2015, 978-2-7492-4867-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01244758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les diplomates et l’expression obligatoire de la passion au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Loriol et Nathalie Leroux </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail passionné</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eres, pp.217-244, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01244734v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01236085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche constructiviste</w:t>
               </w:r>
@@ -9402,50 +9402,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00984039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La patrouille à la rencontre de ses usagers : enjeux du cadrage policier sur la voie publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caroly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Action publique et légitimités professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lextenso Editions, Droit et société, pp.161-175, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00373471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le contrôle des émotions au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9458,152 +9553,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Fernandez, Samuel Lézé et Hélène Marche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le langage social des émotions. Etudes sur les rapports aux corps et à la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica - Anthropos, pp.76-104, 2008, Socio-logiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00347407v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-00373471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
@@ -10998,51 +10998,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress en entreprise : les TPE sont-elles à l'abri ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deede Sall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Observatoire Alptis de la protection sociale. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11454,51 +11454,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03990779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Loriol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.3554" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476593v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bouquin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Brodersen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;lisse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877189v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877179v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877218v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476633v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Muller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03468497v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.218.0017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125368v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501854v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480115v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864044v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.029.0063" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03060017v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Dassisti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Grattagliano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avb.2020.101427" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480112v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03060004v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1073508ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03060015v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mininni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424431v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424458v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336472v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336457v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924371v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924329v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968761v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503609v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665377v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549125v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503773v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519418v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01460079v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169903v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Edey Gamassou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260279v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426682v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426716v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385493v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446645v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236165v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097281v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deede Sall" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248797v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2014.1144" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987970v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097261v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925629v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248790v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925668v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685273v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943093v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637649v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391500v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Molinier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gollac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.5998" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785491v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00515931v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637635v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516349v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400014v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399994v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374760v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364531v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372838v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.014.0075" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347397v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372844v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2006.04.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN2C8L09-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372823v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374735v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372864v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364516v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00953412v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Weller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361344v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361292v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361332v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374772v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362563v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362571v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364528v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361300v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361303v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368698v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251100v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702612v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01118947v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373745v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368391v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109456v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03468371v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047428v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181480v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987972v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987980v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Piotet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delfolie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685308v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808282v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Algava" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chouani&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cohidon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dubr&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Kittel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00208070v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buscatto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362603v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362601v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799924v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05536986v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05537000v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Jerdioui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123983v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.legar.2021.01.0153" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241484v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Spielmann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03468433v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03060032v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336467v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05876-0_6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336466v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05876-0_1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968749v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934285v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474947v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509390v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665369v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665355v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321038v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426687v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236160v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469110v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244758v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244734v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236085v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097308v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097319v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097330v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097312v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236113v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097343v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685297v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984039v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347407v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373471v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00216030v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851857v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238382v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501848v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424438v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424442v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424435v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650279v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00515968v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368700v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368715v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368244v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Finielz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Bigote" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blatg&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347402v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porteret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362555v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204428v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469875v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097277v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102646v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohidon Christine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00362588v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03990779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Loriol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.3554" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476593v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bouquin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Brodersen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;lisse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877189v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877179v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877218v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476633v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Muller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03468497v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.218.0017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125368v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501854v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03060015v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Dassisti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mininni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480115v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864044v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.029.0063" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03060017v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Grattagliano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avb.2020.101427" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480112v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03060004v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1073508ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424431v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424458v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336472v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336457v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924329v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968761v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924373v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924371v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503609v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549125v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503773v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519418v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665377v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169903v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Edey Gamassou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665375v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01460079v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426709v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260279v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426682v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426716v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385493v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446645v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236165v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097261v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097281v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deede Sall" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248797v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2014.1144" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987970v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925629v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248790v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925668v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685273v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943093v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637649v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391500v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Molinier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gollac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.5998" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785491v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00515931v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637635v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516349v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399994v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400014v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374760v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364531v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372838v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.014.0075" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347397v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372844v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2006.04.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN2C8L09-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372823v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374735v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372864v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364516v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00953412v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Weller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361344v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361292v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362571v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361332v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374772v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362563v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374778v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364528v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361300v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361303v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368698v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251100v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702612v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01118947v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373745v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368391v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109456v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03468371v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181480v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047428v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987972v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987980v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Piotet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delfolie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685308v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808282v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Algava" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chouani&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cohidon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dubr&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Kittel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00208070v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buscatto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362603v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362601v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799924v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05536986v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05537000v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Jerdioui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123983v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.legar.2021.01.0153" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241484v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Spielmann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03468433v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03060032v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336466v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05876-0_1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336467v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05876-0_6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968749v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934285v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665355v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665369v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474947v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509390v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426687v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321038v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236085v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236160v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469110v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244758v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244734v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097308v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097319v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097330v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097312v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236113v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097343v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685297v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984039v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373471v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347407v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00216030v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851857v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238382v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501848v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424438v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424442v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424435v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650279v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00515968v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368700v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368715v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368244v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Finielz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Bigote" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blatg&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347402v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porteret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362555v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204428v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469875v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097277v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102646v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohidon Christine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00362588v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>