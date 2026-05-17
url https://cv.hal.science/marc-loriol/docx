--- v1 (2026-04-24)
+++ v2 (2026-05-17)
@@ -501,4334 +501,4334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03877218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le travail émotionnel des soignants. Une activité collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé Mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 254, pp.42 - 47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03125368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des soignants pris en tenaille entre la crise sanitaire et les réformes néolibérales de l’hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Bouquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mondes du travail </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Travailler en temps de covid, Nouvelle série (n°26), pp.57-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dimensions collectives des risques psychosociaux et de la souffrance au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raison présente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, N° 218 (2), pp.17-26. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpre.218.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rpre.218.0017⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-03468497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « beau travail », une revendication ouvrière trop souvent oubliée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le travail émotionnel des soignants. Une activité collective</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03501854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi la pénibilité est une question centrale dans le débat sur les retraites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Mondes du travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, hors–série n°1 Mobilisations et les grèves de l’hiver 2019-2020, hors-série, pp.51-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02480112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences policières, violences de policiers ou répression du mouvement social ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Mondes du travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, hors–série n°1 Mobilisations et les grèves de l’hiver 2019-2020, hors série, pp.143-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02480115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragilisation de la définition collective du travail bien fait et emprise des indicateurs d'activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nrp.029.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02864044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harassment at work in France and Italy first hypothesis for an international comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Dassisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignazio Grattagliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aggression and Violent Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53, pp.101427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.avb.2020.101427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03060017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apport des méthodes ethnographiques pour enquêter sur la gestion collective des émotions au travail. L’exemple de la coloration affective des situations chez les policiers et les diplomates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches Qualitatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (2), pp.37-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1073508ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03060004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceptions and representations of workplace bullying: a comparative analysis between Italy and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Dassisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Mininni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giornale Italiano di Medicina Del Lavoro Ed Ergonomia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (3), pp.160-173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03060015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citéco : nouvelle cité des sciences ou temple du libre-échange ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Libération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02424458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérer collectivement la honte sociale. Quand des romanciers évoquent le travail dans les abattoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Mondes du travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02336472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la charge de travail à la souffrance. Des médiations complexes ou les cadres en panne de sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Conditions de Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 481</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02424431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UNE APPROCHE LITTÉRAIRE DE LA SOUFFRANCE AU TRAVAIL Thierry Beinstingel et les suicides à France Télécom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Conditions de Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02336457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le télégramme diplomatique et autres outils de communication aux Affaires étrangères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 81 (2), pp.42-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mieux vaut en rire… Humour et identité professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : les cahiers de la médecine utopique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 82 (33-36)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre les risques psychosociaux complexes, multiformes et multifactoriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’irrationalité du NMP : le cas de l’hôpital et de la police</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Conditions de Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.47-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01968761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jeu comme amusement et comme contestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Mondes du travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, pp.95-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01549125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The collective regulation of SMAC workers’ passion and involvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologia del Lavoro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 145, pp.168-183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01503773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digitalisation de l’économie et transformations du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 398, pp.2-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01519418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ambivalences de la passion pour le travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulles de Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01503609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofrimento e queixas de estresse no trabalho. Uma leitura pela fragilização dos oficios e dos coletivos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trabalho e Educaçao, FAE-UFMG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01665377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction du dossier “Santé au travail : approches pluridisciplinaires”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Edey Gamassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economique et Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souffrance : un monde du travail de plus en plus pathogène ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progressistes : Science, Travail et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01665375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A sociological stance on fatigue and tiredness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01460079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dimensions collectives de la qualité de vie au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Conditions de Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.25-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01260279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collective forms of coping and the social construction of work stress among industrial workers and police officers in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theory and Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.112-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01426682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail diplomatique et l’intime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.45-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01426716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médicalisation des difficultés et conflits au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economique et Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 74, pp.21-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01385493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand entretien avec Robert Karasek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Mondes du travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.3-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’affaiblissement des collectifs de travail traditionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63, pp.32-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01426709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La souffrance au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (1), pp.23-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01236165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion du stress dans les TPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deede Sall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Conditions de Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (1), pp.56-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01097281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire face à la violence au travail (Une comparaison entre trois métiers (infirmières, policiers et machinistes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (8), pp.357-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/med.2014.1144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01248797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sociologues et le stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.61-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00987970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plaisir au travail, une construction collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (790), pp.36-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01097261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail émotionnel et soins infirmiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Mentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 254, pp.42 - 47</w:t>
+              <w:t xml:space="preserve">, 2013, 177, pp.60-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le « beau travail », une revendication ouvrière trop souvent oubliée</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 376, pp.27-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Mininni</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01248790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien être et qualité de vie au travail : attention de ne pas oublier le travail !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Giornale Italiano di Medicina Del Lavoro Ed Ergonomia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 42 (3), pp.160-173</w:t>
+              <w:t xml:space="preserve">Contact Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 235, pp.40-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Violences policières, violences de policiers ou répression du mouvement social ?</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00925668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répertoire d'action et travail collectif dans l'activité des brigades de police-secours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mondes du travail </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, hors–série n°1 Mobilisations et les grèves de l’hiver 2019-2020, hors série, pp.143-148</w:t>
+              <w:t xml:space="preserve">, 2012, 11, pp.27 - 42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fragilisation de la définition collective du travail bien fait et emprise des indicateurs d'activité</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00685273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vertus du rire au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rue89 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.31-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marc Loriol</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00943093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maux du travail : dégradation, recomposition ou illusion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Liliana Dassisti</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Molinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gollac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aggression and Violent Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.avb.2020.101427⟩</w:t>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, vol. 53 (n° 1), pp. 3-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.5998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...1111 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mias</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les urgences dans le travail : entre contraintes et ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique et Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 75 (4)</w:t>
+              <w:t xml:space="preserve">, 2011, 69 (2), pp.23-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...1332 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00637649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...77 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi tout ce stress ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, vol. 53 (n° 1), pp. 3-36. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 53 (1), pp.13-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Marc Loriol</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00785491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation du travail, perception et gestion des risques psychosociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 71 (3), pp.283-286</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00515931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussions informelles au sein du groupe de travail et construction du stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36, pp.20-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00637635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agir contre le stress et les risques psychosociaux au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards sur l'actualité : mensuel de la vie publique en France </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 363, pp.52-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00516349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux actuels de l'évolution des métiers de la diplomatie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers Irice / Les Cahiers Sirice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3, pp.81-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00400014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La carrière des diplomates français : entre parcours individuel et structuration collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.1-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cadres du ministère des Affaires étrangères et européennes face à la LOLF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (128), pp.717-728</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00374760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'objectivation du stress au travail, une entreprise collective ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire &amp; Sociétés, Revue européenne d'histoire sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23, pp.92-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00364531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une féminisation sur fond de segmentation professionnelle genrée : le cas des policières en commissariat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caroly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologies pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Les femmes changent-elles le travail ?, 14, pp.75-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sopr.014.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00372838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autonomie, reconnaissance et stress au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue du Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 291, pp.74-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00374735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colectivo de trabajo y reglas de oficios. Cooperación entra jóvenes y viejos, hombres y mujeres en las brigadas de Policía de socorro.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caroly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboreal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2 (2), pp.6-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00372823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La résistance à la psychologisation des difficultés au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caroly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 165, pp.92 -101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00347397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catégorisation des usagers et rhétorique professionnelle : le cas des policiers sur la voie publique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 53 (1), pp.13-18</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 48 (2), pp.209-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soctra.2006.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...794 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00372844v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">halshs-00374735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception et gestion du stress policier. « Situations difficiles » et prise en charge par l'institution</w:t>
               </w:r>
@@ -5192,372 +5192,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00361292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faire exister une maladie controversée : Les associations de malades du syndrome de fatigue chronique et Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 21 (4), pp.6-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00361332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le devenir de la politique sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.60-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00374772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion des crises : dépasser l'urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 179, pp.98-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00374778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hygié contre Panacée : Les blocages de la santé publique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanisme et entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 257, pp.17 - 40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00362563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La construction sociale de la fatigue au travail : L'exemple du burn out des infirmières hospitalières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 94, pp.65 - 74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00362571v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">halshs-00374778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux poids, deux mesures ? Fatigue des riches et fatigue des pauvres en Europe à la fin du XIXe siècle</w:t>
               </w:r>
@@ -5606,165 +5606,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00364528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand les ressorts de l'action sont détendus La sociologie face à la fatigue au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanisme et Entreprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 245, pp.89 - 105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00361303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La fatigue, le stress et le travail émotionnel de l'infirmière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prevenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 40, pp.183-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00361300v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00361303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médecins en uniforme et uniformité de la médecine : carrière et identité du médecin des armées</w:t>
               </w:r>
@@ -6381,151 +6381,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03468371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dossier : « Ecrire le travail » , Les mondes du travail numéro 22</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02047428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stress and suffering at work. The role of culture and society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Loriol, Marc. Palgrave Macmillan, 2019, 978-3-030-05875-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181480v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-02047428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail passionné. L’engagement artistique, sportif ou politique</w:t>
               </w:r>
@@ -7689,183 +7689,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03060032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: What Does the Social Construction of Stress Mean?</w:t>
+                <w:t xml:space="preserve">The Different Dimensions of the Social Construction Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stress and Suffering at Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.1-19, 2019, </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.105-128, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-05876-0_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-05876-0_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02336466v1</w:t>
+                <w:t xml:space="preserve">halshs-02336467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Different Dimensions of the Social Construction Process</w:t>
+                <w:t xml:space="preserve">Introduction: What Does the Social Construction of Stress Mean?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stress and Suffering at Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.105-128, 2019, </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.1-19, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-05876-0_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-05876-0_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02336467v1</w:t>
+                <w:t xml:space="preserve">halshs-02336466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail, rémunération et plaisir : la question de la reconnaissance</w:t>
               </w:r>
@@ -7983,1059 +7983,1059 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01934285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La « carrière morale » et la construction des problèmes sanitaires et sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Erving Goffman et le travail Social, Dahlia Namian et Stéphanie Garneau (dir), Presses de l’Université d’Ottawa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01665369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">APPROPRIATION AND ACCULTURATION IN THE FRENCH DEBATE ON MENTAL HEALTH AT WORK OF ANGLO-SAXON CLINICAL CATEGORIES (STRESS, BURN OUT AND MOBBING)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie Cassilde, Adeline Gilson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychosocial Health, Work and Language: International Perspectives towards their Categorizations at Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.93-111, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01474947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les régulations collectives du mal-être au travail et la prise de substances psychoactives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Renaud Crespin, Dominique Lhuilier, Gladys Lutz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Se doper pour travailler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eres, pp.159-176, 2017, 978-2-7492-5459-3, p 259-276</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01509390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stress, souffrance et RPS : Constructions profanes, constructions syndicales et constructions expertes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syndicalisme et santé au travail. Guillaume Tiffon et Lucie Goussard (dir.), Les éditions Le Croquant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01665355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les policiers et la peur : au-delà du déni, la régulation collective des difficultés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D’A-M Guénette et S. Le Garrec. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Erving Goffman et le travail Social, Dahlia Namian et Stéphanie Garneau (dir), Presses de l’Université d’Ottawa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Les peurs au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octares, pp.139-153, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...166 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01321038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pénibilité, entre impact sur l’espérance de vie et pénibilité subjective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marion Del Sol et Franck Héas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variations sur et autour de l'inaptitude en santé-travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octares, pp.169-187, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01426687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les peurs au travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Octares, pp.139-153, 2016</w:t>
+              <w:t xml:space="preserve">Stigmatisation. Les troubles mentaux en milieu de travail et dans les médias de masse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.181-190, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01236160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction, Les ambivalences de la passion au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leroux, Nathalie ; Loriol, Marc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail passionné : l'engagement artistique, sportif ou politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Érès, pp.7-28, 2015, Clinique du travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la passion s’emmêle. De l’investissement de soi à la souffrance dans une MJC, scène de musiques actuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Spielmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Loriol et Nathalie Leroux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail passionné</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Erès, pp.117-151, 2015, 978-2-7492-4867-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01244758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les diplomates et l’expression obligatoire de la passion au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Loriol et Nathalie Leroux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail passionné</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eres, pp.217-244, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01244734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress et régulation collective des difficultés : une analyse par le genre des métiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le genre du mal-être au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01236085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modèles d’analyse de la souffrance et du stress : quelles causalités pour quels niveaux d’analyse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Loïc Lerouge. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stigmatisation. Les troubles mentaux en milieu de travail et dans les médias de masse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.181-190, 2015</w:t>
+              <w:t xml:space="preserve">Approche interdisciplinaire des risques psychosociaux au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octares, pp.89-97, 2014, 9782366300352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...265 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01097330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche constructiviste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Zawieja, Franck Guarnieri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des risques psychosociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Seuil, pp.52-55, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01097308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Zawieja, Franck Guarnieri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des risques psychosociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Seuil, pp.313-316, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01097319v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01097330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coping collectif</w:t>
               </w:r>
@@ -10366,50 +10366,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00368700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les attentes et besoins des personnes âgées fragiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Piotet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Finielz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Bigote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blatgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00368244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de voyage en diplomatie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10424,175 +10542,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delfolie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00368715v1</w:t>
-              </w:r>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">halshs-00368244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10998,51 +10998,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress en entreprise : les TPE sont-elles à l'abri ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deede Sall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Observatoire Alptis de la protection sociale. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11454,51 +11454,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03990779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Loriol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.3554" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476593v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bouquin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Brodersen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;lisse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877189v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877179v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877218v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476633v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Muller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03468497v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.218.0017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125368v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501854v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03060015v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Dassisti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mininni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480115v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864044v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.029.0063" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03060017v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Grattagliano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avb.2020.101427" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480112v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03060004v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1073508ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424431v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424458v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336472v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336457v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924329v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968761v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924373v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924371v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503609v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549125v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503773v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519418v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665377v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169903v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Edey Gamassou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665375v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01460079v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426709v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260279v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426682v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426716v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385493v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446645v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236165v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097261v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097281v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deede Sall" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248797v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2014.1144" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987970v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925629v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248790v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925668v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685273v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943093v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637649v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391500v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Molinier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gollac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.5998" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785491v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00515931v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637635v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516349v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399994v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400014v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374760v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364531v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372838v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.014.0075" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347397v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372844v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2006.04.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN2C8L09-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372823v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374735v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372864v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364516v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00953412v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Weller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361344v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361292v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362571v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361332v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374772v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362563v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374778v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364528v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361300v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361303v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368698v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251100v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702612v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01118947v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373745v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368391v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109456v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03468371v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181480v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047428v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987972v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987980v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Piotet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delfolie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685308v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808282v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Algava" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chouani&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cohidon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dubr&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Kittel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00208070v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buscatto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362603v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362601v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799924v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05536986v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05537000v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Jerdioui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123983v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.legar.2021.01.0153" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241484v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Spielmann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03468433v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03060032v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336466v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05876-0_1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336467v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05876-0_6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968749v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934285v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665355v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665369v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474947v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509390v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426687v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321038v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236085v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236160v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469110v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244758v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244734v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097308v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097319v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097330v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097312v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236113v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097343v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685297v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984039v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373471v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347407v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00216030v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851857v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238382v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501848v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424438v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424442v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424435v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650279v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00515968v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368700v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368715v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368244v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Finielz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Bigote" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blatg&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347402v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porteret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362555v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204428v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469875v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097277v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102646v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohidon Christine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00362588v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03990779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Loriol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.3554" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476593v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bouquin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Brodersen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;lisse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877189v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877179v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877218v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125368v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476633v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Muller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03468497v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.218.0017" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501854v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480112v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480115v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864044v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.029.0063" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03060017v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Dassisti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Grattagliano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avb.2020.101427" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03060004v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1073508ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03060015v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mininni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424458v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336472v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424431v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336457v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924371v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924329v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968761v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549125v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503773v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519418v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503609v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665377v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169903v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Edey Gamassou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665375v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01460079v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260279v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426682v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426716v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385493v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446645v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236165v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097281v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deede Sall" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248797v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2014.1144" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987970v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097261v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925629v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248790v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925668v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685273v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943093v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391500v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Molinier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gollac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.5998" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637649v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785491v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00515931v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637635v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516349v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400014v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399994v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374760v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364531v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372838v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.014.0075" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374735v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372823v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347397v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372844v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2006.04.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN2C8L09-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372864v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364516v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00953412v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Weller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361344v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361292v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361332v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374772v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374778v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362563v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362571v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364528v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361303v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361300v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368698v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251100v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702612v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01118947v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373745v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368391v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109456v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03468371v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047428v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181480v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987972v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987980v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Piotet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delfolie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685308v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808282v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Algava" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chouani&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cohidon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dubr&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Kittel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00208070v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buscatto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362603v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362601v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799924v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05536986v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05537000v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Jerdioui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123983v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.legar.2021.01.0153" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241484v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Spielmann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03468433v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03060032v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336467v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05876-0_6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336466v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05876-0_1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968749v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934285v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665369v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474947v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509390v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665355v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321038v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426687v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236160v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469110v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244758v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244734v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236085v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097330v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097308v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097319v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097312v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236113v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097343v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685297v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984039v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373471v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347407v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00216030v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851857v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238382v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501848v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424438v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424442v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424435v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650279v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00515968v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368700v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368244v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Finielz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Bigote" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blatg&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368715v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347402v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porteret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362555v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204428v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469875v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097277v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102646v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohidon Christine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00362588v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>