--- v0 (2026-03-22)
+++ v1 (2026-04-17)
@@ -221,235 +221,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape measurements of lattice materials from few X-ray radiographs using the 3D Virtual Image Correlation (3D-VIC) method</w:t>
+                <w:t xml:space="preserve">Corrigendum to “Homogenized elasticity and domain of linear elasticity of 2D architectured materials” [Int. J. Solids Struct. 269 (2023) 112185]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Calmettes</w:t>
+                <w:t xml:space="preserve">Valentin Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christelle J. Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 292, pp.112668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-024-01116-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2024.112668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04362475v2</w:t>
+                <w:t xml:space="preserve">hal-04937729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Homogenized elasticity and domain of linear elasticity of 2D architectured materials” [Int. J. Solids Struct. 269 (2023) 112185]</w:t>
+                <w:t xml:space="preserve">Shape measurements of lattice materials from few X-ray radiographs using the 3D Virtual Image Correlation (3D-VIC) method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Jeanneau</w:t>
+                <w:t xml:space="preserve">Lucie Calmettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle J. Combescure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.L.M. François</w:t>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 292, pp.112668. </w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2024.112668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-024-01116-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937729v1</w:t>
+                <w:t xml:space="preserve">hal-04362475v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the Flexural Hysteresis Behaviour of Bretelle Dampers based on A Quasi-static Bending Test</w:t>
               </w:r>
@@ -487,51 +487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Loignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Ture Savadkoohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -565,77 +565,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenized elasticity and domain of linear elasticity of 2D architectured materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 269, pp.112185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -669,51 +669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty of the virtual image correlation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 123 (18), pp.4367-4390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -907,51 +907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1024,64 +1024,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the Digital Image Correlation close to the borders of an object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Baconnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1109,325 +1109,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02920373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une Méthode d'Évaluation de la Résistance au Développement des Moisissures : Application à des Composites Biosourcés</w:t>
+                <w:t xml:space="preserve">Resistance to mold development assessment of bio-based building materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Viel</w:t>
+                <w:t xml:space="preserve">M. Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Collet</w:t>
+                <w:t xml:space="preserve">F. Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lecieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Colson</w:t>
+                <w:t xml:space="preserve">V. Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (4), pp.261-274. </w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158, pp.406-418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18280/rcma.290410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.09.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415806v1</w:t>
+                <w:t xml:space="preserve">hal-01903670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to mold development assessment of bio-based building materials</w:t>
+                <w:t xml:space="preserve">Développement d'une Méthode d'Évaluation de la Résistance au Développement des Moisissures : Application à des Composites Biosourcés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Viel</w:t>
+                <w:t xml:space="preserve">Marie Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Collet</w:t>
+                <w:t xml:space="preserve">Florence Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lecieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Colson</w:t>
+                <w:t xml:space="preserve">Valentin Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 158, pp.406-418. </w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (4), pp.261-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.09.063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18280/rcma.290410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903670v1</w:t>
+                <w:t xml:space="preserve">hal-02415806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasticity and symmetry of triangular lattice materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1487,64 +1487,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curve and boundaries measurement using B-splines and virtual images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52, pp.145-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1707,51 +1707,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A damage model based on Kelvin eigentensors and Curie principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 44, pp.23-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2025,317 +2025,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00442849v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape determination of unidimensional objects: the virtual image correlation method</w:t>
+                <w:t xml:space="preserve">Identification of the shape of curvilinear beams and fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Louis Maurice François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Semin</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Semin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Auradou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Judith Vatteville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20100610004⟩</w:t>
+              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24-25, pp.359-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.24-25.359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03333838v1</w:t>
+                <w:t xml:space="preserve">hal-00984338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A damage model with non-convex free energy for quasi-brittle materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Louis Maurice François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technische Mechanik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (1-3), pp.110-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the shape of curvilinear beams and fibers</w:t>
+                <w:t xml:space="preserve">Shape determination of unidimensional objects: the virtual image correlation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Louis Maurice François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Semin</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Semin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Auradou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Vatteville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 24-25, pp.359-364. </w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6, pp.10004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.24-25.359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20100610004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00984338v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new yield criterion for the concrete materials</w:t>
               </w:r>
@@ -2384,380 +2384,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of cracked materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A wood viscoelasticity measurement technique and applications to musical instruments: first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Le Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vaidelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Louis Maurice François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 349, p. 589-592 Fracture and Damage Mechanics VI</w:t>
+              <w:t xml:space="preserve">Violin Society of America Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21 (1), pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00435738v1</w:t>
+                <w:t xml:space="preserve">hal-00984329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of corrosion on bond properties between concrete and reinforcement in concrete structures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behavior of cracked materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Louis Maurice François</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 349, p. 589-592 Fracture and Damage Mechanics VI</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00984334v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wood viscoelasticity measurement technique and applications to musical instruments: first results</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vaidelich</w:t>
+                <w:t xml:space="preserve">The influence of corrosion on bond properties between concrete and reinforcement in concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ouglova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Foct</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Louis Maurice François</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violin Society of America Papers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (5), pp.969-980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-007-9298-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00984329v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of an iron oxide formed by corrosion in reinforced concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ouglova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Louis Maurice François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2829,77 +2829,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of an iron oxide formed by corrosion in reinforced concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ouglova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3235,51 +3235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Louis Maurice François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Geymonat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 35 (31-32), pp.4091-4106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3326,51 +3326,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle analyse des symétries d'un matériau élastique anisotrope. Exemple d'utilisation à partir de mesures ultrasonores.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Louis Maurice François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Geymonat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3503,437 +3503,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D metrological shape measurements from X-ray radiographs</w:t>
+                <w:t xml:space="preserve">Comportement effectif et limite de linéarité d'un d’un matériau architecturé 2D périodique à cellules triangulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Calmettes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Valentin Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281694v1</w:t>
+                <w:t xml:space="preserve">hal-04280185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement effectif et limite de linéarité d'un d’un matériau architecturé 2D périodique à cellules triangulaires</w:t>
+                <w:t xml:space="preserve">3D metrological shape measurements from X-ray radiographs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Jeanneau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Lucie Calmettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280185v1</w:t>
+                <w:t xml:space="preserve">hal-04281694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterisation at high temperature by integrated digital image correlation method, application to Mixed Ionic and Electronic Conductors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet SURFFEOL: Apport d'un modèle d'endommagement dépendant du temps pour la fatigue de structures offshore monitorées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L.M. François</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference European Ceramic Society (ECerS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Ceramic Society, Jun 2015, Toledo, Spain</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176618v1</w:t>
+                <w:t xml:space="preserve">hal-01515079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet SURFFEOL: Apport d'un modèle d'endommagement dépendant du temps pour la fatigue de structures offshore monitorées</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanical characterisation at high temperature by integrated digital image correlation method, application to Mixed Ionic and Electronic Conductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selom Kaligora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Reichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">14th International Conference European Ceramic Society (ECerS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Ceramic Society, Jun 2015, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515079v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de déformations par fibre optique au coeur de matériau: quelle mesure peut-on réaliser en champ de déformation inhomogène?</w:t>
               </w:r>
@@ -4038,243 +4038,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of Inflatable Structures by Using Virtual Image Correlation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Bayesian Updating of Probabilistic Time-Dependent Fatigue Model: Application to Jacket Foundations of Wind Turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Flamand</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Salou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020416v1</w:t>
+                <w:t xml:space="preserve">hal-01021210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Updating of Probabilistic Time-Dependent Fatigue Model: Application to Jacket Foundations of Wind Turbines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Monitoring of Inflatable Structures by Using Virtual Image Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Salou</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Flamand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021210v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des facteurs d'intensité des contraintes et du T-stress par corrélation d'image et par éléments finis dans une expérience de wedge-splitting</w:t>
               </w:r>
@@ -4286,51 +4286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Hattali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Auradou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4437,51 +4437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrélation d'images pour la détection de contour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4513,291 +4513,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the shape of curvilinear beams and fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Louis Maurice François</w:t>
+                <w:t xml:space="preserve">Shape determination of unidimensional objects: the virtual image correlation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Semin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Auradou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Vatteville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th BSSM International Conference on Advances in Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Liverpool, United Kingdom. pp.359-364, </w:t>
+              <w:t xml:space="preserve">4th International Conference of Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Poitiers, France. pp.10004, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.24-25.359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20100610004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008281v1</w:t>
+                <w:t xml:space="preserve">hal-01008887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape determination of unidimensional objects: the virtual image correlation method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc François</w:t>
+                <w:t xml:space="preserve">Identification of the shape of curvilinear beams and fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Louis Maurice François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Semin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Auradou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Judith Vatteville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference of Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20100610004⟩</w:t>
+              <w:t xml:space="preserve">7th BSSM International Conference on Advances in Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Liverpool, United Kingdom. pp.359-364, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.24-25.359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008887v1</w:t>
+                <w:t xml:space="preserve">hal-01008281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la viscoélasticité du bois sur la gamme audio. Applications à la lutherie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Le Conte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4822,51 +4822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DAMAGE MECHANICS MODEL FOR QUASI BRITTLE MATERIALS BASED ON THE STRUCTURED DEFORMATION THEORY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CanCNSM 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Toronto, Jun 2008, Toronto ( CA ), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4885,234 +4885,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orniérage des chaussées : identification des paramètres élasto-plastiques d'un enrobé bitumineux à partir d'un essai structurel</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un modèle d'endommagement à potentiel non convexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03362379v1</w:t>
+                <w:t xml:space="preserve">hal-03362099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle d'endommagement à potentiel non convexe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orniérage des chaussées : identification des paramètres élasto-plastiques d'un enrobé bitumineux à partir d'un essai structurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362099v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la corrélation d'images pour déterminer les paramètres élastiques d'un enrobé bitumeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5176,77 +5176,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of an iron oxide formed by corrosion in reinforced concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ouglova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5291,273 +5291,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the properties of steel concrete interface through optical tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+                <w:t xml:space="preserve">Recherche des paramètres élastiques d'un enrobé bitumineux à partir d'un essai structurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hammoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Delaplace</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Hamlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMMC 8 : Euromech-Mecamat - 8th European Mechanics of Materials Conference on Material and Structural Identification from Full-Field Measurements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Cachan, France</w:t>
+              <w:t xml:space="preserve">6e Colloque "Nouveaux Moyens Optiques pour l'Industrie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023113v1</w:t>
+                <w:t xml:space="preserve">hal-00022516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche des paramètres élastiques d'un enrobé bitumineux à partir d'un essai structurel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Identification of the properties of steel concrete interface through optical tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ouglova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Colloque "Nouveaux Moyens Optiques pour l'Industrie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Marseille, France</w:t>
+              <w:t xml:space="preserve">EMMC 8 : Euromech-Mecamat - 8th European Mechanics of Materials Conference on Material and Structural Identification from Full-Field Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022516v1</w:t>
+                <w:t xml:space="preserve">hal-00023113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5575,51 +5575,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteur à fibre optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lecieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5708,51 +5708,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 6-ring embedded strain sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lecieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6006,243 +6006,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TD choix de matériaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">TD de statique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Module XMS2PE621 Choix optimal des matériaux, Nantes, France. 2025, pp.8</w:t>
+              <w:t xml:space="preserve">Licence. Mécanique des solides et des systemes : partie I : statique, Nantes, France. 2025, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457480v1</w:t>
+                <w:t xml:space="preserve">hal-05457062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TD Comportements dissipatifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Endommagement (matériaux standard généralisés)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. TD Comportements dissipatifs, Nantes, France. 2025, pp.12</w:t>
+              <w:t xml:space="preserve">Master. Nantes, France. 2025, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457095v1</w:t>
+                <w:t xml:space="preserve">hal-05457088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TD Anisotropie (corrigé)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Elasticité anisotrope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. TD Anisotropie (corrigé), Nantes, France. 2025, pp.8</w:t>
+              <w:t xml:space="preserve">Master. Module XMS3PE712 : Anisotropie et composites Cours II/II Elasticité anisotrope, Nantes, France. 2025, 126 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457030v1</w:t>
+                <w:t xml:space="preserve">cel-01998805v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TD Anisotropie et composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. TD Anisotropie, Nantes, France. 2025, pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6260,51 +6260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Module XMS3PE713 Comportements dissipatifs Cours VI/VI Fatigue, Nantes, France. 2025, pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6322,51 +6322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Module XMS3PE713 Comportements dissipatifs Cours I/VI Localisation, Nantes, France. 2025, pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6384,51 +6384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choix optimal des matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Module XMS2PE621 Choix optimal des matériaux, Nantes, France. 2025, pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6440,523 +6440,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TD de statique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Calcul tensoriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Licence. Mécanique des solides et des systemes : partie I : statique, Nantes, France. 2025, pp.10</w:t>
+              <w:t xml:space="preserve">Master. Module XMS3PE712 : Anisotropie et composites Cours I/II Calcul tensoriel, Nantes, France. 2025, 118 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457062v1</w:t>
+                <w:t xml:space="preserve">cel-01998800v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endommagement (matériaux standard généralisés)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Viscoélasticité et viscoplasticité (matériaux standard généralisés)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Nantes, France. 2025, pp.45</w:t>
+              <w:t xml:space="preserve">Licence. Module XMS3PE713 Comportements dissipatifs Cours IV/VI Viscoélasticité et viscoplasticité, Nantes, France. 2025, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457088v1</w:t>
+                <w:t xml:space="preserve">hal-05457087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasticité anisotrope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Plasticité (matériaux standard généralisés)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Module XMS3PE712 : Anisotropie et composites Cours II/II Elasticité anisotrope, Nantes, France. 2025, 126 p</w:t>
+              <w:t xml:space="preserve">Master. Module XMS3PE713 Comportements dissipatifs Cours III/VI Plasticité, Nantes, France. 2025, pp.89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cel-01998805v2</w:t>
+                <w:t xml:space="preserve">hal-05457080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoélasticité et viscoplasticité (matériaux standard généralisés)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Thermodynamique des processus irréversibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Licence. Module XMS3PE713 Comportements dissipatifs Cours IV/VI Viscoélasticité et viscoplasticité, Nantes, France. 2025, pp.52</w:t>
+              <w:t xml:space="preserve">Master. Module XMS3PE713 Comportements dissipatifs Cours II/VI Thermodynamique des Processus Irréversibles, Nantes, France. 2025, pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457087v1</w:t>
+                <w:t xml:space="preserve">hal-05457071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul tensoriel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Module XLG3PU040 : Mécanique du solide indéformable : partie 1 : statique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Module XMS3PE712 : Anisotropie et composites Cours I/II Calcul tensoriel, Nantes, France. 2025, 118 p</w:t>
+              <w:t xml:space="preserve">Licence. Module XLG3PU040 Mécanique du solide indéformable Partie I : statique, Nantes, France. 2025, pp.133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cel-01998800v2</w:t>
+                <w:t xml:space="preserve">hal-05457054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticité (matériaux standard généralisés)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">TD Anisotropie (corrigé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Module XMS3PE713 Comportements dissipatifs Cours III/VI Plasticité, Nantes, France. 2025, pp.89</w:t>
+              <w:t xml:space="preserve">Master. TD Anisotropie (corrigé), Nantes, France. 2025, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457080v1</w:t>
+                <w:t xml:space="preserve">hal-05457030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamique des processus irréversibles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">TD Comportements dissipatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Module XMS3PE713 Comportements dissipatifs Cours II/VI Thermodynamique des Processus Irréversibles, Nantes, France. 2025, pp.65</w:t>
+              <w:t xml:space="preserve">Master. TD Comportements dissipatifs, Nantes, France. 2025, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457071v1</w:t>
+                <w:t xml:space="preserve">hal-05457095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Module XLG3PU040 : Mécanique du solide indéformable : partie 1 : statique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">TD choix de matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Licence. Module XLG3PU040 Mécanique du solide indéformable Partie I : statique, Nantes, France. 2025, pp.133</w:t>
+              <w:t xml:space="preserve">Master. Module XMS2PE621 Choix optimal des matériaux, Nantes, France. 2025, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457054v1</w:t>
+                <w:t xml:space="preserve">hal-05457480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId183"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7032,51 +7032,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17F75A78"/>
+    <w:nsid w:val="9F3829E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7263,51 +7263,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-louis-maurice-francois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9636-3591" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069120706" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362475v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Calmettes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-024-01116-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937729v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Jeanneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle J. Combescure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.112668" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187343v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shima Zamanian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Langlois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Loignon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ture Savadkoohi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2023.3307907" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173348v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combescure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112185" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933815v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734835v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roland Olembe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bopda Fokam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Tchotang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Djomi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Kenmeugne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15440478.2021.1961337" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489638v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rocher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Salou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Caouissin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2020.105620" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Baconnais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12340" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02415806v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Viel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lecieux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Colson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290410" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903670v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Colson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.09.063" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614317v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.09.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006711v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2013.06.018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007258v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Di Giuseppe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Davaille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mittelstaedt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Louis Maurice Fran&#231;ois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-011-0611-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FRZVT4CD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004697v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2011.07.017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971791v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Semin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Decoene" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hulin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L.M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.435" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442849v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Semin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110275" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-RQ6ZK9QL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03333838v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Vatteville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100610004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446546v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984338v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.24-25.359" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453099v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435738v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984334v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ouglova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Foct" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-007-9298-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z4P02DPH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984329v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Conte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaidelich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984326v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foct" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2006.03.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLVN36S0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02003720v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Car&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Foct" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006136011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984322v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Royer-Carfagni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2004.12.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q45BS5KM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453149v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0749-6419(00)00025-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435695v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436523v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Geymonat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(97)00303-X" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435663v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313081v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281694v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280185v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176618v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gazeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selom Kaligora" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gillibert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Reichmann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515079v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722150v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leduc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lupi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Morvan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020416v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bloch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Thomas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flamand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021210v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439704v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hattali" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lazarus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422575v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fran&#231;ois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421231v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008281v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008887v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378339v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773873v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362379v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cuisinier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362099v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019270v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammoum" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085615v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023113v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022516v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamlat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006696v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274450v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00435563v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00435576v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457480v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457095v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457030v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457019v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457091v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457067v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457470v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457062v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457088v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01998805v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457087v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01998800v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457080v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457071v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457054v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-louis-maurice-francois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9636-3591" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069120706" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937729v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Jeanneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle J. Combescure" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.112668" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362475v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Calmettes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-024-01116-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187343v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shima Zamanian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Langlois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Loignon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ture Savadkoohi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2023.3307907" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173348v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combescure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112185" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933815v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734835v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roland Olembe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bopda Fokam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Tchotang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Djomi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Kenmeugne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15440478.2021.1961337" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489638v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rocher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Salou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Caouissin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2020.105620" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Baconnais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12340" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903670v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lecieux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Colson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.09.063" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02415806v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Viel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Colson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290410" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614317v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.09.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006711v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2013.06.018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007258v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Di Giuseppe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Davaille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mittelstaedt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Louis Maurice Fran&#231;ois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-011-0611-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FRZVT4CD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004697v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2011.07.017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971791v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Semin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Decoene" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hulin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L.M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.435" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442849v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Semin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110275" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-RQ6ZK9QL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984338v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.24-25.359" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446546v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03333838v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Vatteville" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100610004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453099v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984329v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Conte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaidelich" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435738v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984334v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ouglova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Foct" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-007-9298-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z4P02DPH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984326v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foct" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2006.03.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLVN36S0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02003720v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Car&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Foct" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006136011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984322v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Royer-Carfagni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2004.12.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q45BS5KM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453149v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0749-6419(00)00025-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435695v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436523v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Geymonat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(97)00303-X" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435663v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313081v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280185v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281694v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176618v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gazeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selom Kaligora" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gillibert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Reichmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722150v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leduc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lupi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Morvan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021210v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020416v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bloch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Thomas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flamand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439704v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hattali" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lazarus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422575v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fran&#231;ois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421231v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008887v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008281v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378339v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773873v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362099v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362379v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cuisinier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019270v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammoum" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085615v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022516v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamlat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023113v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006696v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274450v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00435563v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00435576v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457062v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457088v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01998805v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457019v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457091v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457067v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457470v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01998800v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457087v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457080v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457071v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457054v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457030v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457095v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457480v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>