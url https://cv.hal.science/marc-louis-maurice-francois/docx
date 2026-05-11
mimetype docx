--- v1 (2026-04-17)
+++ v2 (2026-05-11)
@@ -221,235 +221,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Homogenized elasticity and domain of linear elasticity of 2D architectured materials” [Int. J. Solids Struct. 269 (2023) 112185]</w:t>
+                <w:t xml:space="preserve">Shape measurements of lattice materials from few X-ray radiographs using the 3D Virtual Image Correlation (3D-VIC) method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Jeanneau</w:t>
+                <w:t xml:space="preserve">Lucie Calmettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle J. Combescure</w:t>
+                <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.L.M. François</w:t>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 292, pp.112668. </w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2024.112668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-024-01116-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937729v1</w:t>
+                <w:t xml:space="preserve">hal-04362475v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape measurements of lattice materials from few X-ray radiographs using the 3D Virtual Image Correlation (3D-VIC) method</w:t>
+                <w:t xml:space="preserve">Corrigendum to “Homogenized elasticity and domain of linear elasticity of 2D architectured materials” [Int. J. Solids Struct. 269 (2023) 112185]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Calmettes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Valentin Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle J. Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 292, pp.112668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-024-01116-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2024.112668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04362475v2</w:t>
+                <w:t xml:space="preserve">hal-04937729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the Flexural Hysteresis Behaviour of Bretelle Dampers based on A Quasi-static Bending Test</w:t>
               </w:r>
@@ -487,51 +487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Loignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Ture Savadkoohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -565,77 +565,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenized elasticity and domain of linear elasticity of 2D architectured materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 269, pp.112185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -669,51 +669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty of the virtual image correlation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 123 (18), pp.4367-4390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -907,51 +907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1024,64 +1024,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the Digital Image Correlation close to the borders of an object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Baconnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1109,325 +1109,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02920373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to mold development assessment of bio-based building materials</w:t>
+                <w:t xml:space="preserve">Développement d'une Méthode d'Évaluation de la Résistance au Développement des Moisissures : Application à des Composites Biosourcés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Viel</w:t>
+                <w:t xml:space="preserve">Marie Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Collet</w:t>
+                <w:t xml:space="preserve">Florence Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lecieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Colson</w:t>
+                <w:t xml:space="preserve">Valentin Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 158, pp.406-418. </w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (4), pp.261-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.09.063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18280/rcma.290410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903670v1</w:t>
+                <w:t xml:space="preserve">hal-02415806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une Méthode d'Évaluation de la Résistance au Développement des Moisissures : Application à des Composites Biosourcés</w:t>
+                <w:t xml:space="preserve">Resistance to mold development assessment of bio-based building materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Viel</w:t>
+                <w:t xml:space="preserve">M. Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Collet</w:t>
+                <w:t xml:space="preserve">F. Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lecieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Colson</w:t>
+                <w:t xml:space="preserve">V. Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (4), pp.261-274. </w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158, pp.406-418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18280/rcma.290410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.09.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415806v1</w:t>
+                <w:t xml:space="preserve">hal-01903670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasticity and symmetry of triangular lattice materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1487,64 +1487,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curve and boundaries measurement using B-splines and virtual images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52, pp.145-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1707,51 +1707,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A damage model based on Kelvin eigentensors and Curie principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 44, pp.23-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2025,317 +2025,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00442849v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the shape of curvilinear beams and fibers</w:t>
+                <w:t xml:space="preserve">A damage model with non-convex free energy for quasi-brittle materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Louis Maurice François</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Harold Auradou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Technische Mechanik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (1-3), pp.110-121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984338v1</w:t>
+                <w:t xml:space="preserve">hal-00446546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A damage model with non-convex free energy for quasi-brittle materials</w:t>
+                <w:t xml:space="preserve">Shape determination of unidimensional objects: the virtual image correlation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Louis Maurice François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Semin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Auradou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Vatteville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technische Mechanik</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6, pp.10004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20100610004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446546v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape determination of unidimensional objects: the virtual image correlation method</w:t>
+                <w:t xml:space="preserve">Identification of the shape of curvilinear beams and fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Louis Maurice François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Semin</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Semin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Auradou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Judith Vatteville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 6, pp.10004. </w:t>
+              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24-25, pp.359-364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20100610004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.24-25.359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333838v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new yield criterion for the concrete materials</w:t>
               </w:r>
@@ -2384,380 +2384,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wood viscoelasticity measurement technique and applications to musical instruments: first results</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behavior of cracked materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Louis Maurice François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violin Society of America Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 21 (1), pp.1-7</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 349, p. 589-592 Fracture and Damage Mechanics VI</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984329v1</w:t>
+                <w:t xml:space="preserve">hal-00435738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of cracked materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of corrosion on bond properties between concrete and reinforcement in concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ouglova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Foct</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Louis Maurice François</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (5), pp.969-980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-007-9298-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435738v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of corrosion on bond properties between concrete and reinforcement in concrete structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Foct</w:t>
+                <w:t xml:space="preserve">A wood viscoelasticity measurement technique and applications to musical instruments: first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Le Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vaidelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Louis Maurice François</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Violin Society of America Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21 (1), pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00984334v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of an iron oxide formed by corrosion in reinforced concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ouglova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Louis Maurice François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2829,77 +2829,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of an iron oxide formed by corrosion in reinforced concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ouglova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3235,51 +3235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Louis Maurice François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Geymonat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 35 (31-32), pp.4091-4106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3326,51 +3326,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle analyse des symétries d'un matériau élastique anisotrope. Exemple d'utilisation à partir de mesures ultrasonores.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Louis Maurice François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Geymonat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3503,437 +3503,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement effectif et limite de linéarité d'un d’un matériau architecturé 2D périodique à cellules triangulaires</w:t>
+                <w:t xml:space="preserve">3D metrological shape measurements from X-ray radiographs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Jeanneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Combescure</w:t>
+                <w:t xml:space="preserve">Lucie Calmettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.L.M. François</w:t>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280185v1</w:t>
+                <w:t xml:space="preserve">hal-04281694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D metrological shape measurements from X-ray radiographs</w:t>
+                <w:t xml:space="preserve">Comportement effectif et limite de linéarité d'un d’un matériau architecturé 2D périodique à cellules triangulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Calmettes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Valentin Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281694v1</w:t>
+                <w:t xml:space="preserve">hal-04280185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet SURFFEOL: Apport d'un modèle d'endommagement dépendant du temps pour la fatigue de structures offshore monitorées</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanical characterisation at high temperature by integrated digital image correlation method, application to Mixed Ionic and Electronic Conductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selom Kaligora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Reichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">14th International Conference European Ceramic Society (ECerS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Ceramic Society, Jun 2015, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515079v1</w:t>
+                <w:t xml:space="preserve">hal-01176618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterisation at high temperature by integrated digital image correlation method, application to Mixed Ionic and Electronic Conductors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet SURFFEOL: Apport d'un modèle d'endommagement dépendant du temps pour la fatigue de structures offshore monitorées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L.M. François</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference European Ceramic Society (ECerS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Ceramic Society, Jun 2015, Toledo, Spain</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176618v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de déformations par fibre optique au coeur de matériau: quelle mesure peut-on réaliser en champ de déformation inhomogène?</w:t>
               </w:r>
@@ -4038,243 +4038,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Updating of Probabilistic Time-Dependent Fatigue Model: Application to Jacket Foundations of Wind Turbines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Monitoring of Inflatable Structures by Using Virtual Image Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Salou</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Flamand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021210v1</w:t>
+                <w:t xml:space="preserve">hal-01020416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of Inflatable Structures by Using Virtual Image Correlation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Bayesian Updating of Probabilistic Time-Dependent Fatigue Model: Application to Jacket Foundations of Wind Turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Flamand</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Salou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020416v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des facteurs d'intensité des contraintes et du T-stress par corrélation d'image et par éléments finis dans une expérience de wedge-splitting</w:t>
               </w:r>
@@ -4286,51 +4286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Hattali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Auradou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4437,51 +4437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrélation d'images pour la détection de contour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4513,291 +4513,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape determination of unidimensional objects: the virtual image correlation method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc François</w:t>
+                <w:t xml:space="preserve">Identification of the shape of curvilinear beams and fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Louis Maurice François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Semin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Auradou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Judith Vatteville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference of Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Poitiers, France. pp.10004, </w:t>
+              <w:t xml:space="preserve">7th BSSM International Conference on Advances in Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Liverpool, United Kingdom. pp.359-364, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20100610004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.24-25.359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008887v1</w:t>
+                <w:t xml:space="preserve">hal-01008281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the shape of curvilinear beams and fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Louis Maurice François</w:t>
+                <w:t xml:space="preserve">Shape determination of unidimensional objects: the virtual image correlation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Semin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Auradou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Vatteville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th BSSM International Conference on Advances in Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.24-25.359⟩</w:t>
+              <w:t xml:space="preserve">4th International Conference of Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Poitiers, France. pp.10004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20100610004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008281v1</w:t>
+                <w:t xml:space="preserve">hal-01008887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la viscoélasticité du bois sur la gamme audio. Applications à la lutherie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Le Conte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4822,51 +4822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DAMAGE MECHANICS MODEL FOR QUASI BRITTLE MATERIALS BASED ON THE STRUCTURED DEFORMATION THEORY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CanCNSM 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Toronto, Jun 2008, Toronto ( CA ), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4885,234 +4885,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle d'endommagement à potentiel non convexe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orniérage des chaussées : identification des paramètres élasto-plastiques d'un enrobé bitumineux à partir d'un essai structurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03362099v1</w:t>
+                <w:t xml:space="preserve">hal-03362379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orniérage des chaussées : identification des paramètres élasto-plastiques d'un enrobé bitumineux à partir d'un essai structurel</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un modèle d'endommagement à potentiel non convexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362379v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la corrélation d'images pour déterminer les paramètres élastiques d'un enrobé bitumeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5176,77 +5176,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of an iron oxide formed by corrosion in reinforced concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ouglova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5291,273 +5291,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche des paramètres élastiques d'un enrobé bitumineux à partir d'un essai structurel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Identification of the properties of steel concrete interface through optical tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ouglova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Colloque "Nouveaux Moyens Optiques pour l'Industrie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Marseille, France</w:t>
+              <w:t xml:space="preserve">EMMC 8 : Euromech-Mecamat - 8th European Mechanics of Materials Conference on Material and Structural Identification from Full-Field Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022516v1</w:t>
+                <w:t xml:space="preserve">hal-00023113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the properties of steel concrete interface through optical tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+                <w:t xml:space="preserve">Recherche des paramètres élastiques d'un enrobé bitumineux à partir d'un essai structurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hammoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Delaplace</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Hamlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMMC 8 : Euromech-Mecamat - 8th European Mechanics of Materials Conference on Material and Structural Identification from Full-Field Measurements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Cachan, France</w:t>
+              <w:t xml:space="preserve">6e Colloque "Nouveaux Moyens Optiques pour l'Industrie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023113v1</w:t>
+                <w:t xml:space="preserve">hal-00022516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5575,51 +5575,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteur à fibre optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lecieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5708,51 +5708,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 6-ring embedded strain sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lecieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6006,957 +6006,957 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TD de statique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">TD choix de matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Licence. Mécanique des solides et des systemes : partie I : statique, Nantes, France. 2025, pp.10</w:t>
+              <w:t xml:space="preserve">Master. Module XMS2PE621 Choix optimal des matériaux, Nantes, France. 2025, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457062v1</w:t>
+                <w:t xml:space="preserve">hal-05457480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endommagement (matériaux standard généralisés)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">TD Comportements dissipatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Nantes, France. 2025, pp.45</w:t>
+              <w:t xml:space="preserve">Master. TD Comportements dissipatifs, Nantes, France. 2025, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457088v1</w:t>
+                <w:t xml:space="preserve">hal-05457095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasticité anisotrope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">TD Anisotropie (corrigé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Module XMS3PE712 : Anisotropie et composites Cours II/II Elasticité anisotrope, Nantes, France. 2025, 126 p</w:t>
+              <w:t xml:space="preserve">Master. TD Anisotropie (corrigé), Nantes, France. 2025, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cel-01998805v2</w:t>
+                <w:t xml:space="preserve">hal-05457030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TD Anisotropie et composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Choix optimal des matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. TD Anisotropie, Nantes, France. 2025, pp.3</w:t>
+              <w:t xml:space="preserve">Master. Module XMS2PE621 Choix optimal des matériaux, Nantes, France. 2025, pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457019v1</w:t>
+                <w:t xml:space="preserve">hal-05457470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">TD Anisotropie et composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Module XMS3PE713 Comportements dissipatifs Cours VI/VI Fatigue, Nantes, France. 2025, pp.67</w:t>
+              <w:t xml:space="preserve">Master. TD Anisotropie, Nantes, France. 2025, pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457091v1</w:t>
+                <w:t xml:space="preserve">hal-05457019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Module XMS3PE713 Comportements dissipatifs Cours I/VI Localisation, Nantes, France. 2025, pp.58</w:t>
+              <w:t xml:space="preserve">Master. Module XMS3PE713 Comportements dissipatifs Cours VI/VI Fatigue, Nantes, France. 2025, pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457067v1</w:t>
+                <w:t xml:space="preserve">hal-05457091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix optimal des matériaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Localisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Module XMS2PE621 Choix optimal des matériaux, Nantes, France. 2025, pp.53</w:t>
+              <w:t xml:space="preserve">Master. Module XMS3PE713 Comportements dissipatifs Cours I/VI Localisation, Nantes, France. 2025, pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457470v1</w:t>
+                <w:t xml:space="preserve">hal-05457067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul tensoriel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">TD de statique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Module XMS3PE712 : Anisotropie et composites Cours I/II Calcul tensoriel, Nantes, France. 2025, 118 p</w:t>
+              <w:t xml:space="preserve">Licence. Mécanique des solides et des systemes : partie I : statique, Nantes, France. 2025, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cel-01998800v2</w:t>
+                <w:t xml:space="preserve">hal-05457062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoélasticité et viscoplasticité (matériaux standard généralisés)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Endommagement (matériaux standard généralisés)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Licence. Module XMS3PE713 Comportements dissipatifs Cours IV/VI Viscoélasticité et viscoplasticité, Nantes, France. 2025, pp.52</w:t>
+              <w:t xml:space="preserve">Master. Nantes, France. 2025, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457087v1</w:t>
+                <w:t xml:space="preserve">hal-05457088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticité (matériaux standard généralisés)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Elasticité anisotrope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Module XMS3PE713 Comportements dissipatifs Cours III/VI Plasticité, Nantes, France. 2025, pp.89</w:t>
+              <w:t xml:space="preserve">Master. Module XMS3PE712 : Anisotropie et composites Cours II/II Elasticité anisotrope, Nantes, France. 2025, 126 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457080v1</w:t>
+                <w:t xml:space="preserve">cel-01998805v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamique des processus irréversibles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Viscoélasticité et viscoplasticité (matériaux standard généralisés)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Module XMS3PE713 Comportements dissipatifs Cours II/VI Thermodynamique des Processus Irréversibles, Nantes, France. 2025, pp.65</w:t>
+              <w:t xml:space="preserve">Licence. Module XMS3PE713 Comportements dissipatifs Cours IV/VI Viscoélasticité et viscoplasticité, Nantes, France. 2025, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457071v1</w:t>
+                <w:t xml:space="preserve">hal-05457087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Module XLG3PU040 : Mécanique du solide indéformable : partie 1 : statique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Calcul tensoriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Licence. Module XLG3PU040 Mécanique du solide indéformable Partie I : statique, Nantes, France. 2025, pp.133</w:t>
+              <w:t xml:space="preserve">Master. Module XMS3PE712 : Anisotropie et composites Cours I/II Calcul tensoriel, Nantes, France. 2025, 118 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457054v1</w:t>
+                <w:t xml:space="preserve">cel-01998800v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TD Anisotropie (corrigé)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Plasticité (matériaux standard généralisés)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. TD Anisotropie (corrigé), Nantes, France. 2025, pp.8</w:t>
+              <w:t xml:space="preserve">Master. Module XMS3PE713 Comportements dissipatifs Cours III/VI Plasticité, Nantes, France. 2025, pp.89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457030v1</w:t>
+                <w:t xml:space="preserve">hal-05457080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TD Comportements dissipatifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Thermodynamique des processus irréversibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. TD Comportements dissipatifs, Nantes, France. 2025, pp.12</w:t>
+              <w:t xml:space="preserve">Master. Module XMS3PE713 Comportements dissipatifs Cours II/VI Thermodynamique des Processus Irréversibles, Nantes, France. 2025, pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457095v1</w:t>
+                <w:t xml:space="preserve">hal-05457071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TD choix de matériaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Module XLG3PU040 : Mécanique du solide indéformable : partie 1 : statique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Module XMS2PE621 Choix optimal des matériaux, Nantes, France. 2025, pp.8</w:t>
+              <w:t xml:space="preserve">Licence. Module XLG3PU040 Mécanique du solide indéformable Partie I : statique, Nantes, France. 2025, pp.133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457480v1</w:t>
+                <w:t xml:space="preserve">hal-05457054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId183"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7032,51 +7032,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9F3829E1"/>
+    <w:nsid w:val="078F5E03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7263,51 +7263,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-louis-maurice-francois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9636-3591" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069120706" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937729v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Jeanneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle J. Combescure" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.112668" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362475v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Calmettes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-024-01116-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187343v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shima Zamanian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Langlois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Loignon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ture Savadkoohi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2023.3307907" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173348v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combescure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112185" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933815v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734835v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roland Olembe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bopda Fokam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Tchotang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Djomi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Kenmeugne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15440478.2021.1961337" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489638v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rocher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Salou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Caouissin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2020.105620" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Baconnais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12340" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903670v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lecieux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Colson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.09.063" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02415806v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Viel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Colson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290410" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614317v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.09.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006711v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2013.06.018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007258v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Di Giuseppe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Davaille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mittelstaedt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Louis Maurice Fran&#231;ois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-011-0611-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FRZVT4CD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004697v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2011.07.017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971791v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Semin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Decoene" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hulin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L.M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.435" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442849v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Semin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110275" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-RQ6ZK9QL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984338v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.24-25.359" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446546v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03333838v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Vatteville" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100610004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453099v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984329v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Conte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaidelich" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435738v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984334v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ouglova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Foct" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-007-9298-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z4P02DPH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984326v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foct" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2006.03.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLVN36S0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02003720v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Car&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Foct" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006136011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984322v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Royer-Carfagni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2004.12.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q45BS5KM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453149v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0749-6419(00)00025-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435695v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436523v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Geymonat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(97)00303-X" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435663v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313081v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280185v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281694v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176618v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gazeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selom Kaligora" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gillibert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Reichmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722150v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leduc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lupi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Morvan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021210v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020416v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bloch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Thomas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flamand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439704v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hattali" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lazarus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422575v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fran&#231;ois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421231v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008887v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008281v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378339v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773873v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362099v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362379v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cuisinier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019270v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammoum" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085615v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022516v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamlat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023113v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006696v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274450v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00435563v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00435576v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457062v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457088v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01998805v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457019v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457091v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457067v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457470v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01998800v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457087v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457080v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457071v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457054v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457030v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457095v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457480v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-louis-maurice-francois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9636-3591" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069120706" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362475v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Calmettes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-024-01116-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937729v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Jeanneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle J. Combescure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.112668" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187343v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shima Zamanian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Langlois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Loignon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ture Savadkoohi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2023.3307907" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173348v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combescure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112185" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933815v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734835v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roland Olembe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bopda Fokam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Tchotang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Djomi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Kenmeugne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15440478.2021.1961337" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489638v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rocher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Salou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Caouissin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2020.105620" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Baconnais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12340" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02415806v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Viel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lecieux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Colson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290410" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903670v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Colson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.09.063" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614317v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.09.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006711v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2013.06.018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007258v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Di Giuseppe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Davaille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mittelstaedt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Louis Maurice Fran&#231;ois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-011-0611-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FRZVT4CD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004697v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2011.07.017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971791v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Semin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Decoene" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hulin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L.M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.435" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442849v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Semin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110275" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-RQ6ZK9QL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446546v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03333838v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Vatteville" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100610004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984338v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.24-25.359" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453099v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435738v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984334v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ouglova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Foct" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-007-9298-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z4P02DPH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984329v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Conte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaidelich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984326v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foct" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2006.03.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLVN36S0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02003720v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Car&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Foct" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006136011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984322v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Royer-Carfagni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2004.12.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q45BS5KM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453149v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0749-6419(00)00025-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435695v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436523v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Geymonat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(97)00303-X" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435663v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313081v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281694v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280185v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176618v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gazeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selom Kaligora" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gillibert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Reichmann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515079v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722150v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leduc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lupi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Morvan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020416v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bloch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Thomas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flamand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021210v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439704v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hattali" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lazarus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422575v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fran&#231;ois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421231v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008281v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008887v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378339v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773873v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362379v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cuisinier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362099v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019270v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammoum" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085615v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023113v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022516v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamlat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006696v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274450v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00435563v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00435576v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457480v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457095v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457030v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457470v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457019v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457091v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457067v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457062v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457088v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01998805v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457087v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01998800v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457080v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457071v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457054v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>