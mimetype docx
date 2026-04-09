--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -2214,351 +2214,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for standardizing eye-tracking and behavioral data in real and virtual environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Dumonteil</w:t>
+                <w:t xml:space="preserve">Neuro task-manager: enhancing well-being in the workplace using passive BCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Savalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Argelaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRAPP 2025 - 20th International Conference on Computer Graphics Theory and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NAT 2025 - Neuroadaptive technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Berlin, Germany. pp.1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890974v1</w:t>
+                <w:t xml:space="preserve">hal-05050027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuro task-manager: enhancing well-being in the workplace using passive BCI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emile Savalle</w:t>
+                <w:t xml:space="preserve">A method for standardizing eye-tracking and behavioral data in real and virtual environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dumonteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAT 2025 - Neuroadaptive technology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRAPP 2025 - 20th International Conference on Computer Graphics Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VISIGRAPP, Feb 2025, Porto, Portugal. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013124100003912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050027v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acting Like an Expert: Analyzing Eye and Movement Behavior when Exploring Archaeological Artifacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dumonteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Leguedois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2609,103 +2609,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Archaeology in Virtual Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dumonteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARCHERIX 2025 - 1st Workshop on Archaeology and Cultural Heritage through XR, IEEE Virtual Reality (VR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2858,422 +2858,422 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which imagined sensations mostly impact electrophysiological activity?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introducing the Use of Thermal Neurofeedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Savalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Le Jeune</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Driessens</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BCI 2024 - 9th Graz Brain-Computer Interface Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Graz, Austria. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607853v1</w:t>
+                <w:t xml:space="preserve">hal-04607599v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromarkers of real touch vs. illusory touch</w:t>
+                <w:t xml:space="preserve">Which imagined sensations mostly impact electrophysiological activity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Savalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Driessens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pillette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORTICO 2024 - Journées du COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Nancy, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">BCI 2024 - 9th Graz Brain-Computer Interface Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Graz, Austria. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607878v1</w:t>
+                <w:t xml:space="preserve">hal-04607853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Thermal Feedback in Brain-Computer Interface User Training</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neuromarkers of real touch vs. illusory touch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Savalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyungho Won</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Argelaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORTICO 2024 - Journées du COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Nancy, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">, May 2024, Nancy, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607598v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing the Use of Thermal Neurofeedback</w:t>
+                <w:t xml:space="preserve">Exploring Thermal Feedback in Brain-Computer Interface User Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Savalle</w:t>
@@ -3287,94 +3287,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BCI 2024 - 9th Graz Brain-Computer Interface Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Graz, Austria. pp.1-6</w:t>
+              <w:t xml:space="preserve">CORTICO 2024 - Journées du COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Nancy, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607599v3</w:t>
+                <w:t xml:space="preserve">hal-04607598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Neurofeedback on Inter-Brain Synchrony: Current States and Perspectives</w:t>
               </w:r>
@@ -3468,103 +3468,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do we study an archaeological artifact differently in VR and in reality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dumonteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J-M Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAT-EGVE 2024 - joint 34th International Conference on Artificial Reality and Telexistence &amp; the 29th Eurographics Symposium on Virtual Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Tsukuba, Japan. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4487,536 +4487,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering empathy in social Virtual Reality through physiologically based affective haptic feedback</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
+                <w:t xml:space="preserve">Single trial classification of the level of presence in VR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Savalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyung-Ho Won</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WHC 2023 - IEEE World Haptics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Michaël Wiertlewski; Astrid Kappers, Jul 2023, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Cortico 2023 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04099268v1</w:t>
+                <w:t xml:space="preserve">hal-04088525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single trial classification of the level of presence in VR</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t>
+                <w:t xml:space="preserve">Fostering empathy in social Virtual Reality through physiologically based affective haptic feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Hecquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Argelaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kyung-Ho Won</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortico 2023 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France. pp.1</w:t>
+              <w:t xml:space="preserve">WHC 2023 - IEEE World Haptics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michaël Wiertlewski; Astrid Kappers, Jul 2023, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088525v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">If you've gone straight, now, you must turn left&amp;quot; - Exploring the use of a tangible interface in a collaborative treasure hunt for people with visual impairments</w:t>
+                <w:t xml:space="preserve">Évaluation d’un dispositif audio-tangible pour l’apprentissage spatial chez les enfants déficients visuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Chibaudel</w:t>
+                <w:t xml:space="preserve">Julie Mulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Johal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+                <w:t xml:space="preserve">Lachezar Dimitrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dillenbourg</w:t>
+                <w:t xml:space="preserve">Anna Bartolucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tartas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASSETS'20 : 22nd International ACM SIGACCESS Conference on Computers and Accessibility</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11ème conférence de l'IFRATH sur les technologies d'assistance: Technologies pour l'autonomie et l'inclusion (Handicap 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Fédératif de Recherche sur les Aides Techniques pour personnes Handicapées (IFRATH), Nov 2020, Paris (en distanciel), France. pp.157-162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921663v1</w:t>
+                <w:t xml:space="preserve">hal-02926462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d’un dispositif audio-tangible pour l’apprentissage spatial chez les enfants déficients visuels</w:t>
+                <w:t xml:space="preserve">If you've gone straight, now, you must turn left&amp;quot; - Exploring the use of a tangible interface in a collaborative treasure hunt for people with visual impairments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Mulet</w:t>
+                <w:t xml:space="preserve">Quentin Chibaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lachezar Dimitrov</w:t>
+                <w:t xml:space="preserve">Wafa Johal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Oriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Bartolucci</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Tartas</w:t>
+                <w:t xml:space="preserve">Pierre Dillenbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème conférence de l'IFRATH sur les technologies d'assistance: Technologies pour l'autonomie et l'inclusion (Handicap 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASSETS'20 : 22nd International ACM SIGACCESS Conference on Computers and Accessibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3373625.3417020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02926462v1</w:t>
+                <w:t xml:space="preserve">hal-02921663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous representation of Vista spaces: similarities and differences between sighted and blind people</w:t>
               </w:r>
@@ -5117,51 +5117,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangible Reels: Construction and Exploration of Tangible Maps by Visually Impaired Users</w:t>
+                <w:t xml:space="preserve">Tangible Maps for Visually Impaired Users: Shape-Changing Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
@@ -5179,106 +5179,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Human Factors in Computing Systems (CHI 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CHI 2016 Workshop on Shape Changing UI (CHI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Jose, CA, United States. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02926520v1</w:t>
+                <w:t xml:space="preserve">hal-02926515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangible Maps for Visually Impaired Users: Shape-Changing Perspectives</w:t>
+                <w:t xml:space="preserve">Tangible Reels: Construction and Exploration of Tangible Maps by Visually Impaired Users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
@@ -5296,73 +5287,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2016 Workshop on Shape Changing UI (CHI 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Human Factors in Computing Systems (CHI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Jose, CA, United States. pp.2186-2197, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2858036.2858058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926515v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir des interfaces tangibles et spatiales pour les déficients visuels : pourquoi et comment ?</w:t>
               </w:r>
@@ -5554,351 +5554,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waypoints validation strategies in assisted navigation for visually impaired pedestrian</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les technologies d'assistance pour la qualité de vie et l'autonomie des déficients visuels (TAVIS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Oriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Truillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Serpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computers Helping People with Special Needs - ICCHP 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France. pp. 92-99</w:t>
+              <w:t xml:space="preserve">8eme Congres francophone HANDICAP (HANDICAP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp. 307-3011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147318v1</w:t>
+                <w:t xml:space="preserve">hal-01390847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les technologies d'assistance pour la qualité de vie et l'autonomie des déficients visuels (TAVIS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wayfinding with Simulated Prosthetic Vision: Performance comparison with regular and structure-enhanced renderings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vergnieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8eme Congres francophone HANDICAP (HANDICAP 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Engineering in Medicine and Biology Society Conference - EMBC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Chicago, United States. pp. 2585-2588, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2014.6944151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390847v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wayfinding with Simulated Prosthetic Vision: Performance comparison with regular and structure-enhanced renderings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Vergnieux</w:t>
+                <w:t xml:space="preserve">Waypoints validation strategies in assisted navigation for visually impaired pedestrian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Engineering in Medicine and Biology Society Conference - EMBC 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computers Helping People with Special Needs - ICCHP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France. pp. 92-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2014.6944151⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01150335v1</w:t>
+                <w:t xml:space="preserve">hal-01147318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de présentation d'informations spatiales en mobilité pour l'aide à la navigation chez les non-voyants</w:t>
               </w:r>
@@ -7940,51 +7940,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Smekal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hecquard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kuhne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Occidental" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549884" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797097v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ducasse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti8030017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672526v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Savalle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pillette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungho Won" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad5cc2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02162181v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bardot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348276v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204460" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01537596v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M Giraud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00930" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692744v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vergnieux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.12868" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387831v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Guivarch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Denis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.12476" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153779v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kammoun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/icom.2014.0026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688100v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Parseihian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gutierrez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brilhault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serpa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JKV5ZVL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474579v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delorme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Richard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fabre-Thorpe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-009-0290-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-80G1WKHB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402120v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R Joubert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nespoulous" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005927" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170574v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume A. Rousselet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Thorpe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2007.19.8.1241" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330512v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J-M Mac&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330536v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge M. Bacon-Mac&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2005.01.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLPK6JC4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111046v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2005.04029.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3ZTP9M3W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479932v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890974v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumonteil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013124100003912" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050027v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267741v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Leguedois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253200" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943503v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00017" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428575v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607853v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Jeune" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Driessens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607878v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607598v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607599v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607911v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800296v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551672v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Troisi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Saint-Aubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_13" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04551449v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Philippe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hummel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_35" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680330v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR62088.2024.00138" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255698v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-962-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607901v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249596v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Sargsyan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581304" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03997713v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amedi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR55154.2023.00070" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099268v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088525v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung-Ho Won" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921663v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chibaudel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Johal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dillenbourg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373625.3417020" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926462v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mulet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachezar Dimitrov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bartolucci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tartas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279423v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hombeline Valton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926520v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858058" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926515v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383800v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004128" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332270v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147318v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390847v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150335v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944151" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260598v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137237v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147261v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mailhes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926552v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926546v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2468356.2468368" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926576v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926548v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926583v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dramas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31534-3_93" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01597024v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23768-3_98" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095984v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lefeuvre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096010v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Malvezzi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Dragusanu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428558v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260599v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879596v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04506138v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Castellan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Derrien" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galassi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00077594v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03637277v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Smekal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hecquard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kuhne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Occidental" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549884" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797097v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ducasse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti8030017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672526v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Savalle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pillette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungho Won" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad5cc2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02162181v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bardot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348276v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204460" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01537596v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M Giraud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00930" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692744v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vergnieux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.12868" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387831v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Guivarch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Denis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.12476" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153779v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kammoun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/icom.2014.0026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688100v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Parseihian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gutierrez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brilhault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serpa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JKV5ZVL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474579v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delorme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Richard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fabre-Thorpe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-009-0290-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-80G1WKHB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402120v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R Joubert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nespoulous" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005927" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170574v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume A. Rousselet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Thorpe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2007.19.8.1241" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330512v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J-M Mac&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330536v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge M. Bacon-Mac&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2005.01.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLPK6JC4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111046v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2005.04029.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3ZTP9M3W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479932v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050027v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890974v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumonteil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013124100003912" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267741v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Leguedois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253200" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943503v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00017" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428575v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607599v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Jeune" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607853v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Driessens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607878v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607598v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607911v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800296v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551672v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Troisi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Saint-Aubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_13" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04551449v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Philippe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hummel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_35" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680330v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR62088.2024.00138" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255698v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-962-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607901v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249596v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Sargsyan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581304" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03997713v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amedi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR55154.2023.00070" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088525v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung-Ho Won" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099268v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926462v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mulet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachezar Dimitrov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bartolucci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tartas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921663v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chibaudel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Johal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dillenbourg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373625.3417020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279423v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hombeline Valton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926515v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926520v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858058" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383800v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004128" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332270v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390847v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150335v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944151" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147318v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260598v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137237v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147261v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mailhes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926552v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926546v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2468356.2468368" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926576v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926548v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926583v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dramas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31534-3_93" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01597024v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23768-3_98" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095984v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lefeuvre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096010v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Malvezzi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Dragusanu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428558v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260599v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879596v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04506138v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Castellan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Derrien" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galassi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00077594v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03637277v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>