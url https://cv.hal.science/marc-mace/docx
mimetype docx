--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1704,402 +1704,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid categorization of natural scenes in monkeys: target predictability and processing speed.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Delorme</w:t>
+                <w:t xml:space="preserve">Rapid categorization of achromatic natural scenes: how robust at very low contrasts?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon J Thorpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Fabre-Thorpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (7), pp.2007-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2005.04029.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00330512v1</w:t>
+                <w:t xml:space="preserve">hal-00111046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The time course of visual processing: backward masking and natural scene categorisation.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+                <w:t xml:space="preserve">Rapid categorization of natural scenes in monkeys: target predictability and processing speed.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J-M Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Fabre-Thorpe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon J Thorpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vision Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16 (4), pp.349-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00330536v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid categorization of achromatic natural scenes: how robust at very low contrasts?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The time course of visual processing: backward masking and natural scene categorisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège M. Bacon-Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Fabre-Thorpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon J Thorpe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Fabre-Thorpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 21 (7), pp.2007-18. </w:t>
+              <w:t xml:space="preserve">Vision Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45 (11), pp.1459-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2005.04029.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.visres.2005.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111046v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2214,1814 +2214,1788 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuro task-manager: enhancing well-being in the workplace using passive BCI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emile Savalle</w:t>
+                <w:t xml:space="preserve">BCI-based Intelligent Tutoring Systems: A Literature Review and Meta-Analysis on Neuroadaptive ITS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pillette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAT 2025 - Neuroadaptive technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Berlin, Germany. pp.1-3</w:t>
+              <w:t xml:space="preserve">BCI 2026 - 10th Graz Brain-Computer Interface Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2026, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05050027v1</w:t>
+                <w:t xml:space="preserve">hal-05605114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for standardizing eye-tracking and behavioral data in real and virtual environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Dumonteil</w:t>
+                <w:t xml:space="preserve">Neuro task-manager: enhancing well-being in the workplace using passive BCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Savalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Argelaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRAPP 2025 - 20th International Conference on Computer Graphics Theory and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NAT 2025 - Neuroadaptive technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Berlin, Germany. pp.1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890974v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acting Like an Expert: Analyzing Eye and Movement Behavior when Exploring Archaeological Artifacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dumonteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Leguedois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DH 2025 - Digital Heritage International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Sienne, Italy. pp.1-10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2312/dh.20253200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Archaeology in Virtual Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dumonteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARCHERIX 2025 - 1st Workshop on Archaeology and Cultural Heritage through XR, IEEE Virtual Reality (VR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromarkers of real touch vs. illusory touch</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A method for standardizing eye-tracking and behavioral data in real and virtual environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dumonteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORTICO 2025 - 7e édition des Journées CORTICO (COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRAPP 2025 - 20th International Conference on Computer Graphics Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VISIGRAPP, Feb 2025, Porto, Portugal. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013124100003912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05428575v1</w:t>
+                <w:t xml:space="preserve">hal-04890974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing the Use of Thermal Neurofeedback</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neuromarkers of real touch vs. illusory touch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Savalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Argelaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maurel</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyungho Won</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BCI 2024 - 9th Graz Brain-Computer Interface Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Graz, Austria. pp.1-6</w:t>
+              <w:t xml:space="preserve">CORTICO 2025 - 7e édition des Journées CORTICO (COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607599v3</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which imagined sensations mostly impact electrophysiological activity?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introducing the Use of Thermal Neurofeedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Savalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Le Jeune</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Driessens</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BCI 2024 - 9th Graz Brain-Computer Interface Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Graz, Austria. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607853v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607599v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromarkers of real touch vs. illusory touch</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring Thermal Feedback in Brain-Computer Interface User Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Savalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORTICO 2024 - Journées du COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Nancy, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">, May 2024, Nancy, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607878v1</w:t>
+                <w:t xml:space="preserve">hal-04607598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Thermal Feedback in Brain-Computer Interface User Training</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neuromarkers of real touch vs. illusory touch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Savalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyungho Won</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Argelaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORTICO 2024 - Journées du COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Nancy, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">, May 2024, Nancy, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607598v1</w:t>
+                <w:t xml:space="preserve">hal-04607878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Neurofeedback on Inter-Brain Synchrony: Current States and Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kyungho Won</w:t>
+                <w:t xml:space="preserve">Which imagined sensations mostly impact electrophysiological activity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Savalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Driessens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pillette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BCI 2024 - 9th Graz Brain-Computer Interface Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Graz, Austria. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607911v1</w:t>
+                <w:t xml:space="preserve">hal-04607853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do we study an archaeological artifact differently in VR and in reality?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+                <w:t xml:space="preserve">Real-Time Neurofeedback on Inter-Brain Synchrony: Current States and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyungho Won</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAT-EGVE 2024 - joint 34th International Conference on Artificial Reality and Telexistence &amp; the 29th Eurographics Symposium on Virtual Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Tsukuba, Japan. pp.1-9</w:t>
+              <w:t xml:space="preserve">BCI 2024 - 9th Graz Brain-Computer Interface Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Graz, Austria. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04800296v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the influence of contact force on thermal perception at the fingertip</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do we study an archaeological artifact differently in VR and in reality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dumonteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J-M Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROHAPTICS 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICAT-EGVE 2024 - joint 34th International Conference on Artificial Reality and Telexistence &amp; the 29th Eurographics Symposium on Virtual Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Tsukuba, Japan. pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551672v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cool Me Down: Effects of Thermal Feedback on Cognitive Stress in Virtual Reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Philippe</w:t>
+                <w:t xml:space="preserve">Studying the influence of contact force on thermal perception at the fingertip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Troisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Hecquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Argelaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurohaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_35⟩</w:t>
+              <w:t xml:space="preserve">EUROHAPTICS 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lille, France. pp.154-161, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551449v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warm regards: Influence of thermal haptic feedback during social interactions in VR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Hecquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Argelaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMAR 2024 - IEEE International Symposium on Mixed and Augmented Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Seattle (USA), United States. pp.1216-1225, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISMAR62088.2024.00138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring presence in a virtual environment using electroencephalography: A study of breaks in presence using an oddball paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Savalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4066,2150 +4040,2176 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International BCI Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Brussels, Belgium. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3217/978-3-85125-962-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing EEG on interaction roles during a motor task</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léa Pillette</w:t>
+                <w:t xml:space="preserve">Cool Me Down: Effects of Thermal Feedback on Cognitive Stress in Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Hecquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Argelaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Neuroergonomics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurohaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lille, France. pp.433-439, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607901v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Printed Interactive Multi-Storey Model for People with Visual Impairments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+                <w:t xml:space="preserve">Comparing EEG on interaction roles during a motor task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyungho Won</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2023 - Conference on Human Factors in Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Neuroergonomics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bordeaux, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249596v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persuasive Vibrations: Effects of Speech-Based Vibrations on Persuasion, Leadership, and Co-Presence During Verbal Communication in VR</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D Printed Interactive Multi-Storey Model for People with Visual Impairments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elen Sargsyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Oriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J-M Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VR 2023 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VR55154.2023.00070⟩</w:t>
+              <w:t xml:space="preserve">CHI 2023 - Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGCHI (Special Interest Group on Computer-Human Interaction), Apr 2023, Hamburg, Germany. pp.1-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3544548.3581304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997713v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single trial classification of the level of presence in VR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kyung-Ho Won</w:t>
+                <w:t xml:space="preserve">Persuasive Vibrations: Effects of Speech-Based Vibrations on Persuasion, Leadership, and Co-Presence During Verbal Communication in VR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Argelaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Amedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortico 2023 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VR 2023 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Shanghai, China. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VR55154.2023.00070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088525v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering empathy in social Virtual Reality through physiologically based affective haptic feedback</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
+                <w:t xml:space="preserve">Single trial classification of the level of presence in VR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Savalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyung-Ho Won</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WHC 2023 - IEEE World Haptics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Michaël Wiertlewski; Astrid Kappers, Jul 2023, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Cortico 2023 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099268v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d’un dispositif audio-tangible pour l’apprentissage spatial chez les enfants déficients visuels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Tartas</w:t>
+                <w:t xml:space="preserve">Fostering empathy in social Virtual Reality through physiologically based affective haptic feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Hecquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Argelaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème conférence de l'IFRATH sur les technologies d'assistance: Technologies pour l'autonomie et l'inclusion (Handicap 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Fédératif de Recherche sur les Aides Techniques pour personnes Handicapées (IFRATH), Nov 2020, Paris (en distanciel), France. pp.157-162</w:t>
+              <w:t xml:space="preserve">WHC 2023 - IEEE World Haptics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michaël Wiertlewski; Astrid Kappers, Jul 2023, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926462v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">If you've gone straight, now, you must turn left&amp;quot; - Exploring the use of a tangible interface in a collaborative treasure hunt for people with visual impairments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation d’un dispositif audio-tangible pour l’apprentissage spatial chez les enfants déficients visuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lachezar Dimitrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bartolucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Chibaudel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dillenbourg</w:t>
+                <w:t xml:space="preserve">Valérie Tartas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASSETS'20 : 22nd International ACM SIGACCESS Conference on Computers and Accessibility</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11ème conférence de l'IFRATH sur les technologies d'assistance: Technologies pour l'autonomie et l'inclusion (Handicap 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Fédératif de Recherche sur les Aides Techniques pour personnes Handicapées (IFRATH), Nov 2020, Paris (en distanciel), France. pp.157-162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921663v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous representation of Vista spaces: similarities and differences between sighted and blind people</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Vergnieux</w:t>
+                <w:t xml:space="preserve">If you've gone straight, now, you must turn left&amp;quot; - Exploring the use of a tangible interface in a collaborative treasure hunt for people with visual impairments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chibaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Johal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dillenbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Spatial Cognition (ICSC 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASSETS'20 : 22nd International ACM SIGACCESS Conference on Computers and Accessibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3373625.3417020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279423v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangible Maps for Visually Impaired Users: Shape-Changing Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Ducasse</w:t>
+                <w:t xml:space="preserve">Spontaneous representation of Vista spaces: similarities and differences between sighted and blind people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vergnieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcos Serrano</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hombeline Valton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2016 Workshop on Shape Changing UI (CHI 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, San Jose, CA, United States. pp.1-5</w:t>
+              <w:t xml:space="preserve">7th International Conference on Spatial Cognition (ICSC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926515v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangible Reels: Construction and Exploration of Tangible Maps by Visually Impaired Users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Human Factors in Computing Systems (CHI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, San Jose, CA, United States. pp.2186-2197, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2858036.2858058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir des interfaces tangibles et spatiales pour les déficients visuels : pourquoi et comment ?</w:t>
+                <w:t xml:space="preserve">Tangible Maps for Visually Impaired Users: Shape-Changing Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI 2016 Workshop on Shape Changing UI (CHI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Jose, CA, United States. pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3004107.3004128⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01383800v1</w:t>
+                <w:t xml:space="preserve">hal-02926515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From open geographical data to tangible maps: improving the accessibility of maps for visually impaired people</w:t>
+                <w:t xml:space="preserve">Concevoir des interfaces tangibles et spatiales pour les déficients visuels : pourquoi et comment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoVIS'15 - ISPRS Geospatial Week (GeoVIS 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.79-90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3004107.3004128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332270v1</w:t>
+                <w:t xml:space="preserve">hal-01383800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les technologies d'assistance pour la qualité de vie et l'autonomie des déficients visuels (TAVIS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From open geographical data to tangible maps: improving the accessibility of maps for visually impaired people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8eme Congres francophone HANDICAP (HANDICAP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp. 307-3011</w:t>
+              <w:t xml:space="preserve">GeoVIS'15 - ISPRS Geospatial Week (GeoVIS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, La Grande Motte, France. pp. 517-523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390847v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wayfinding with Simulated Prosthetic Vision: Performance comparison with regular and structure-enhanced renderings</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les technologies d'assistance pour la qualité de vie et l'autonomie des déficients visuels (TAVIS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Oriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Truillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Serpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Engineering in Medicine and Biology Society Conference - EMBC 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8eme Congres francophone HANDICAP (HANDICAP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp. 307-3011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150335v1</w:t>
+                <w:t xml:space="preserve">hal-01390847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waypoints validation strategies in assisted navigation for visually impaired pedestrian</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Slim Kammoun</w:t>
+                <w:t xml:space="preserve">Wayfinding with Simulated Prosthetic Vision: Performance comparison with regular and structure-enhanced renderings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vergnieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computers Helping People with Special Needs - ICCHP 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Engineering in Medicine and Biology Society Conference - EMBC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Chicago, United States. pp. 2585-2588, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2014.6944151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147318v1</w:t>
+                <w:t xml:space="preserve">hal-01150335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies de présentation d'informations spatiales en mobilité pour l'aide à la navigation chez les non-voyants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Waypoints validation strategies in assisted navigation for visually impaired pedestrian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème réunion annuelle de l'ITMO Technologies pour la santé 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITMO - ITS : Instituts thématiques multi-organismes - Technologies pour la santé, Oct 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Computers Helping People with Special Needs - ICCHP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France. pp. 92-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260598v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques d'interactions sur dispositifs mobiles pour l'aide à l'orientation chez les non-voyants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégies de présentation d'informations spatiales en mobilité pour l'aide à la navigation chez les non-voyants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ducasse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HANDICAP 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp. 1-6</w:t>
+              <w:t xml:space="preserve">6ème réunion annuelle de l'ITMO Technologies pour la santé 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITMO - ITS : Instituts thématiques multi-organismes - Technologies pour la santé, Oct 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137237v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated Prosthetic Vision: Improving text accessibility with retinal prostheses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Denis</w:t>
+                <w:t xml:space="preserve">Techniques d'interactions sur dispositifs mobiles pour l'aide à l'orientation chez les non-voyants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Engineering in Medicine and Biology Society Conference - EMBC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Chicago, United States. pp. 1719-1722</w:t>
+              <w:t xml:space="preserve">HANDICAP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147261v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayfinding with simulated prosthetic vision: performance comparison with regular and structure-enhanced rendering</w:t>
               </w:r>
@@ -6284,467 +6284,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human faces detection and localization with simulated prosthetic vision</w:t>
+                <w:t xml:space="preserve">Simulated Prosthetic Vision: Improving text accessibility with retinal prostheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Victor Vergnieux</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM CHI International Conference on Human Factors in Computing Systems (CHI 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Engineering in Medicine and Biology Society Conference - EMBC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Chicago, United States. pp. 1719-1722</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02926546v1</w:t>
+                <w:t xml:space="preserve">hal-01147261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Geographic Information System facilitating navigation of Visually Impaired users</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Slim Kammoun</w:t>
+                <w:t xml:space="preserve">Human faces detection and localization with simulated prosthetic vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vergnieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCHP 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM CHI International Conference on Human Factors in Computing Systems (CHI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM: Association for Computing Machinery - Special Interest Group on Computer-Human Interaction, Apr 2013, Paris, France. pp.61-66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2468356.2468368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02926576v1</w:t>
+                <w:t xml:space="preserve">hal-02926546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial navigation with a simulated prosthetic vision in a virtual environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Vergnieux</w:t>
+                <w:t xml:space="preserve">Towards a Geographic Information System facilitating navigation of Visually Impaired users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop NeuroComp/KEOpS’12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ICCHP 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926548v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaching to Sound Accuracy in the Peri-personal Space of Blind and Sighted Humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial navigation with a simulated prosthetic vision in a virtual environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vergnieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Dramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computers Helping People with Special Needs (ICCHP 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop NeuroComp/KEOpS’12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926583v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reaching to Sound Accuracy in the Peri-personal Space of Blind and Sighted Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Computers Helping People with Special Needs (ICCHP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Linz, Austria. pp.636-643, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31534-3_93⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Better Guidance in Wearable Electronic Orientation Aids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6776,70 +6884,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (INTERACT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal. pp.624-627, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-23768-3_98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6849,65 +6957,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of neurofeedback training on thermal sensory imagery and perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Savalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6948,198 +7056,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORTICO 2025 - 7e édition des Journées CORTICO (COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lyon, France. pp.1-2, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward EEG discrimination of fingers movements during motor imagery vs passive movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyungho Won</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Malvezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Dragusanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 - Doctoriales Laval Virtual</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Laval, France. pp.1-4, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NeuroTaskManager: Using BCI to improve Worker's Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Savalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7198,73 +7306,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORTICO 2025 - 7e édition des Journées CORTICO (COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lyon, France. pp.1-2, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulated prosthetic vision: object recognition and localization approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7293,73 +7401,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème réunion annuelle de l'ITMO "Technologies pour la santé" 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Toulouse, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de présentation d'informations spatiales en mobilité pour l'aide à la navigation chez les non-voyants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7388,51 +7496,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine (IHM 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7442,147 +7550,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire les émissions GES de nos déplacements professionnels : Une Démarche collaborative à l'IRISA/Inria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Castellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Galassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Groupe de travail « missions » IRISA / Centre Inria de l’Université de Rennes. 2024, pp.1-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7592,100 +7700,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations visuelles précoces dans la catégorisation rapide de scènes naturelles chez l'homme et le singe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neurosciences [q-bio.NC]. Université Paul Sabatier - Toulouse III, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00077594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7695,105 +7803,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et évaluation de nouvelles technologies pour les personnes déﬁcientes visuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique. Université Toulouse III Paul Sabatier, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03637277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId179"/>
+      <w:footerReference w:type="default" r:id="rId181"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7940,51 +8048,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Smekal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hecquard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kuhne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Occidental" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549884" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797097v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ducasse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti8030017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672526v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Savalle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pillette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungho Won" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad5cc2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02162181v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bardot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348276v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204460" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01537596v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M Giraud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00930" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692744v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vergnieux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.12868" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387831v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Guivarch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Denis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.12476" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153779v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kammoun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/icom.2014.0026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688100v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Parseihian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gutierrez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brilhault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serpa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JKV5ZVL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474579v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delorme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Richard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fabre-Thorpe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-009-0290-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-80G1WKHB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402120v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R Joubert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nespoulous" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005927" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170574v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume A. Rousselet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Thorpe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2007.19.8.1241" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330512v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J-M Mac&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330536v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge M. Bacon-Mac&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2005.01.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLPK6JC4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111046v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2005.04029.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3ZTP9M3W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479932v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050027v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890974v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumonteil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013124100003912" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267741v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Leguedois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253200" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943503v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00017" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428575v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607599v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Jeune" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607853v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Driessens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607878v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607598v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607911v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800296v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551672v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Troisi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Saint-Aubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_13" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04551449v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Philippe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hummel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_35" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680330v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR62088.2024.00138" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255698v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-962-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607901v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249596v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Sargsyan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581304" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03997713v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amedi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR55154.2023.00070" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088525v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung-Ho Won" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099268v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926462v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mulet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachezar Dimitrov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bartolucci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tartas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921663v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chibaudel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Johal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dillenbourg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373625.3417020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279423v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hombeline Valton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926515v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926520v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858058" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383800v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004128" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332270v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390847v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150335v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944151" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147318v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260598v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137237v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147261v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mailhes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926552v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926546v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2468356.2468368" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926576v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926548v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926583v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dramas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31534-3_93" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01597024v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23768-3_98" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095984v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lefeuvre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096010v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Malvezzi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Dragusanu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428558v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260599v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879596v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04506138v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Castellan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Derrien" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galassi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00077594v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03637277v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Smekal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hecquard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kuhne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Occidental" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549884" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797097v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ducasse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti8030017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672526v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Savalle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pillette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungho Won" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad5cc2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02162181v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bardot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348276v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204460" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01537596v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M Giraud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00930" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692744v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vergnieux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.12868" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387831v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Guivarch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Denis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.12476" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153779v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kammoun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/icom.2014.0026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688100v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Parseihian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gutierrez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brilhault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serpa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JKV5ZVL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474579v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delorme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Richard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fabre-Thorpe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-009-0290-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-80G1WKHB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402120v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R Joubert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nespoulous" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005927" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170574v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume A. Rousselet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Thorpe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2007.19.8.1241" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111046v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2005.04029.x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3ZTP9M3W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330512v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J-M Mac&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330536v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge M. Bacon-Mac&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2005.01.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLPK6JC4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479932v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605114v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Petit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050027v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267741v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumonteil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Leguedois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253200" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943503v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00017" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890974v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013124100003912" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428575v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607599v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Jeune" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607598v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607878v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607853v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Driessens" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607911v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800296v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551672v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Troisi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Saint-Aubert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_13" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680330v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR62088.2024.00138" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255698v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-962-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04551449v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Philippe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hummel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_35" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249596v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Sargsyan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581304" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03997713v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amedi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR55154.2023.00070" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088525v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung-Ho Won" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099268v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926462v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mulet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachezar Dimitrov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bartolucci" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tartas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921663v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chibaudel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Johal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dillenbourg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373625.3417020" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279423v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hombeline Valton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbeau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926520v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858058" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926515v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383800v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004128" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332270v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390847v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150335v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944151" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147318v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260598v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137237v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926552v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147261v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mailhes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926546v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2468356.2468368" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926576v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926548v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926583v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dramas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31534-3_93" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01597024v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23768-3_98" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095984v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lefeuvre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096010v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Malvezzi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Dragusanu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428558v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260599v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879596v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04506138v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Castellan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Derrien" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galassi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garnier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00077594v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03637277v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>