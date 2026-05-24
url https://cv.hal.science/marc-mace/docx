--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1704,380 +1704,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid categorization of achromatic natural scenes: how robust at very low contrasts?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon J Thorpe</w:t>
+                <w:t xml:space="preserve">Rapid categorization of natural scenes in monkeys: target predictability and processing speed.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J-M Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Fabre-Thorpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16 (4), pp.349-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00111046v1</w:t>
+                <w:t xml:space="preserve">hal-00330512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid categorization of natural scenes in monkeys: target predictability and processing speed.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Delorme</w:t>
+                <w:t xml:space="preserve">The time course of visual processing: backward masking and natural scene categorisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège M. Bacon-Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Fabre-Thorpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon J Thorpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vision Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45 (11), pp.1459-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.visres.2005.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330512v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The time course of visual processing: backward masking and natural scene categorisation.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid categorization of achromatic natural scenes: how robust at very low contrasts?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon J Thorpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Fabre-Thorpe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon J Thorpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vision Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 45 (11), pp.1459-69. </w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (7), pp.2007-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.visres.2005.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2005.04029.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330536v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2322,546 +2322,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05605114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuro task-manager: enhancing well-being in the workplace using passive BCI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emile Savalle</w:t>
+                <w:t xml:space="preserve">A method for standardizing eye-tracking and behavioral data in real and virtual environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dumonteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAT 2025 - Neuroadaptive technology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRAPP 2025 - 20th International Conference on Computer Graphics Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VISIGRAPP, Feb 2025, Porto, Portugal. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013124100003912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05050027v1</w:t>
+                <w:t xml:space="preserve">hal-04890974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acting Like an Expert: Analyzing Eye and Movement Behavior when Exploring Archaeological Artifacts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Théophane Nicolas</w:t>
+                <w:t xml:space="preserve">Neuro task-manager: enhancing well-being in the workplace using passive BCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Savalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yan Leguedois</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Argelaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DH 2025 - Digital Heritage International Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NAT 2025 - Neuroadaptive technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Berlin, Germany. pp.1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2312/dh.20253200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05267741v1</w:t>
+                <w:t xml:space="preserve">hal-05050027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Archaeology in Virtual Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dumonteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Dumonteil</w:t>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARCHERIX 2025 - 1st Workshop on Archaeology and Cultural Heritage through XR, IEEE Virtual Reality (VR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for standardizing eye-tracking and behavioral data in real and virtual environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acting Like an Expert: Analyzing Eye and Movement Behavior when Exploring Archaeological Artifacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dumonteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Dumonteil</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Leguedois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRAPP 2025 - 20th International Conference on Computer Graphics Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, VISIGRAPP, Feb 2025, Porto, Portugal. pp.1-12, </w:t>
+              <w:t xml:space="preserve">DH 2025 - Digital Heritage International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Sienne, Italy. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0013124100003912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2312/dh.20253200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890974v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuromarkers of real touch vs. illusory touch</w:t>
               </w:r>
@@ -2966,176 +2966,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing the Use of Thermal Neurofeedback</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which imagined sensations mostly impact electrophysiological activity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Savalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Driessens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pillette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BCI 2024 - 9th Graz Brain-Computer Interface Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Graz, Austria. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607599v3</w:t>
+                <w:t xml:space="preserve">hal-04607853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Thermal Feedback in Brain-Computer Interface User Training</w:t>
+                <w:t xml:space="preserve">Introducing the Use of Thermal Neurofeedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Savalle</w:t>
@@ -3149,110 +3145,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORTICO 2024 - Journées du COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Nancy, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">BCI 2024 - 9th Graz Brain-Computer Interface Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Graz, Austria. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607598v1</w:t>
+                <w:t xml:space="preserve">hal-04607599v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuromarkers of real touch vs. illusory touch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Savalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3311,407 +3307,411 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORTICO 2024 - Journées du COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Nancy, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which imagined sensations mostly impact electrophysiological activity?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring Thermal Feedback in Brain-Computer Interface User Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Savalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Léa Driessens</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BCI 2024 - 9th Graz Brain-Computer Interface Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Graz, Austria. pp.1-6</w:t>
+              <w:t xml:space="preserve">CORTICO 2024 - Journées du COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Nancy, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607853v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Neurofeedback on Inter-Brain Synchrony: Current States and Perspectives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+                <w:t xml:space="preserve">Do we study an archaeological artifact differently in VR and in reality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dumonteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J-M Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BCI 2024 - 9th Graz Brain-Computer Interface Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Graz, Austria. pp.1-6</w:t>
+              <w:t xml:space="preserve">ICAT-EGVE 2024 - joint 34th International Conference on Artificial Reality and Telexistence &amp; the 29th Eurographics Symposium on Virtual Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Tsukuba, Japan. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607911v1</w:t>
+                <w:t xml:space="preserve">hal-04800296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do we study an archaeological artifact differently in VR and in reality?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+                <w:t xml:space="preserve">Real-Time Neurofeedback on Inter-Brain Synchrony: Current States and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyungho Won</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAT-EGVE 2024 - joint 34th International Conference on Artificial Reality and Telexistence &amp; the 29th Eurographics Symposium on Virtual Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Tsukuba, Japan. pp.1-9</w:t>
+              <w:t xml:space="preserve">BCI 2024 - 9th Graz Brain-Computer Interface Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Graz, Austria. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04800296v1</w:t>
+                <w:t xml:space="preserve">hal-04607911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the influence of contact force on thermal perception at the fingertip</w:t>
               </w:r>
@@ -3825,291 +3825,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warm regards: Influence of thermal haptic feedback during social interactions in VR</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
+                <w:t xml:space="preserve">Measuring presence in a virtual environment using electroencephalography: A study of breaks in presence using an oddball paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Savalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pillette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Argelaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMAR 2024 - IEEE International Symposium on Mixed and Augmented Reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISMAR62088.2024.00138⟩</w:t>
+              <w:t xml:space="preserve">10th International BCI Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Brussels, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3217/978-3-85125-962-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680330v1</w:t>
+                <w:t xml:space="preserve">hal-04255698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring presence in a virtual environment using electroencephalography: A study of breaks in presence using an oddball paradigm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léa Pillette</w:t>
+                <w:t xml:space="preserve">Warm regards: Influence of thermal haptic feedback during social interactions in VR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Hecquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Argelaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International BCI Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Brussels, Belgium. </w:t>
+              <w:t xml:space="preserve">ISMAR 2024 - IEEE International Symposium on Mixed and Augmented Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Seattle (USA), United States. pp.1216-1225, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3217/978-3-85125-962-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISMAR62088.2024.00138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255698v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cool Me Down: Effects of Thermal Feedback on Cognitive Stress in Virtual Reality</w:t>
               </w:r>
@@ -4363,51 +4363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elen Sargsyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J-M Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4506,51 +4506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Argelaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Amedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4595,277 +4595,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single trial classification of the level of presence in VR</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t>
+                <w:t xml:space="preserve">Fostering empathy in social Virtual Reality through physiologically based affective haptic feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Hecquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Argelaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kyung-Ho Won</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortico 2023 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France. pp.1</w:t>
+              <w:t xml:space="preserve">WHC 2023 - IEEE World Haptics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michaël Wiertlewski; Astrid Kappers, Jul 2023, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088525v1</w:t>
+                <w:t xml:space="preserve">hal-04099268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering empathy in social Virtual Reality through physiologically based affective haptic feedback</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
+                <w:t xml:space="preserve">Single trial classification of the level of presence in VR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Savalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyung-Ho Won</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WHC 2023 - IEEE World Haptics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Michaël Wiertlewski; Astrid Kappers, Jul 2023, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Cortico 2023 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099268v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation d’un dispositif audio-tangible pour l’apprentissage spatial chez les enfants déficients visuels</w:t>
               </w:r>
@@ -7144,51 +7144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Malvezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Dragusanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 - Doctoriales Laval Virtual</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Laval, France. pp.1-4, 2025</w:t>
@@ -8048,51 +8048,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Smekal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hecquard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kuhne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Occidental" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549884" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797097v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ducasse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti8030017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672526v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Savalle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pillette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungho Won" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad5cc2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02162181v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bardot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348276v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204460" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01537596v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M Giraud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00930" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692744v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vergnieux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.12868" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387831v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Guivarch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Denis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.12476" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153779v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kammoun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/icom.2014.0026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688100v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Parseihian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gutierrez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brilhault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serpa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JKV5ZVL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474579v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delorme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Richard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fabre-Thorpe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-009-0290-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-80G1WKHB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402120v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R Joubert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nespoulous" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005927" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170574v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume A. Rousselet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Thorpe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2007.19.8.1241" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111046v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2005.04029.x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3ZTP9M3W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330512v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J-M Mac&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330536v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge M. Bacon-Mac&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2005.01.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLPK6JC4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479932v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605114v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Petit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050027v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267741v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumonteil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Leguedois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253200" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943503v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00017" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890974v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013124100003912" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428575v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607599v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Jeune" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607598v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607878v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607853v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Driessens" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607911v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800296v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551672v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Troisi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Saint-Aubert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_13" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680330v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR62088.2024.00138" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255698v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-962-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04551449v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Philippe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hummel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_35" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249596v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Sargsyan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581304" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03997713v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amedi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR55154.2023.00070" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088525v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung-Ho Won" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099268v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926462v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mulet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachezar Dimitrov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bartolucci" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tartas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921663v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chibaudel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Johal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dillenbourg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373625.3417020" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279423v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hombeline Valton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbeau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926520v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858058" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926515v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383800v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004128" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332270v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390847v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150335v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944151" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147318v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260598v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137237v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926552v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147261v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mailhes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926546v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2468356.2468368" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926576v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926548v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926583v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dramas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31534-3_93" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01597024v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23768-3_98" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095984v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lefeuvre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096010v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Malvezzi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Dragusanu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428558v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260599v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879596v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04506138v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Castellan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Derrien" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galassi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garnier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00077594v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03637277v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Smekal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hecquard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kuhne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Occidental" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549884" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797097v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ducasse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti8030017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672526v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Savalle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pillette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungho Won" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad5cc2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02162181v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bardot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348276v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204460" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01537596v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M Giraud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00930" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692744v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vergnieux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.12868" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387831v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Guivarch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Denis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.12476" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153779v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kammoun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/icom.2014.0026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688100v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Parseihian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gutierrez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brilhault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serpa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JKV5ZVL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474579v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delorme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Richard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fabre-Thorpe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-009-0290-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-80G1WKHB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402120v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R Joubert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nespoulous" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005927" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170574v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume A. Rousselet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Thorpe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2007.19.8.1241" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330512v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J-M Mac&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330536v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge M. Bacon-Mac&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2005.01.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLPK6JC4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111046v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2005.04029.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3ZTP9M3W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479932v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605114v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Petit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890974v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumonteil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013124100003912" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050027v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943503v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267741v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Leguedois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253200" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428575v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607853v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Jeune" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Driessens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607599v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607878v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607598v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800296v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607911v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551672v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Troisi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Saint-Aubert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_13" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255698v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-962-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680330v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR62088.2024.00138" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04551449v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Philippe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hummel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_35" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249596v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Sargsyan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581304" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03997713v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amedi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR55154.2023.00070" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099268v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088525v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung-Ho Won" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926462v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mulet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachezar Dimitrov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bartolucci" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tartas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921663v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chibaudel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Johal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dillenbourg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373625.3417020" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279423v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hombeline Valton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbeau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926520v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858058" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926515v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383800v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004128" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332270v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390847v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150335v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944151" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147318v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260598v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137237v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926552v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147261v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mailhes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926546v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2468356.2468368" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926576v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926548v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926583v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dramas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31534-3_93" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01597024v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23768-3_98" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095984v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lefeuvre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096010v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Malvezzi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Dragusanu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428558v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260599v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879596v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04506138v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Castellan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Derrien" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galassi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garnier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00077594v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03637277v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>