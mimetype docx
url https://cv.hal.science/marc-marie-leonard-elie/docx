--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -196,1867 +196,1867 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manuela Putz: Kulturraum Lager. Politische Haft und dissidentisches Selbstverständnis in der Sowjetunion nach Stalin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jahrbücher für Geschichte Osteuropas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (1), pp.143-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Susanne A. WENGLE, Black Earth, White Bread. A Techno-Political History of Russian Agriculture and Food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Elie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'histoire russe, est-européenne, caucasienne et centrasiatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 65 (3-4), pp.745-748</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Marc Elie</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cold Warriors in the Soil Sciences: The Soviet-US Conflict on Soil Classification, 1950s–1970s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centaurus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 66 (3), pp.387-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.CNT.5.150566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward a complex socio‐environmental understanding of drought: The contribution of the social sciences and humanities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WIREs Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wcc.907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne FÉAUX DE LA CROIX et Beatrice PENATI, eds. ‪Environmental Humanities in Central Asia. Relations Between Extraction and Interdependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'histoire russe, est-européenne, caucasienne et centrasiatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (3-4), pp.750-753</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline DUFY, Le retour de la puissance céréalière russe. Sociologie des marchés du blé, 2000-2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'histoire russe, est-européenne, caucasienne et centrasiatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (3-4), pp.748-750</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rezension zu: Olšáková, Doubravka (Hrsg.): In the Name of the Great Work. Stalin's Plan for the Transformation of Nature and its Impact in Eastern Europe. New York 2016. ISBN 978-1-78533-252-4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">H-Soz-Kult</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Agricultural Occupation of France and Ukraine, 1940-1944</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Lyautey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparativ. Zeitschrift für Globalgeschichte und vergleichende Gesellschaftsforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.86 - 117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26014/j.comp.2019.03.05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Disasters: a crash-test for property</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Locher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Crash testing property. How disasters reshape and reveal property institutions (Europa and Asia. Nineteenth to twenty-first centuries), 11 (2), pp.219-235</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Verte, la steppe ? Agriculture et environnement en Asie centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Verte, la steppe ? Agriculture et environnement en Asie centrale, 200, pp.64-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesrurales.11665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les steppes bouleversées. La grande céréaliculture au nord du Kazakhstan (années 1950-2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 200, pp.80 - 105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesrurales.11667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Letting the Beasts Out of the Cage’: Parole in the Post-Stalin Gulag, 1953–1973</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe-Asia Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67 (4), pp.579-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09668136.2015.1030357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formulating the Global Environment: Soviet Soil Scientists and the International Desertification Discussion, 1968–91</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Slavonic and East European Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93 (1), pp.181-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5699/slaveasteurorev2.93.1.0181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Soviet Dust Bowl and the Canadian Erosion Experience in the New Lands of Kazakhstan, 1950s-1960s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Gone with the wind. Dust storms and the globalisation of anti-wind erosion measures in the Twentieth century, 8 (2), pp.259-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3197/ge.2015.080202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filmer la nature déchaînée : La circulation des images de coulées de boue entre film scientifique, documentaire et film catastrophe au Kazakhstan, 1970-1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Monde russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (1), pp.25-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Monde russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (1-2), pp.11-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foreword</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Monde russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (1-2), pp.29-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zwischen Risikogesellschaft und Katastrophenkulturen. Zur Einführung in die Katastrophengeschichte des östlichen Europas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Gestwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jahrbücher für Geschichte Osteuropas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 72 (1), pp.143-146</w:t>
+              <w:t xml:space="preserve">, 2014, 62 (2), pp.161-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Marc Elie</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sud-Caucase: Nouvelles Approches Politiques et Sociales (1988-2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centaurus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1484/J.CNT.5.150566⟩</w:t>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (1), pp.5-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0338059913001010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...1217 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Soviet Responses to Disasters, 1989-1991: A New Approach to Crisis Management or the Acme of Soviet Technocratic Thinking?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Elie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soviet and Post-Soviet Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40 (2), pp.214-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Marc Elie</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coping with the &amp;quot;Black Dragon&amp;quot;: Mudflow Hazards and the Controversy over the Medeo Dam in Kazakhstan, 1958-66</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kritika: Explorations in Russian and Eurasian History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (2), pp.313-342</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Belated and Tragic Ecological Revolution: Nature, Disasters, and Green Activists in the Soviet Union and the Post-Soviet States, 1960s-2010s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silvia Serrano</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soviet and Post-Soviet Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (2), pp.157-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au centre d'un double malheur&amp;quot;. Le séisme du 7 décembre 1988 en Arménie et l'expulsion des sinistrés azéris de Spitak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Elie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 44 (1), pp.5-14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4074/S0338059913001010⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 44 (1), pp.45-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0338059913001034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dossier : Sud-Caucase. Nouvelles approches politiques et sociales (1988-2012). Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...263 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Elie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4887,51 +4887,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544635v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1052;&#1072;&#1088;&#1082; &#1069;&#1083;&#1080;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69567/3007-0236.2025.1.73.98" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863777v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863773v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544634v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CNT.5.150566" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863775v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863762v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.907" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863774v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430213v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562731v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lyautey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26014/j.comp.2019.03.05" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969369v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Locher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820553v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ferret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.11665" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820550v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.11667" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158531v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5699/slaveasteurorev2.93.1.0181" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224468v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/ge.2015.080202" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224759v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Hardy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09668136.2015.1030357" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224758v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063178v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ohayon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063180v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063173v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Gestwa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881123v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824492v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Serrano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059913001010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827943v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881126v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coumel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819347v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059913001034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533702v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593662v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593661v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695512v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593663v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695519v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115516v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Safronova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03454495v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dauc&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blum" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cadiot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260541v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695518v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Plamper" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schamma Schahadat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863766v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366835v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387559v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969352v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upittpress.org/books/9780822965633/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969353v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/HerzbergIce" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634300v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224754v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158537v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063185v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158540v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859338v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819348v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695528v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686450v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695516v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686338v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387659v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660510v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430186v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343120v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Keck" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Revet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00593664v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342759v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544635v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1052;&#1072;&#1088;&#1082; &#1069;&#1083;&#1080;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69567/3007-0236.2025.1.73.98" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863773v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863777v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544634v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CNT.5.150566" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863762v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.907" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863775v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863774v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430213v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562731v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lyautey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26014/j.comp.2019.03.05" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969369v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Locher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820553v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ferret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.11665" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820550v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.11667" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224759v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Hardy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09668136.2015.1030357" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158531v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5699/slaveasteurorev2.93.1.0181" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/ge.2015.080202" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224758v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063178v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ohayon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063180v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063173v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Gestwa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824492v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Serrano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059913001010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881123v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827943v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881126v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coumel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819347v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059913001034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533702v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593662v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593661v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695512v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593663v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695519v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115516v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Safronova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03454495v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dauc&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blum" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cadiot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260541v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695518v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Plamper" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schamma Schahadat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863766v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366835v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387559v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969352v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upittpress.org/books/9780822965633/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969353v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/HerzbergIce" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634300v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224754v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158537v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063185v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158540v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859338v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819348v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695528v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686450v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695516v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686338v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387659v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660510v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430186v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343120v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Keck" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Revet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00593664v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342759v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>