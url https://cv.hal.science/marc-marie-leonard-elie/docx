--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -196,475 +196,475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caroline DUFY, Le retour de la puissance céréalière russe. Sociologie des marchés du blé, 2000-2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'histoire russe, est-européenne, caucasienne et centrasiatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (3-4), pp.748-750</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne A. WENGLE, Black Earth, White Bread. A Techno-Political History of Russian Agriculture and Food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'histoire russe, est-européenne, caucasienne et centrasiatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (3-4), pp.745-748</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Manuela Putz: Kulturraum Lager. Politische Haft und dissidentisches Selbstverständnis in der Sowjetunion nach Stalin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Elie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jahrbücher für Geschichte Osteuropas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 72 (1), pp.143-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Susanne A. WENGLE, Black Earth, White Bread. A Techno-Political History of Russian Agriculture and Food</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cold Warriors in the Soil Sciences: The Soviet-US Conflict on Soil Classification, 1950s–1970s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centaurus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 66 (3), pp.387-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.CNT.5.150566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne FÉAUX DE LA CROIX et Beatrice PENATI, eds. ‪Environmental Humanities in Central Asia. Relations Between Extraction and Interdependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Elie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'histoire russe, est-européenne, caucasienne et centrasiatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 65 (3-4), pp.745-748</w:t>
+              <w:t xml:space="preserve">, 2024, 65 (3-4), pp.750-753</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...99 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a complex socio‐environmental understanding of drought: The contribution of the social sciences and humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Elie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WIREs Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/wcc.907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863762v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-04863774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rezension zu: Olšáková, Doubravka (Hrsg.): In the Name of the Great Work. Stalin's Plan for the Transformation of Nature and its Impact in Eastern Europe. New York 2016. ISBN 978-1-78533-252-4</w:t>
               </w:r>
@@ -1055,274 +1055,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01820550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Formulating the Global Environment: Soviet Soil Scientists and the International Desertification Discussion, 1968–91</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Slavonic and East European Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93 (1), pp.181-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5699/slaveasteurorev2.93.1.0181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Soviet Dust Bowl and the Canadian Erosion Experience in the New Lands of Kazakhstan, 1950s-1960s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Gone with the wind. Dust storms and the globalisation of anti-wind erosion measures in the Twentieth century, 8 (2), pp.259-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3197/ge.2015.080202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">‘Letting the Beasts Out of the Cage’: Parole in the Post-Stalin Gulag, 1953–1973</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe-Asia Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 67 (4), pp.579-605. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09668136.2015.1030357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224759v1</w:t>
-              </w:r>
-[...154 lines deleted...]
-                <w:t xml:space="preserve">hal-01224468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filmer la nature déchaînée : La circulation des images de coulées de boue entre film scientifique, documentaire et film catastrophe au Kazakhstan, 1970-1980</w:t>
               </w:r>
@@ -1453,50 +1453,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zwischen Risikogesellschaft und Katastrophenkulturen. Zur Einführung in die Katastrophengeschichte des östlichen Europas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Gestwa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jahrbücher für Geschichte Osteuropas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (2), pp.161-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Foreword</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1505,431 +1587,349 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Monde russe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 54 (1-2), pp.29-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Klaus Gestwa</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coping with the &amp;quot;Black Dragon&amp;quot;: Mudflow Hazards and the Controversy over the Medeo Dam in Kazakhstan, 1958-66</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Elie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jahrbücher für Geschichte Osteuropas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 62 (2), pp.161-179</w:t>
+              <w:t xml:space="preserve">Kritika: Explorations in Russian and Eurasian History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (2), pp.313-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Late Soviet Responses to Disasters, 1989-1991: A New Approach to Crisis Management or the Acme of Soviet Technocratic Thinking?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soviet and Post-Soviet Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (2), pp.214-238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sud-Caucase: Nouvelles Approches Politiques et Sociales (1988-2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 44 (1), pp.5-14. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0338059913001010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S0338059913001010⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00824492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Belated and Tragic Ecological Revolution: Nature, Disasters, and Green Activists in the Soviet Union and the Post-Soviet States, 1960s-2010s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Elie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soviet and Post-Soviet Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 40 (2), pp.214-238</w:t>
-[...149 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40 (2), pp.157-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2012,51 +2012,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier : Sud-Caucase. Nouvelles approches politiques et sociales (1988-2012). Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Elie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3068,337 +3068,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Toward a Green and Extractivist Future? The Soviet and Post-Soviet Environmental Legacy, Fossil Economy and Ecological Activism in a Changing Kazakhstan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Concerns in Transition : A Comparative Study on Responses to Waste and Environmental Destruction in the Region</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Södertörns högskola, pp.152-161, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Экологическая тревога 1990-го года в Усть-Каменогорске</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Elie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Этнодемографические процессы в Казахстане и сопредельных территориях: Сб. науч. трудов XХII Междунар. науч.-практ. конф., 25-26 сентября 2023 г., Усть-Каменогорск. / Ethnodemographic processes in Kazakhstan and in neighboring territories. Collection of scientific papers delivered at the 22nd International Scientific and Practical Conference, 25-26 September 2023 in Ust-Kamenogorsk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Media-Alians, pp.474-485, 2023, 978-601-7887-47-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Managing the “White Death” in Cold War Soviet Union. Snow avalanches, ice science, and winter sport in Kazakhstan, 1960s-1980s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julia Herzberg; Christian Kehrt; Franziska Torma. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Concerns in Transition : A Comparative Study on Responses to Waste and Environmental Destruction in the Region</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Södertörns högskola, pp.152-161, 2023</w:t>
+              <w:t xml:space="preserve">Ice and snow in the Cold War. Histories of extreme climatic environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berghahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.189-208, 2018, 978-1-78533-986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dessicated Steppes. Drought and climate change in the USSR, 1960s-1980s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Elie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicholas Breyfogle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurasian environments. Nature and ecology in imperial Russia and Soviet history</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">University of Pittsburgh Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.75-94, 2018, 978-0822965633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969352v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01969353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biosphère dans l’écologie globale: Viktor Kovda et l’héritage scientifique de Vernadsky lors du «tournant écologique» des années 1970 en URSS</w:t>
               </w:r>
@@ -3447,173 +3447,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Governing by Hazard: Controlling Mudslides and Promoting Tourism in the Mountains above Alma-Ata (Kazakhstan), 1966-1977</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine Revet; Julien Langumier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Governing Disasters: Beyond Risk Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave MacMillan, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rehabilitation in the Soviet Union, 1953-1964: A Policy Unachieved</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Elie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kevin McDermott, Matthew Stibbe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De-Stalinising Eastern Europe: the rehabilitation of Stalin's victims after 1953</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave-McMillan, pp.25-45, 2015, 978-1-137-36891-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224754v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01158537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die &amp;quot;Drehtür&amp;quot; und die Marginalisierungsmaschinerie des stalinistischen Gulag, 1945-1960</w:t>
               </w:r>
@@ -3739,173 +3739,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gouverner par les aléas. Maîtrise des coulées de boue et mise en valeur touristique des montagnes à Alma-Ata (Kazakhstan), 1966-1977</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine Revet et Julien Langumier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le gouvernement des catastrophes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.33-72, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Khrushchev's Gulag: the Soviet Penitentiary System after Stalin's death, 1953-1964</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Elie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Kozlov et Eleonory Gilburd. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Thaw: Soviet Society and Culture during the 1950s and 1960s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Toronto University Press, pp.109-142, 2013, 978-1442644601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859338v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-00819348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinéraire pénitentiaire d'un ultranationaliste</w:t>
               </w:r>
@@ -4887,51 +4887,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544635v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1052;&#1072;&#1088;&#1082; &#1069;&#1083;&#1080;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69567/3007-0236.2025.1.73.98" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863773v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863777v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544634v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CNT.5.150566" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863762v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.907" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863775v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863774v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430213v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562731v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lyautey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26014/j.comp.2019.03.05" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969369v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Locher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820553v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ferret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.11665" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820550v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.11667" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224759v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Hardy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09668136.2015.1030357" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158531v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5699/slaveasteurorev2.93.1.0181" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/ge.2015.080202" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224758v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063178v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ohayon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063180v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063173v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Gestwa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824492v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Serrano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059913001010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881123v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827943v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881126v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coumel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819347v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059913001034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533702v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593662v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593661v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695512v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593663v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695519v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115516v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Safronova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03454495v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dauc&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blum" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cadiot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260541v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695518v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Plamper" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schamma Schahadat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863766v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366835v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387559v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969352v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upittpress.org/books/9780822965633/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969353v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/HerzbergIce" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634300v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224754v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158537v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063185v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158540v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859338v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819348v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695528v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686450v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695516v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686338v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387659v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660510v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430186v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343120v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Keck" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Revet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00593664v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342759v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544635v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1052;&#1072;&#1088;&#1082; &#1069;&#1083;&#1080;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69567/3007-0236.2025.1.73.98" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863774v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863777v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863773v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544634v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CNT.5.150566" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863775v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863762v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.907" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430213v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562731v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lyautey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26014/j.comp.2019.03.05" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969369v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Locher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820553v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ferret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.11665" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820550v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.11667" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158531v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5699/slaveasteurorev2.93.1.0181" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224468v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/ge.2015.080202" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224759v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Hardy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09668136.2015.1030357" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224758v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063178v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ohayon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Gestwa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063180v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827943v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881123v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Serrano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059913001010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881126v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coumel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819347v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059913001034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533702v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593662v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593661v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695512v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593663v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695519v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115516v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Safronova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03454495v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dauc&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blum" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cadiot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260541v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695518v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Plamper" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schamma Schahadat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863766v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387559v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366835v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969353v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/HerzbergIce" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969352v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upittpress.org/books/9780822965633/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634300v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158537v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224754v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063185v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158540v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819348v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859338v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695528v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686450v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695516v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686338v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387659v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660510v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430186v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343120v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Keck" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Revet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00593664v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342759v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>