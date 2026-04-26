--- v0 (2026-03-19)
+++ v1 (2026-04-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.12765957447px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Massot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Marc Massot - Professeur des Universités - Ecole polytechnique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur à l'Ecole polytechnique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Centre de Mathématiques Appliquées</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc.massot@polytechnique.edu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0169334628</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisation du 2025 Modelling Summer Visit à NASA Ames Research Center, Californie (15 doctorants, post-doctorants, ingénieurs de recherche développeurs et chercheurs de l'École polytechnique et de l'ONERA) du 7 juillet au 1er août.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Prix Edmond Brun de l'Académie des Sciences (2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vice-président du Département de Mathématiques Appliquées de l'École polytechnique (2021-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur de Classe exceptionnelle (2019-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mise en place depuis 2017 avec F. Alouges puis porteur principal dès 2020 de l'Initiative </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPC@Maths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> au CMAP (co-dirigée avec L. Gouarin depuis 2022), création d'un potentiel de recherche et d'un lien fort avec les entreprises et les PME, création d'un parcours d'enseignement autour de l'analyse numérique et du HPC à l'École polytechnique basé sur Jupyter - dév. de nouvelles technologies pour l'enseignement (2017-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lien avec la direction de l'Institut Polytechnique de Paris / École polytechnique pour la création d'un mésocentre de calcul et de données, d'un JupyterHub et d'une unité de service pour la recherche et le soutien auprès des enseignants-chercheurs à la mise en place d'enseignements de haut niveau (2017-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation au Summer Program du Center for Turbulence Research, Stanford University 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation au Summer Program sur Plasma Modeling and Simulation NASA Ames Research Center, été 2017 et été 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intégration au corps des Professeur des Universités (septembre 2016) - détachement en septembre 2017 sur un poste de professeur de l’Ecole polytechnique - Département de Mathématiques Appliquées - CMAP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborateur extérieur à la Maison de la Simulation - 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation au premier Summer Program sur Plasma Modeling and Simulation NASA Ames Research Center, 2014 - Invitation au Applied Modeling & Simulation Seminar Series, NASA Advanced Supercomputing Division, august 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conseiller Scientifique à l’ONERA - DEFA puis DMPE - depuis Octobre 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur adjoint du mésocentre de calcul de l’Ecole Centrale Paris, de CentraleSupélec puis de CentraleSupélec et l’ENS Cachan (initiateur du projet en 2009 - 2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur de la Fédération de Mathématiques de l’Ecole Centrale Paris, FR CNRS 3487, rassemblant l’ensemble des mathématiciens de l’Ecole Centrale Paris dans trois laboratoires: MICS - EA 4037, MSSMAT - UMR 8579 et EM2C - UPR 288. Création au 1er janvier 2013 - fin 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Invitation par le Center for Turbulence Research de l’Université de Stanford pour une année sabbatique sur un poste de Professeur au Department of Mechanical Engineering avec un Senior Fellowship pour l’année universitaire 2011-2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur 1ère Classe de l’Ecole Centrale Paris (avril 2011-août 2016).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargé de mission «Calcul Scientifique» au département MPPU du CNRS dans le domaine des mathématiques depuis 2008, puis à l’INSMI (Institut de Sciences Mathématiques et leurs Interactions depuis 2009) et jusqu’à fin 2010.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur de l’Ecole Centrale Paris en Mécanique des Fluides, Energétique et Mathématiques Appliquées depuis janvier 2005. Recherche au Laboratoire EM2C - UPR CNRS 288 dans le domaine des mathématiques appliquées (Laboratoire rattaché en section 01 du CNRS en rattachement secondaire). Mise en place d’une équipe de mathématiques dans un laboratoire phare des Sciences pour l’Ingénieur avec F. Laurent (CR CNRS, Section 01).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fellowship du Center for Turbulence Research de Stanford University - Summer Program 2002, 2008 et 2010 pour passer un mois pendant l’été sur des projets scientifiques dédiés.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à Diriger des Recherches de l’Université Claude Bernard, Lyon 1 «Modélisation Mathématique des Milieux Réactifs : Analyse Mathématique, Analyse Numérique et Calcul Scientifique» soutenue le 27 juin 2003 - Rapporteurs : S. Candel, C. Dafermos, S. Luckhaus, B. Perthame.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargé de Recherche au CNRS en section 01 - 1997 - 2004</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Année Postdoctorale au Center for Combustion Studies, Yale University, «Modélisation Mathématique et Numérique de la Combustion des Brouillards de Gouttes», Lecturer au Departement of Mechanical Engineerging de l’Université Yale - Lecturer (applied numerical methods). Financement Ministere de la Defense - 1996 - 1997</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse de Doctorat de l’Ecole Polytechnique, «Modélisation mathématique et numérique de la combustion des mélanges gazeux» préparée au Centre de Mathématiques Appliquées de l’Ecole Polytechnique sous la direction de V. Giovangigli (financement CNRS - Ministère de la Défense). Soutenue le 10 Septembre 1996 - Rapporteurs V. Volpert et T. Poinsot 1993 - 1996</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DEA Analyse Numérique, Ecole Polytechnique-Paris VI, Mention T.B - 1992 - 1993</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecole Polytechnique, Majeures Mathématiques et Calcul Scientifique - 1989 - 1992</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An all-topology two-fluid model for two-phase flows derived through Hamilton's Stationary Action Principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ward Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspa.2025.0835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249139v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging multifluid and drift-diffusion models for bounded plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G M Gangemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hillewaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Magin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (2), pp.023502. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0240640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-scale interface dynamic modelling based on the geometric method of moments for a two-scale two-phase flow model with a disperse small scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1003 (A27), pp.1--42. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2024.1200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188956v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic framework to derive systems of conservation laws with source terms and its application to heat conduction in fluid flows: an alternative to the method of moments in kinetic theory of gases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ward Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Orlando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 78, pp.80-97. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202578080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091807v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation strategies for high-order discontinuous Galerkin schemes applied to an Eulerian model of polydisperse sprays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ait-Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Essadki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Pichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (5), pp.2349-2383. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2025057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374640v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order adaptive multi-domain time integration scheme for microscale lithium-ion batteries simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Asad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain de Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.369-404. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/smai-jcm.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234011v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order multistep coupling: convergence, stability and PDE application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 353 (G1), pp.1159-1184. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified two-scale gas-liquid multi-fluid model with capillarity and interface regularization through a mass transfer between scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.104857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386731v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order adaptive time discretisation of one-dimensional low-Mach reacting flows: a case study of solid propellant combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dupays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Davidenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.115758. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2024.115758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888035v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An acoustic-transport splitting method for the barotropic Baer-Nunziato two-phase flow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ait-Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marica Pelanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Pichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.93-116. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202372093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884678v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of the impact of a gas jet on a free water surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ward Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Le Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dupays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiphase Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (1), pp.27-48. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/MultScienTechn.2023047916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High accuracy analysis of adaptive multiresolution-based lattice Boltzmann schemes via the equivalent equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Graille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.161-199. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/smai-jcm.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Difference formulation of any lattice Boltzmann scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Graille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerische Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00211-022-01302-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436896v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional fully adaptive lattice Boltzmann methods with error control based on multiresolution analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Graille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 471, pp.111670. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158073v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiresolution-based mesh adaptation and error control for lattice Boltzmann methods with applications to hyperbolic conservation laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Graille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 44 (4), pp.A2599-A2627. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M140256X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148621v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the multiresolution lattice Boltzmann method allow to deal with waves passing through mesh jumps?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Graille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Volume 360, pp. 761-769. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmath.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235133v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducing segregation and particle dynamics in Large Eddy Simulation of particle-laden flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Vié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Liquid Atomization and Spray Systems (ICLASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/iclass.2021.5949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High order time integration and mesh adaptation with error control for incompressible Navier-Stokes and scalar transport resolution on dual grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Arthur N'Guessan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Series</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 387, pp.112542. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2019.112542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the framework for intermittency in Lagrangian stochastic models for turbulent flows: a way to an original and versatile numerical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Goudenège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Zamansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104, pp.015104. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.104.015104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An asymptotic preserving well-balanced scheme for the isothermal fluid equations in low-temperature plasma applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 419, pp.109634. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travelling wave mathematical analysis and efficient numerical resolution for a one-dimensional model of solid propellant combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dupays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Davidenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion Theory and Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (5), pp.775-809. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13647830.2020.1752943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418793v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Diffuse Interface Approach For Disperse Two-Phase Flows Involving Dual-Scale Kinematics Of Droplet Deformation Based On Geometrical Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cordesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Di Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Matuszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Second Workshop on Compressible Multiphase Flows: Derivation, closure laws, thermodynamics, 69, pp.24-46. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202069024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent transport properties in multicomponent two-temperature magnetized plasmas: Application to the Sun chromosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Wargnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James B Scoggins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagi N Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 635, pp.A87. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of homogeneous and isotropic turbulence by sub-Kolmogorov particles: Impact of particle field heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Vié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125, pp.103233. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2020.103233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060365v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical treatment of the nonconservative product in a multiscale fluid model for plasmas in thermal nonequilibrium: application to solar physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Wargnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Graille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry E. Magin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (2), pp.B492-B519. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/18M1194225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811837v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-sheath transition in multi-fluid models with inertial terms under low pressure conditions: Comparison with the classical and kinetic theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry E. Magin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ab6242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation strategy of reduced-order two-fluid flow models based on a hierarchy of direct numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cordesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Remigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 105 (4), pp.1381-1411. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10494-020-00154-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350200v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy supplementary conservation law for non-linear systems of PDEs with non-conservative terms: application to the modelling and analysis of complex fluid flows using computer algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cordesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (2), pp.515-534. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/CMS.2020.v18.n2.a10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978949v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical description of turbulent particle-laden flows in the very dilute regime using the Anisotropic Gaussian Moment Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macole Sabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 112, pp.243-257. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation of a validation strategy of reduced-order two-fluid flow models using direct numerical simulations in the context of jet atomization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cordesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NASA Technical Memorandum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of a two-phase flow model with two-scale kinematics, geometric variables and surface tension using variational calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cordesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Di Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Drui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NASA Technical Memorandum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modeling of the gas-liquid interface using geometrical variables: toward a unified description of the disperse and separated phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Essadki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Drui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Chaisemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2019.103084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615076v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-scale kinematics of two-phase flows: identifying relaxation processes in separated- and disperse-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Drui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 876, pp.326-355. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2019.538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where does the droplet size distribution come from?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Puggelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Essadki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 107, pp.230-245. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821941v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High order moment model for polydisperse evaporating sprays towards interfacial geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Essadki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Chaisemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 78 (4), pp.2003-2027. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/16M1108364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355608v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical and probabilistic modeling of a cloud of particles coupled with a turbulent fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Goudenège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Llobell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, pp.401-424. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201965401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task-based adaptive multiresolution for time-space multi-scale reaction-diffusion systems on multi-core architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Descombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/smai-jcm.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148617v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of reactive polydisperse sprays strongly coupled to unsteady flows in solid rocket motors: Efficient strategy using Eulerian Multi-Fluid methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaric Sibra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dupays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2017.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063816v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Gaussian extended quadrature method of moments for turbulent disperse multiphase flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chalons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Vié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (4), pp.1553-1583. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/16M109209X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Challenges in Computing Aeronautical Combustion Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fiorina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Franzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Darabiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, 19 p. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12762/2016.AL11-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting with the p4est library for AMR simulations of two-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Drui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Fikl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kestener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.232 - 247. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201653014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution of population balance equations in applications with fine particles: mathematical modeling and numerical schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Trung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 325, pp.129-156. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2016.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247390v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent thermal convection driven by heated inertial particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Zamansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Coletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 809, pp.390-437. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2016.630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Mesh Refinement and High Order Geometrical Moment Method for the Simulation of Polydisperse Evaporating Sprays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Essadki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Chaisemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (5), </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2016012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulerian Moment Methods for Automotive Sprays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguz Emre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Huy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Velghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomization and Sprays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (3), pp.189-254. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/AtomizSpr.2015011204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical strategy to discretize and solve the Poisson equation on dynamically adapted multiresolution grids for time-dependent streamer discharge simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Bonaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 289, pp.129-148. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2015.02.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903307v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Eulerian Large Eddy Simulation of disperse phase flows: an asymptotic preserving scheme for small Stokes number flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chalons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Vié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (1), pp.291-315. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/140960438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Numerical Coupling of Pressure and Pressureless Gas Dynamics Equations for Eulerian Spray DNS and LES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chalons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (1), pp.79-102. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/130945740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906220v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High order moment method for polydisperse evaporating sprays with mesh movement: application to internal combustion engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguz Emre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Huy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Chaisemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71, pp.38-65. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2014.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941796v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain analysis of thermo-acoustic instabilities in a ducted flame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le Chenadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Richecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35, pp.1079-1086. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2014.06.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Anisotropic Gaussian velocity closure for inertial-particle laden flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (1), pp.1-46. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4208/cicp.021213.140514a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912319v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Development of High Order Realizable Schemes for the Eulerian Simulation of Disperse Phase Flows: A Convex-State Preserving Discontinuous Galerkin Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macole Sabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Computational Multiphase Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (3), pp.247-270. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/1757-482X.6.3.247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulerian modeling of a polydisperse evaporating spray under realistic internal-combustion-engine conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguz Emre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Chaisemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 93 (4), pp.689-722. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10494-014-9567-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of operator splitting in the non-asymptotic regime for nonlinear reaction-diffusion equations. Application to the dynamics of premixed flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Descombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (3), pp.1311-1334. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/130926006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837089v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoacoustic instability - a dynamical system and time domain analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taraneh Sayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Chenadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Richecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 753, pp.448-471. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2014.357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical strategy for unsteady two-way coupling in polydisperse sprays: application to Solid Rocket Motor instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaric Sibra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dupays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Propulsion and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (3), pp.727-748. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.B34862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745991v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation induces turbulence in particle-laden fluids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Zamansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Coletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (7), pp.071701-071701. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4890296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-velocity correlations in high order moment methods for polydisperse evaporating sprays: modeling and numerical issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 237, pp.177-210. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2012.11.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626869v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulerian Multi-Fluid models for the simulation of dynamics and coalescence of particles in solid propellant combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dupays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 234, pp.230-262. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2012.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618806v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of human ischemic stroke in realistic 3D geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Descombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aimée Dronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (6), pp.1539-1557. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnsns.2012.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546223v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for Polydispersion in the Eulerian Large Eddy Simulation of the Two-Phase Flow in an Aeronautical-type Burner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90 (3), pp.545-581. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10494-012-9440-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650605v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high order moment method for the simulation of polydisperse two-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Combustion, Flow and Spray Dynamics for Aerospace Propulsion, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2012.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-space adaptive numerical methods for the simulation of combustion fronts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Descombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 160 (6), pp.1083-1101. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727442v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulerian versus Lagrangian simulation of unsteady two-way coupled coalescing two-phase flows in solid propellant combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dupays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 341, pp.44-54. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2012.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristic chemical time scales identification in reactive flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fiorina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Labégorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Darabiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (1), pp.1357-1364. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2012.06.178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond pressureless gas dynamics : Quadrature-based velocity moment models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chalons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (4), pp.1241-1272. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/cms.2012.v10.n4.a11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00535782v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New resolution strategy for multi-scale reaction waves using time operator splitting, space adaptive multiresolution and dedicated high order implicit/explicit time integrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Descombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (1), pp.76-104. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/100816869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457731v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new numerical strategy with space-time adaptivity and error control for multi-scale streamer discharge simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Bonaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Descombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 231 (3), pp.1002-1019. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2011.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573043v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of a merging condition for two interacting streamers in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Bonaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (052001), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/21/5/052001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697691v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high order moment method simulating evaporation and advection of a polydisperse liquid spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 231 (2), pp.394-422. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2011.08.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536512v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive time splitting method for multi-scale evolutionary partial differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Descombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluentes Mathematici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.1-31. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793744211000412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587036v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of a polydisperse spray with vortices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Durox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Ducruix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (2), pp.295-311. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-011-1050-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parareal operator splitting techniques for multi-scale reaction waves: Numerical analysis and strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Descombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (5), pp.825-852. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2010104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482099v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulerian quadrature-based moment models for dilute polydisperse evaporating sprays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fréret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Chaisemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 85, pp.649-676. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10494-010-9286-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicomponent transport in weakly ionized mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Giovangigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Graille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (3), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/19/3/034002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust moment method for evaluation of the disappearance rate of evaporating sprays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Chaisemartin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70 (8), pp.3203-3234. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/080740027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332423v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Theory of Plasmas: Translational Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Graille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (04), pp.527-599. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S021820250900353X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsated free jets with polydisperse spray injection: Experiments and numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fréret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Chaisemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Ducruix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Durox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (2), pp.2215-2222. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2008.06.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulerian models for turbulent spray combustion with polydispersity and droplet crossing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Chaisemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fréret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 337 (Numéro Thématique Spécial "Combustion for aerospace propulsion"), pp.438-448. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2009.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of spray coalescence in an eulerian framework : direct quadrature method of moments and multi-fluid method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 227 (6), pp.3058-3088. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2007.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the local and global errors of splitting approximations of reaction-diffusion equations with high spatial gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Descombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Louvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 84 (6), pp.749 - 765. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207160701458716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enumeration and 3D representation of the stereo-isomers of alkane molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nik Lygeros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Valère Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 40 (4-5), pp.1225--1241. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2004.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulerian multi-fluid modeling for the numerical simulation of coalescence in polydisperse dense liquid sprays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Villedieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 194 (2), pp.505--543. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2003.08.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulerian analysis of the dispersion of evaporating polydispersed sprays in a statistically stationary turbulent flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reveillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Péra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronnie Knikker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (1), pp.1--27. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1468-5248/5/1/001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropic structure of multicomponent reactive flows with partial equilibrium chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Giovangigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (7), pp.739--768. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mma.429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate treatment of size distribution effects in polydisperse spray diffusion flames: multi-fluid modelling, computations and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Santoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Noskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitchell Smooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion Theory and Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (2), pp.385 - 412. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1364-7830/8/2/010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operator splitting for nonlinear reaction-diffusion systems with an entropic structure: singular perturbation and order reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Descombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerische Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 97 (4), pp.667--698. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00211-003-0496-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular perturbation analysis for the reduction of complex chemistry in gaseous mixtures using the entropic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2 (3), pp.433-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00234183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation de flammes gazeuses dans la limite d'une diffusion massique nulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Volpert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l'Académie des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 335, pp.405-410. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s1631-073x(02)02487-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of Thermal Explosion and Natural Convection: Critical Conditions and New Oscillating Regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Genieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Volpert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 63 (1), pp.351-372. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/S0036139901389501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00232991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-fluid Modeling of Laminar Poly-dispersed Spray Flames: Origin, Assumptions and Comparison of the Sectional and Sampling Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion Theory and Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5 (4), pp.537-572. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1364-7830/5/4/303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samurai/ponio: two complementary software libraries for the efficient implementation of adaptive space/time numerical schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling Summer Visit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NASA Ames Research Center, Jul 2025, Mountain View, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the impact of a high-velocity jet at high-temperature on a liquid surface with a two-temperature diffuse interface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ward Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Le Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dupays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reykjavik, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical methods and relaxation techniques for diffuse interface models in high-velocity two-phase flow simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ward Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dupays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Le Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23967/eccomas.2024.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring differences in second order statistics for the simulation of multi-scale atomization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Remigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Tomov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Goudenège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Multiphase Flow (ICMF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multistep interface coupling for high-order adaptive black-box multiphysics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th edition of the International Conference on Computational Methods for Coupled Problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Chaniá, Greece. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23967/c.coupled.2023.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of polydisperse oscillating droplets through high order numerical methods for geometric moment equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ait-Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Multiphase Flow - ICMF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Resolution Analysis for two-phase flows with heat and mass transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Nore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IACM Computational Fluids Conference – CFC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IACM, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical challenges in the simulation of 1D bounded low-temperature plasmas with charge separation in various collisional regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ND INTERNATIONAL CONFERENCE ON ADVANCED EARTH SCIENCE AND FOUNDATION ENGINEERING (ICASF 2023): Advanced Earth Science and Foundation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Mohali, France. pp.190004, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0187483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Second-Order Implicit-Explicit Asymptotic Preserving Scheme for the Hyperbolic Heat Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RGD32</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new simulation strategy for solid rocket motor ignition: coupling a CFD code with a one-dimensional boundary flame model, verification against a fully resolved approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dupays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Propulsion and Energy 2021 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United States. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2021-3695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic preserving finite-volume method for fluid models in low-temperature partially-magnetized plasma applications involving instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry E. Magin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between multifluid and Particle-In-Cell (PIC) simulations of instabilities and boundary layers in low-temperature low pressure magnetized plasmas for electric pro- pulsion applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry E. Magin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd Annual Gaseous Electronics Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation strategy of reduced-order two-fluid flow models based on a hierarchy of direct numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cordesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Multiphase Flow (ICMF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-processing of two-phase DNS simulations exploiting geometrical features and topological invariants to extract flow statistics: application to canonical objects and the collision of two droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Di Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Bermejo-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Chaisemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of a two-phase flow model with two-scale kinematics and surface tension by means of variational calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cordesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Di Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Multiphase Flow (ICMF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of particle field heterogeneity on the dynamics of turbulent two-way coupled particulate flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Multiphase Flow, ICMF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring different approaches for the simulation of multi-scale atomization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Remigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Di Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travelling wave mathematical analysis and efficient numerical resolution for a realistic model of solid propellant combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dupays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Davidenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCASS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13009/EUCASS2019-624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la multirésolution adaptative à la simulation numérique d'écoulements incompressibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Arthur N'Guessan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National d'Analyse Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cap d'Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-phase flow with two velocities modelling for jet atomization simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cordesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTPF - Dispersed two-phase flows 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic-preserving finite volume scheme for the multi-fluid equations towards electric propulsion applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Magin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Portland, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modelling of multi-phase flow using entropy symmetrization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cordesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM-ECFD Conferences 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling a hierarchy of diffuse interface models with kinetic-based moment methods for spray atomization simulations in cryogenic rocket engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cordesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLASS 2018 14TH INTERNATIONAL CONFERENCE ON LIQUID ATOMIZATION &amp; SPRAY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulerian Simulation of Polydisperse Two-Phase Flame Propagation in a Turbulent Flow for a Large Range of Stokes Numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macole Sabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dupays Jean-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Numerical Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Orlando, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Équations de Navier-Stokes incompressibles et multirésolution spatiale adaptative: sur la question des modes parasites en maillage collocalisé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Arthur N'Guessan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SMAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Ronce-les-Bains, La Tremblade, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling a hierarchy of diffuse interface model with kinetic-based moment methods for primary atomization simulations in liquid propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cordesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Le Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ICNMMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counter-Flow Spray Pulsated Flames: From Experimental Measurements to Numerical Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Riber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Numerical Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Orlando, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where does the Drop Size Distribution Come From?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Essadki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Conference on Liquid Atomization and Spray Systems ( ILASS2017 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/ilass2017.2017.4706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of the numerical strategy on the predictive character of Euler-Euler models for two-phase flow simulations in solid rocket motor instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Dupif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dupays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Le Touze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-size moment Eulerian multi-fluid method describing the statistical trajectory crossing: modeling and numerical scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Dupif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new high order moment method for polydisperse evaporating sprays dedicated to the coupling with separated two-phase flows in automotive engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Essadki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Chaisemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Investigation of a Pulsated Evaporating Spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Robbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Shum-Kivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International conference on multiphase flows (ICMF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiresolution on arbitrary domains for time dependent PDEs. Application to streamer simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Bonaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HAKONE XV, 15th High Pressure Low Temperature Plasma Chemistry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brno, Czech Republic, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Eulerian simulation of 3D turbulent particle laden flow based on the Anisotropic Gaussian Closure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macole Sabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 9th International Conference on Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes numériques adaptatives pour la simulation de la dynamique de fronts de réaction multi-échelles en temps et en espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Descombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque de la Fédération Normandie-Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Le Havre, France. pp.93-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulerian modeling of polydisperse evaporating spray under realistic internal combustion engine conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguz Emre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Chaisemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 8th International Conference on Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUMERICAL COUPLING STRATEGY FOR EVAPORATING TWO-PHASE FLOW COMPUTATIONS : APPLICATION TO SOLID ROCKET MOTORS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaric Sibra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dupays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Direct Numerical Simulation of moderate-Stokes-number turbulent particulate flows using Algebraic-Closure-Based and Kinetic-Based Moment Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Masi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Center for Turbulence Research, Summer Program 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Stanford, United States. pp.355-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-way coupled simulation of acoustic waves in polydisperse coalescing two-phase flows : application to Solid Rocket Motor instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dupays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EUROPEAN CONFERENCE FOR AEROSPACE SCIENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Saint-Pétersbourg, Russia. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic theory derivation of transport equations for gases with internal energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Graille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd AIAA Thermophysics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Honolulu, Hawaii, United States. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2011-4034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Time-Space Algorithms for the Simulation of Multi-scale Reaction Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Descombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. pp.379-387, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20671-9_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Resolution Strategies for Multi-scale Reaction Waves: Optimal Time Operator Splitting and Space Adaptive Multiresolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Descombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEI 2010 - XXXVI Latin American Conference on Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Asunción, Paraguay. Paper 6, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical strategy for two-way coupling in unsteady polydisperse moderately dense sprays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaric Sibra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dupays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th AIAA/ASME/SAE/ASEE Joint Propulsion Conference &amp; Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, San Diego, United States. pp.1-20, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2011-5861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Multifluid Mesoscopic Eulerian Formalism on the Large Eddy Simulation of an aeronautical-type configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Sanjose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Angelberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multiphase Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Tampa - Florida USA, United States. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Eulerian model for the simulation of dynamics and coalescence of alumina particles in solid propellant combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dupays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Multiphase Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Tampa, United States. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high order moment method with mesh movement for the description of a polydisperse evaporating spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Huy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Mutiphase Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Tampa - Florida USA, United States. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust numerical schemes for Eulerian spray DNS and LES in two-phase turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chalons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Multiphase Flows, ICMF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Tampa, FL, United States. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulerian models and three-dimensional numerical simulation of polydisperse sprays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fréret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Chaisemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reveillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internation Conference on Mutiphase Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Tampa - Florida USA, United States. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic theory of plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Graille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th AIAA Aerospace Sciences Meeting and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Reno, United States. pp.AIAA 2008-1112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsated free jets with spray injection : Eulerian multi-fluid modelling and simulation versus experimental measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Chaisemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fréret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Multiphase Flow, ICMF 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Leipzig, Germany. pp.1--15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00191015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-chemical dynamics and chemical quasi-equilibrium of plasmas in thermal non-equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Graille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Center for Turbulence Research - Stanford University. Center for Turbulence Research - Stanford University, pp.1-12, 2009, Annual Research Briefs 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operator splitting methods with error estimator and adaptive time-stepping. Application to the simulation of combustion phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Descombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roland Glowinski; Stanley Osher; Wotao Yin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Splitting Methods in Communication, Imaging, Science, and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-13, 2015, 78-3-319-41589-5. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-41589-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183745v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stable, robust and high order accurate numerical method for Eulerian simulation of spray and particle transport on unstructured meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Vié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Center for Turbulence Research. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Research Briefs 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Turbulence Research - Stanford University, pp.205-216, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchy of Eulerian models for trajectory crossing in particle-laden turbulent flows over a wide range of Stokes numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chalons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Center for Turbulence Research. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Research Briefs 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Turbulence Research - Stanford University, pp.193-204, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-Gaussian quadrature method of moments for simulating high Stokes number turbulent two-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chalons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Research Brief of the Center for Turbulence Research - Stanford University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Turbulence Research - Stanford University, pp.309-320, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-space adaptive numerical methods for the simulation of combustion fronts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Descombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Candel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Research Briefs of the Center for Turbulence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Turbulence Research - Stanford University, pp.347-358, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulerian modeling and simulation of small scale trajectory crossing and coalescence for moderate-Stokes-number spray flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dupays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Center for Turbulence Research. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the summer program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Turbulence Research, pp.365-374, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-order scheme for quadrature-based velocity high order moment methods for disperse two-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chalons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Research Briefs of the Center for Turbulence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Turbulence Research - Stanford University, pp.321-334, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of preferential segregation in flame dynamics in polydisperse evaporating sprays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fréret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reveillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Chaisemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Center for Turbulence Research, Stanford University. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 2010 Summer Program, Center for Turbulence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Turbulence Research, Stanford University, pp.383-392, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Resolution Strategy for Multi-scale Reaction Waves using Time Operator Splitting and Space Adaptive Multiresolution: Application to Human Ischemic Stroke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Descombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Cancès, V. Louvet, M. Massot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer school on multiresolution and adaptive mesh refinement methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.Vol. 34 277-290, 2011, ESAIM: Proceedings, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201134006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EULERIAN MULTI-FLUID MODELS : MODELING AND NUMERICAL METHODS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Chaisemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fréret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NATO - http://www.rta.nato.int/Pubs/RDP.asp?RDP=RTO-EN-AVT-169. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTO - Lecture Series du von Karman Institute "MODELING AND COMPUTATIONS OF NANOPARTICLES IN FLUID FLOWS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NATO - RTO, pp.1-86, 2009, RTO Lecture Series of the von Karman Institute</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00423031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Theory of Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Graille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Papers presented during the AVT-162 RTO AVT/VKI Lecture Series held at the von Karman Institute, Rhode St. Genèse, Belgium. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTO-EN-AVT-162 Non-Equilibrium Gas Dynamics - From Physical Models to Hypersonic Flights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NATO Research and Technology Organisation, pp.1-40, 2009, VKI Lecture Series - ISBN 978-92-837-0091-3 - http://www.rta.nato.int/Pubs/RDP.asp?RDP=RTO-EN-AVT-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulerian multi-fluid models for polydisperse evaporating sprays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D.L. Marchisio and R.O. Fox. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiphase Reacting Flows: Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Wien New York, pp.79--123, 2007, CISM Courses and Lectures no. 492, International Center for Mechanical Sciences, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-211-72464-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de fluide chez D'Alembert à la lumière des Opuscules Mathématiques et de la Correspondance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Histoire du XVIIIème Siècle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">``Sciences, Musiques, Lumières'', Mélanges offerts à Anne-Marie Chouillet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust computational framework for the mixture-energy-consistent six-equation two-phase model with instantaneous mechanical relaxation terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ward Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marica Pelanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285889v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gyromoment Approach for Electron Dynamics in Low-Temperature E × B Plasmas of Hall Thrusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubaïr Tazakkati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Pichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of a 4-moment model for electron transport in Hall thrusters from a gyrokinetic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubaïr Tazakkati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Pichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876247v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of relative velocity, velocity fluctuations and their interactions for two-fluid models by Stationary Action Principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ward Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Performance Parallel Solvers for the time-harmonic Maxwell Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fressart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid stochastic-structural modelling of particle-laden turbulent flows based on wavelet reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Morhain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Vié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300188v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-order uniformly asymptotic-preserving space-time-ImEx schemes for hyperbolic balance laws with stiff relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symplectic multi-time step parareal algorithms applied to molecular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Volz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Eulerian multi-fluid versus Lagrangian methods for ejection of polydisperse evaporating sprays by vortices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Chaisemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reveillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of plane polydispersed Spray Flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Navier-Stokes equations to Oberbeck-Boussinesq approximation : a unified approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Genieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ponio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:fe1ad6e1bdcc744d281058ef157e7a15acaa7534;origin=https://github.com/hpc-maths/ponio;visit=swh:1:snp:2dc27c7e855c530d655c1f93d0a0a210f6fe20b5;anchor=swh:1:rev:20b0b2ff6c0cbf33bd89ac8c8a5f81bb6e938fea⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samurai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Matalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:ff1a948dead6c299d1b43ca7332d4d6603c51b81;origin=https://github.com/hpc-maths/samurai;visit=swh:1:snp:86160ffad45a0c9031c5de21ce8359f7be17a094;anchor=swh:1:rev:900d202d47509f88429eb40858c6fba81c91e59e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId457"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.12765957447px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Massot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Marc Massot - Professeur des Universités - Ecole polytechnique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur à l'Ecole polytechnique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Centre de Mathématiques Appliquées</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc.massot@polytechnique.edu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0169334628</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisation du 2025 Modelling Summer Visit à NASA Ames Research Center, Californie (15 doctorants, post-doctorants, ingénieurs de recherche développeurs et chercheurs de l'École polytechnique et de l'ONERA) du 7 juillet au 1er août.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Prix Edmond Brun de l'Académie des Sciences (2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vice-président du Département de Mathématiques Appliquées de l'École polytechnique (2021-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur de Classe exceptionnelle (2019-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mise en place depuis 2017 avec F. Alouges puis porteur principal dès 2020 de l'Initiative </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPC@Maths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> au CMAP (co-dirigée avec L. Gouarin depuis 2022), création d'un potentiel de recherche et d'un lien fort avec les entreprises et les PME, création d'un parcours d'enseignement autour de l'analyse numérique et du HPC à l'École polytechnique basé sur Jupyter - dév. de nouvelles technologies pour l'enseignement (2017-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lien avec la direction de l'Institut Polytechnique de Paris / École polytechnique pour la création d'un mésocentre de calcul et de données, d'un JupyterHub et d'une unité de service pour la recherche et le soutien auprès des enseignants-chercheurs à la mise en place d'enseignements de haut niveau (2017-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation au Summer Program du Center for Turbulence Research, Stanford University 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation au Summer Program sur Plasma Modeling and Simulation NASA Ames Research Center, été 2017 et été 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intégration au corps des Professeur des Universités (septembre 2016) - détachement en septembre 2017 sur un poste de professeur de l’Ecole polytechnique - Département de Mathématiques Appliquées - CMAP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborateur extérieur à la Maison de la Simulation - 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation au premier Summer Program sur Plasma Modeling and Simulation NASA Ames Research Center, 2014 - Invitation au Applied Modeling & Simulation Seminar Series, NASA Advanced Supercomputing Division, august 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conseiller Scientifique à l’ONERA - DEFA puis DMPE - depuis Octobre 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur adjoint du mésocentre de calcul de l’Ecole Centrale Paris, de CentraleSupélec puis de CentraleSupélec et l’ENS Cachan (initiateur du projet en 2009 - 2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur de la Fédération de Mathématiques de l’Ecole Centrale Paris, FR CNRS 3487, rassemblant l’ensemble des mathématiciens de l’Ecole Centrale Paris dans trois laboratoires: MICS - EA 4037, MSSMAT - UMR 8579 et EM2C - UPR 288. Création au 1er janvier 2013 - fin 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Invitation par le Center for Turbulence Research de l’Université de Stanford pour une année sabbatique sur un poste de Professeur au Department of Mechanical Engineering avec un Senior Fellowship pour l’année universitaire 2011-2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur 1ère Classe de l’Ecole Centrale Paris (avril 2011-août 2016).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargé de mission «Calcul Scientifique» au département MPPU du CNRS dans le domaine des mathématiques depuis 2008, puis à l’INSMI (Institut de Sciences Mathématiques et leurs Interactions depuis 2009) et jusqu’à fin 2010.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur de l’Ecole Centrale Paris en Mécanique des Fluides, Energétique et Mathématiques Appliquées depuis janvier 2005. Recherche au Laboratoire EM2C - UPR CNRS 288 dans le domaine des mathématiques appliquées (Laboratoire rattaché en section 01 du CNRS en rattachement secondaire). Mise en place d’une équipe de mathématiques dans un laboratoire phare des Sciences pour l’Ingénieur avec F. Laurent (CR CNRS, Section 01).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fellowship du Center for Turbulence Research de Stanford University - Summer Program 2002, 2008 et 2010 pour passer un mois pendant l’été sur des projets scientifiques dédiés.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à Diriger des Recherches de l’Université Claude Bernard, Lyon 1 «Modélisation Mathématique des Milieux Réactifs : Analyse Mathématique, Analyse Numérique et Calcul Scientifique» soutenue le 27 juin 2003 - Rapporteurs : S. Candel, C. Dafermos, S. Luckhaus, B. Perthame.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargé de Recherche au CNRS en section 01 - 1997 - 2004</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Année Postdoctorale au Center for Combustion Studies, Yale University, «Modélisation Mathématique et Numérique de la Combustion des Brouillards de Gouttes», Lecturer au Departement of Mechanical Engineerging de l’Université Yale - Lecturer (applied numerical methods). Financement Ministere de la Defense - 1996 - 1997</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse de Doctorat de l’Ecole Polytechnique, «Modélisation mathématique et numérique de la combustion des mélanges gazeux» préparée au Centre de Mathématiques Appliquées de l’Ecole Polytechnique sous la direction de V. Giovangigli (financement CNRS - Ministère de la Défense). Soutenue le 10 Septembre 1996 - Rapporteurs V. Volpert et T. Poinsot 1993 - 1996</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DEA Analyse Numérique, Ecole Polytechnique-Paris VI, Mention T.B - 1992 - 1993</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecole Polytechnique, Majeures Mathématiques et Calcul Scientifique - 1989 - 1992</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An all-topology two-fluid model for two-phase flows derived through Hamilton's Stationary Action Principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ward Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 482 (2334), pp.20250835. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspa.2025.0835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249139v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-scale interface dynamic modelling based on the geometric method of moments for a two-scale two-phase flow model with a disperse small scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1003 (A27), pp.1--42. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2024.1200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188956v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic framework to derive systems of conservation laws with source terms and its application to heat conduction in fluid flows: an alternative to the method of moments in kinetic theory of gases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ward Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Orlando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 78, pp.80-97. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202578080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091807v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation strategies for high-order discontinuous Galerkin schemes applied to an Eulerian model of polydisperse sprays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ait-Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Essadki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Pichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (5), pp.2349-2383. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2025057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374640v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging multifluid and drift-diffusion models for bounded plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G M Gangemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hillewaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Magin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (2), pp.023502. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0240640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order adaptive multi-domain time integration scheme for microscale lithium-ion batteries simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Asad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain de Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.369-404. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/smai-jcm.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234011v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order multistep coupling: convergence, stability and PDE application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 353 (G1), pp.1159-1184. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified two-scale gas-liquid multi-fluid model with capillarity and interface regularization through a mass transfer between scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.104857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386731v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order adaptive time discretisation of one-dimensional low-Mach reacting flows: a case study of solid propellant combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dupays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Davidenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.115758. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2024.115758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888035v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of the impact of a gas jet on a free water surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ward Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Le Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dupays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiphase Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (1), pp.27-48. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/MultScienTechn.2023047916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An acoustic-transport splitting method for the barotropic Baer-Nunziato two-phase flow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ait-Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marica Pelanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Pichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.93-116. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202372093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884678v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the multiresolution lattice Boltzmann method allow to deal with waves passing through mesh jumps?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Graille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Volume 360, pp. 761-769. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmath.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235133v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional fully adaptive lattice Boltzmann methods with error control based on multiresolution analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Graille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 471, pp.111670. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158073v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High accuracy analysis of adaptive multiresolution-based lattice Boltzmann schemes via the equivalent equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Graille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.161-199. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/smai-jcm.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Difference formulation of any lattice Boltzmann scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Graille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerische Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00211-022-01302-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436896v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiresolution-based mesh adaptation and error control for lattice Boltzmann methods with applications to hyperbolic conservation laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Graille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 44 (4), pp.A2599-A2627. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M140256X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148621v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the framework for intermittency in Lagrangian stochastic models for turbulent flows: a way to an original and versatile numerical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Goudenège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Zamansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104, pp.015104. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.104.015104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High order time integration and mesh adaptation with error control for incompressible Navier-Stokes and scalar transport resolution on dual grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Arthur N'Guessan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Series</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 387, pp.112542. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2019.112542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducing segregation and particle dynamics in Large Eddy Simulation of particle-laden flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Vié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Liquid Atomization and Spray Systems (ICLASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/iclass.2021.5949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy supplementary conservation law for non-linear systems of PDEs with non-conservative terms: application to the modelling and analysis of complex fluid flows using computer algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cordesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (2), pp.515-534. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/CMS.2020.v18.n2.a10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978949v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation strategy of reduced-order two-fluid flow models based on a hierarchy of direct numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cordesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Remigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 105 (4), pp.1381-1411. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10494-020-00154-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350200v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-sheath transition in multi-fluid models with inertial terms under low pressure conditions: Comparison with the classical and kinetic theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry E. Magin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ab6242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travelling wave mathematical analysis and efficient numerical resolution for a one-dimensional model of solid propellant combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dupays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Davidenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion Theory and Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (5), pp.775-809. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13647830.2020.1752943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418793v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An asymptotic preserving well-balanced scheme for the isothermal fluid equations in low-temperature plasma applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 419, pp.109634. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent transport properties in multicomponent two-temperature magnetized plasmas: Application to the Sun chromosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Wargnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James B Scoggins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagi N Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 635, pp.A87. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Diffuse Interface Approach For Disperse Two-Phase Flows Involving Dual-Scale Kinematics Of Droplet Deformation Based On Geometrical Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cordesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Di Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Matuszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Second Workshop on Compressible Multiphase Flows: Derivation, closure laws, thermodynamics, 69, pp.24-46. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202069024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical treatment of the nonconservative product in a multiscale fluid model for plasmas in thermal nonequilibrium: application to solar physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Wargnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Graille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry E. Magin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (2), pp.B492-B519. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/18M1194225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811837v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of homogeneous and isotropic turbulence by sub-Kolmogorov particles: Impact of particle field heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Vié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125, pp.103233. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2020.103233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060365v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modeling of the gas-liquid interface using geometrical variables: toward a unified description of the disperse and separated phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Essadki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Drui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Chaisemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2019.103084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615076v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-scale kinematics of two-phase flows: identifying relaxation processes in separated- and disperse-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Drui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 876, pp.326-355. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2019.538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation of a validation strategy of reduced-order two-fluid flow models using direct numerical simulations in the context of jet atomization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cordesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NASA Technical Memorandum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of a two-phase flow model with two-scale kinematics, geometric variables and surface tension using variational calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cordesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Di Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Drui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NASA Technical Memorandum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical description of turbulent particle-laden flows in the very dilute regime using the Anisotropic Gaussian Moment Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macole Sabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 112, pp.243-257. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where does the droplet size distribution come from?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Puggelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Essadki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 107, pp.230-245. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821941v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High order moment model for polydisperse evaporating sprays towards interfacial geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Essadki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Chaisemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 78 (4), pp.2003-2027. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/16M1108364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355608v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical and probabilistic modeling of a cloud of particles coupled with a turbulent fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Goudenège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Llobell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, pp.401-424. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201965401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of reactive polydisperse sprays strongly coupled to unsteady flows in solid rocket motors: Efficient strategy using Eulerian Multi-Fluid methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaric Sibra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dupays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2017.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063816v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task-based adaptive multiresolution for time-space multi-scale reaction-diffusion systems on multi-core architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Descombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/smai-jcm.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148617v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Gaussian extended quadrature method of moments for turbulent disperse multiphase flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chalons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Vié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (4), pp.1553-1583. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/16M109209X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Mesh Refinement and High Order Geometrical Moment Method for the Simulation of Polydisperse Evaporating Sprays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Essadki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Chaisemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (5), </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2016012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Challenges in Computing Aeronautical Combustion Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fiorina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Franzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Darabiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, 19 p. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12762/2016.AL11-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting with the p4est library for AMR simulations of two-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Drui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Fikl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kestener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.232 - 247. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201653014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution of population balance equations in applications with fine particles: mathematical modeling and numerical schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Trung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 325, pp.129-156. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2016.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247390v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent thermal convection driven by heated inertial particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Zamansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Coletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 809, pp.390-437. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2016.630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Anisotropic Gaussian velocity closure for inertial-particle laden flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (1), pp.1-46. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4208/cicp.021213.140514a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912319v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Eulerian Large Eddy Simulation of disperse phase flows: an asymptotic preserving scheme for small Stokes number flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chalons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Vié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (1), pp.291-315. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/140960438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulerian Moment Methods for Automotive Sprays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguz Emre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Huy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Velghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomization and Sprays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (3), pp.189-254. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/AtomizSpr.2015011204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical strategy to discretize and solve the Poisson equation on dynamically adapted multiresolution grids for time-dependent streamer discharge simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Bonaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 289, pp.129-148. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2015.02.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903307v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Numerical Coupling of Pressure and Pressureless Gas Dynamics Equations for Eulerian Spray DNS and LES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chalons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (1), pp.79-102. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/130945740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906220v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain analysis of thermo-acoustic instabilities in a ducted flame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le Chenadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Richecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35, pp.1079-1086. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2014.06.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High order moment method for polydisperse evaporating sprays with mesh movement: application to internal combustion engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguz Emre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Huy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Chaisemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71, pp.38-65. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2014.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941796v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation induces turbulence in particle-laden fluids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Zamansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Coletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (7), pp.071701-071701. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4890296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of operator splitting in the non-asymptotic regime for nonlinear reaction-diffusion equations. Application to the dynamics of premixed flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Descombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (3), pp.1311-1334. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/130926006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837089v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulerian modeling of a polydisperse evaporating spray under realistic internal-combustion-engine conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguz Emre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Chaisemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 93 (4), pp.689-722. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10494-014-9567-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Development of High Order Realizable Schemes for the Eulerian Simulation of Disperse Phase Flows: A Convex-State Preserving Discontinuous Galerkin Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macole Sabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Computational Multiphase Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (3), pp.247-270. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/1757-482X.6.3.247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoacoustic instability - a dynamical system and time domain analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taraneh Sayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Chenadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Richecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 753, pp.448-471. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2014.357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical strategy for unsteady two-way coupling in polydisperse sprays: application to Solid Rocket Motor instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaric Sibra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dupays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Propulsion and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (3), pp.727-748. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.B34862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745991v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of human ischemic stroke in realistic 3D geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Descombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aimée Dronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (6), pp.1539-1557. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnsns.2012.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546223v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulerian Multi-Fluid models for the simulation of dynamics and coalescence of particles in solid propellant combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dupays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 234, pp.230-262. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2012.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618806v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-velocity correlations in high order moment methods for polydisperse evaporating sprays: modeling and numerical issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 237, pp.177-210. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2012.11.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626869v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulerian versus Lagrangian simulation of unsteady two-way coupled coalescing two-phase flows in solid propellant combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dupays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 341, pp.44-54. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2012.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for Polydispersion in the Eulerian Large Eddy Simulation of the Two-Phase Flow in an Aeronautical-type Burner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90 (3), pp.545-581. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10494-012-9440-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650605v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high order moment method for the simulation of polydisperse two-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Combustion, Flow and Spray Dynamics for Aerospace Propulsion, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2012.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-space adaptive numerical methods for the simulation of combustion fronts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Descombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 160 (6), pp.1083-1101. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727442v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristic chemical time scales identification in reactive flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fiorina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Labégorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Darabiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (1), pp.1357-1364. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2012.06.178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of a merging condition for two interacting streamers in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Bonaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (052001), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/21/5/052001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697691v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new numerical strategy with space-time adaptivity and error control for multi-scale streamer discharge simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Bonaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Descombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 231 (3), pp.1002-1019. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2011.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573043v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New resolution strategy for multi-scale reaction waves using time operator splitting, space adaptive multiresolution and dedicated high order implicit/explicit time integrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Descombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (1), pp.76-104. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/100816869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457731v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond pressureless gas dynamics : Quadrature-based velocity moment models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chalons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (4), pp.1241-1272. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/cms.2012.v10.n4.a11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00535782v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high order moment method simulating evaporation and advection of a polydisperse liquid spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 231 (2), pp.394-422. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2011.08.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536512v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parareal operator splitting techniques for multi-scale reaction waves: Numerical analysis and strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Descombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (5), pp.825-852. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2010104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482099v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive time splitting method for multi-scale evolutionary partial differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Descombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluentes Mathematici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.1-31. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793744211000412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587036v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of a polydisperse spray with vortices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Durox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Ducruix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (2), pp.295-311. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-011-1050-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust moment method for evaluation of the disappearance rate of evaporating sprays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Chaisemartin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70 (8), pp.3203-3234. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/080740027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332423v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicomponent transport in weakly ionized mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Giovangigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Graille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (3), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/19/3/034002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulerian quadrature-based moment models for dilute polydisperse evaporating sprays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fréret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Chaisemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 85, pp.649-676. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10494-010-9286-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Theory of Plasmas: Translational Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Graille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (04), pp.527-599. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S021820250900353X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsated free jets with polydisperse spray injection: Experiments and numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fréret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Chaisemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Ducruix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Durox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (2), pp.2215-2222. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2008.06.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulerian models for turbulent spray combustion with polydispersity and droplet crossing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Chaisemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fréret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 337 (Numéro Thématique Spécial "Combustion for aerospace propulsion"), pp.438-448. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2009.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of spray coalescence in an eulerian framework : direct quadrature method of moments and multi-fluid method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 227 (6), pp.3058-3088. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2007.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the local and global errors of splitting approximations of reaction-diffusion equations with high spatial gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Descombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Louvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 84 (6), pp.749 - 765. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207160701458716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enumeration and 3D representation of the stereo-isomers of alkane molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nik Lygeros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Valère Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 40 (4-5), pp.1225--1241. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2004.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate treatment of size distribution effects in polydisperse spray diffusion flames: multi-fluid modelling, computations and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Santoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Noskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitchell Smooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion Theory and Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (2), pp.385 - 412. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1364-7830/8/2/010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operator splitting for nonlinear reaction-diffusion systems with an entropic structure: singular perturbation and order reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Descombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerische Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 97 (4), pp.667--698. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00211-003-0496-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulerian multi-fluid modeling for the numerical simulation of coalescence in polydisperse dense liquid sprays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Villedieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 194 (2), pp.505--543. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2003.08.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulerian analysis of the dispersion of evaporating polydispersed sprays in a statistically stationary turbulent flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reveillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Péra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronnie Knikker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (1), pp.1--27. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1468-5248/5/1/001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropic structure of multicomponent reactive flows with partial equilibrium chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Giovangigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (7), pp.739--768. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mma.429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of Thermal Explosion and Natural Convection: Critical Conditions and New Oscillating Regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Genieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Volpert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 63 (1), pp.351-372. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/S0036139901389501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00232991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular perturbation analysis for the reduction of complex chemistry in gaseous mixtures using the entropic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2 (3), pp.433-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00234183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation de flammes gazeuses dans la limite d'une diffusion massique nulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Volpert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l'Académie des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 335, pp.405-410. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s1631-073x(02)02487-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-fluid Modeling of Laminar Poly-dispersed Spray Flames: Origin, Assumptions and Comparison of the Sectional and Sampling Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion Theory and Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5 (4), pp.537-572. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1364-7830/5/4/303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samurai/ponio: two complementary software libraries for the efficient implementation of adaptive space/time numerical schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling Summer Visit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NASA Ames Research Center, Jul 2025, Mountain View, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical methods and relaxation techniques for diffuse interface models in high-velocity two-phase flow simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ward Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dupays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Le Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23967/eccomas.2024.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the impact of a high-velocity jet at high-temperature on a liquid surface with a two-temperature diffuse interface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ward Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Le Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dupays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reykjavik, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of polydisperse oscillating droplets through high order numerical methods for geometric moment equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ait-Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Multiphase Flow - ICMF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Resolution Analysis for two-phase flows with heat and mass transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Nore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IACM Computational Fluids Conference – CFC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IACM, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring differences in second order statistics for the simulation of multi-scale atomization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Remigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Tomov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Goudenège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Multiphase Flow (ICMF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multistep interface coupling for high-order adaptive black-box multiphysics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th edition of the International Conference on Computational Methods for Coupled Problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Chaniá, Greece. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23967/c.coupled.2023.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical challenges in the simulation of 1D bounded low-temperature plasmas with charge separation in various collisional regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ND INTERNATIONAL CONFERENCE ON ADVANCED EARTH SCIENCE AND FOUNDATION ENGINEERING (ICASF 2023): Advanced Earth Science and Foundation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Mohali, France. pp.190004, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0187483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Second-Order Implicit-Explicit Asymptotic Preserving Scheme for the Hyperbolic Heat Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RGD32</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic preserving finite-volume method for fluid models in low-temperature partially-magnetized plasma applications involving instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry E. Magin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new simulation strategy for solid rocket motor ignition: coupling a CFD code with a one-dimensional boundary flame model, verification against a fully resolved approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dupays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Propulsion and Energy 2021 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United States. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2021-3695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between multifluid and Particle-In-Cell (PIC) simulations of instabilities and boundary layers in low-temperature low pressure magnetized plasmas for electric pro- pulsion applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry E. Magin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd Annual Gaseous Electronics Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-processing of two-phase DNS simulations exploiting geometrical features and topological invariants to extract flow statistics: application to canonical objects and the collision of two droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Di Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Bermejo-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Chaisemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation strategy of reduced-order two-fluid flow models based on a hierarchy of direct numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cordesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Multiphase Flow (ICMF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of a two-phase flow model with two-scale kinematics and surface tension by means of variational calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cordesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Di Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Multiphase Flow (ICMF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of particle field heterogeneity on the dynamics of turbulent two-way coupled particulate flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Multiphase Flow, ICMF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travelling wave mathematical analysis and efficient numerical resolution for a realistic model of solid propellant combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dupays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Davidenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCASS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13009/EUCASS2019-624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring different approaches for the simulation of multi-scale atomization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Remigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Di Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling a hierarchy of diffuse interface models with kinetic-based moment methods for spray atomization simulations in cryogenic rocket engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cordesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLASS 2018 14TH INTERNATIONAL CONFERENCE ON LIQUID ATOMIZATION &amp; SPRAY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modelling of multi-phase flow using entropy symmetrization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cordesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM-ECFD Conferences 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-phase flow with two velocities modelling for jet atomization simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cordesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTPF - Dispersed two-phase flows 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic-preserving finite volume scheme for the multi-fluid equations towards electric propulsion applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Magin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Portland, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la multirésolution adaptative à la simulation numérique d'écoulements incompressibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Arthur N'Guessan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National d'Analyse Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cap d'Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling a hierarchy of diffuse interface model with kinetic-based moment methods for primary atomization simulations in liquid propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cordesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Le Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ICNMMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulerian Simulation of Polydisperse Two-Phase Flame Propagation in a Turbulent Flow for a Large Range of Stokes Numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macole Sabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dupays Jean-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Numerical Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Orlando, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Équations de Navier-Stokes incompressibles et multirésolution spatiale adaptative: sur la question des modes parasites en maillage collocalisé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Arthur N'Guessan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SMAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Ronce-les-Bains, La Tremblade, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counter-Flow Spray Pulsated Flames: From Experimental Measurements to Numerical Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Riber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Numerical Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Orlando, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where does the Drop Size Distribution Come From?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Essadki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Conference on Liquid Atomization and Spray Systems ( ILASS2017 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/ilass2017.2017.4706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Eulerian simulation of 3D turbulent particle laden flow based on the Anisotropic Gaussian Closure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macole Sabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 9th International Conference on Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new high order moment method for polydisperse evaporating sprays dedicated to the coupling with separated two-phase flows in automotive engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Essadki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Chaisemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-size moment Eulerian multi-fluid method describing the statistical trajectory crossing: modeling and numerical scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Dupif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of the numerical strategy on the predictive character of Euler-Euler models for two-phase flow simulations in solid rocket motor instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Dupif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dupays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Le Touze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Investigation of a Pulsated Evaporating Spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Robbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Shum-Kivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International conference on multiphase flows (ICMF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiresolution on arbitrary domains for time dependent PDEs. Application to streamer simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Bonaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HAKONE XV, 15th High Pressure Low Temperature Plasma Chemistry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brno, Czech Republic, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulerian modeling of polydisperse evaporating spray under realistic internal combustion engine conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguz Emre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Chaisemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 8th International Conference on Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes numériques adaptatives pour la simulation de la dynamique de fronts de réaction multi-échelles en temps et en espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Descombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque de la Fédération Normandie-Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Le Havre, France. pp.93-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Direct Numerical Simulation of moderate-Stokes-number turbulent particulate flows using Algebraic-Closure-Based and Kinetic-Based Moment Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Masi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Center for Turbulence Research, Summer Program 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Stanford, United States. pp.355-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUMERICAL COUPLING STRATEGY FOR EVAPORATING TWO-PHASE FLOW COMPUTATIONS : APPLICATION TO SOLID ROCKET MOTORS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaric Sibra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dupays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Resolution Strategies for Multi-scale Reaction Waves: Optimal Time Operator Splitting and Space Adaptive Multiresolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Descombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEI 2010 - XXXVI Latin American Conference on Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Asunción, Paraguay. Paper 6, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Time-Space Algorithms for the Simulation of Multi-scale Reaction Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Descombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. pp.379-387, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20671-9_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic theory derivation of transport equations for gases with internal energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Graille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd AIAA Thermophysics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Honolulu, Hawaii, United States. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2011-4034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-way coupled simulation of acoustic waves in polydisperse coalescing two-phase flows : application to Solid Rocket Motor instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dupays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EUROPEAN CONFERENCE FOR AEROSPACE SCIENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Saint-Pétersbourg, Russia. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical strategy for two-way coupling in unsteady polydisperse moderately dense sprays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaric Sibra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dupays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th AIAA/ASME/SAE/ASEE Joint Propulsion Conference &amp; Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, San Diego, United States. pp.1-20, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2011-5861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulerian models and three-dimensional numerical simulation of polydisperse sprays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fréret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Chaisemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reveillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internation Conference on Mutiphase Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Tampa - Florida USA, United States. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high order moment method with mesh movement for the description of a polydisperse evaporating spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Huy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Mutiphase Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Tampa - Florida USA, United States. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust numerical schemes for Eulerian spray DNS and LES in two-phase turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chalons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Multiphase Flows, ICMF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Tampa, FL, United States. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Eulerian model for the simulation of dynamics and coalescence of alumina particles in solid propellant combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dupays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Multiphase Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Tampa, United States. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Multifluid Mesoscopic Eulerian Formalism on the Large Eddy Simulation of an aeronautical-type configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Sanjose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Angelberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multiphase Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Tampa - Florida USA, United States. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic theory of plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Graille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th AIAA Aerospace Sciences Meeting and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Reno, United States. pp.AIAA 2008-1112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsated free jets with spray injection : Eulerian multi-fluid modelling and simulation versus experimental measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Chaisemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fréret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Multiphase Flow, ICMF 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Leipzig, Germany. pp.1--15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00191015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-chemical dynamics and chemical quasi-equilibrium of plasmas in thermal non-equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Graille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Center for Turbulence Research - Stanford University. Center for Turbulence Research - Stanford University, pp.1-12, 2009, Annual Research Briefs 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operator splitting methods with error estimator and adaptive time-stepping. Application to the simulation of combustion phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Descombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roland Glowinski; Stanley Osher; Wotao Yin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Splitting Methods in Communication, Imaging, Science, and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-13, 2015, 78-3-319-41589-5. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-41589-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183745v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stable, robust and high order accurate numerical method for Eulerian simulation of spray and particle transport on unstructured meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Vié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Center for Turbulence Research. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Research Briefs 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Turbulence Research - Stanford University, pp.205-216, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchy of Eulerian models for trajectory crossing in particle-laden turbulent flows over a wide range of Stokes numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chalons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Center for Turbulence Research. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Research Briefs 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Turbulence Research - Stanford University, pp.193-204, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-space adaptive numerical methods for the simulation of combustion fronts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Descombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Candel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Research Briefs of the Center for Turbulence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Turbulence Research - Stanford University, pp.347-358, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-Gaussian quadrature method of moments for simulating high Stokes number turbulent two-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chalons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Research Brief of the Center for Turbulence Research - Stanford University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Turbulence Research - Stanford University, pp.309-320, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulerian modeling and simulation of small scale trajectory crossing and coalescence for moderate-Stokes-number spray flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dupays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Center for Turbulence Research. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the summer program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Turbulence Research, pp.365-374, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-order scheme for quadrature-based velocity high order moment methods for disperse two-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chalons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Research Briefs of the Center for Turbulence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Turbulence Research - Stanford University, pp.321-334, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Resolution Strategy for Multi-scale Reaction Waves using Time Operator Splitting and Space Adaptive Multiresolution: Application to Human Ischemic Stroke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Descombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Cancès, V. Louvet, M. Massot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer school on multiresolution and adaptive mesh refinement methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.Vol. 34 277-290, 2011, ESAIM: Proceedings, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201134006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of preferential segregation in flame dynamics in polydisperse evaporating sprays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fréret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reveillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Chaisemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Center for Turbulence Research, Stanford University. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 2010 Summer Program, Center for Turbulence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Turbulence Research, Stanford University, pp.383-392, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Theory of Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Graille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Papers presented during the AVT-162 RTO AVT/VKI Lecture Series held at the von Karman Institute, Rhode St. Genèse, Belgium. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTO-EN-AVT-162 Non-Equilibrium Gas Dynamics - From Physical Models to Hypersonic Flights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NATO Research and Technology Organisation, pp.1-40, 2009, VKI Lecture Series - ISBN 978-92-837-0091-3 - http://www.rta.nato.int/Pubs/RDP.asp?RDP=RTO-EN-AVT-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EULERIAN MULTI-FLUID MODELS : MODELING AND NUMERICAL METHODS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Chaisemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fréret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NATO - http://www.rta.nato.int/Pubs/RDP.asp?RDP=RTO-EN-AVT-169. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTO - Lecture Series du von Karman Institute "MODELING AND COMPUTATIONS OF NANOPARTICLES IN FLUID FLOWS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NATO - RTO, pp.1-86, 2009, RTO Lecture Series of the von Karman Institute</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00423031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulerian multi-fluid models for polydisperse evaporating sprays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D.L. Marchisio and R.O. Fox. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiphase Reacting Flows: Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Wien New York, pp.79--123, 2007, CISM Courses and Lectures no. 492, International Center for Mechanical Sciences, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-211-72464-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de fluide chez D'Alembert à la lumière des Opuscules Mathématiques et de la Correspondance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Histoire du XVIIIème Siècle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">``Sciences, Musiques, Lumières'', Mélanges offerts à Anne-Marie Chouillet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust computational framework for the mixture-energy-consistent six-equation two-phase model with instantaneous mechanical relaxation terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ward Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marica Pelanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285889v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid stochastic-structural modelling of particle-laden turbulent flows based on wavelet reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Morhain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Vié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300188v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of a 4-moment model for electron transport in Hall thrusters from a gyrokinetic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubaïr Tazakkati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Pichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876247v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gyromoment Approach for Electron Dynamics in Low-Temperature E × B Plasmas of Hall Thrusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubaïr Tazakkati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Pichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of relative velocity, velocity fluctuations and their interactions for two-fluid models by Stationary Action Principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ward Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Performance Parallel Solvers for the time-harmonic Maxwell Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fressart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-order uniformly asymptotic-preserving space-time-ImEx schemes for hyperbolic balance laws with stiff relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symplectic multi-time step parareal algorithms applied to molecular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Volz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Eulerian multi-fluid versus Lagrangian methods for ejection of polydisperse evaporating sprays by vortices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Chaisemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reveillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of plane polydispersed Spray Flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Navier-Stokes equations to Oberbeck-Boussinesq approximation : a unified approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Genieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ponio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:fe1ad6e1bdcc744d281058ef157e7a15acaa7534;origin=https://github.com/hpc-maths/ponio;visit=swh:1:snp:2dc27c7e855c530d655c1f93d0a0a210f6fe20b5;anchor=swh:1:rev:20b0b2ff6c0cbf33bd89ac8c8a5f81bb6e938fea⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samurai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Matalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:ff1a948dead6c299d1b43ca7332d4d6603c51b81;origin=https://github.com/hpc-maths/samurai;visit=swh:1:snp:86160ffad45a0c9031c5de21ce8359f7be17a094;anchor=swh:1:rev:900d202d47509f88429eb40858c6fba81c91e59e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId457"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB82B2A6"/>
+    <w:nsid w:val="6D0437CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marc.massot@polytechnique.edu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://initiative-hpc-maths.gitlab.labos.polytechnique.fr/site/index.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249139v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward Haegeman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Orlando" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2025.0835" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930133v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G M Gangemi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Alvarez Laguna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hillewaert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Magin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0240640" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188956v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Loison" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Pichard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1200" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091807v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202578080" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374640v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ait-Ameur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essadki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025057" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234011v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Asad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Loubens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fran&#231;ois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.128" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377652v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.333" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386731v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104857" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888035v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dupays" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Davidenko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2024.115758" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884678v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Pelanti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202372093" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612463v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Touze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/MultScienTechn.2023047916" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234120v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellotti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gouarin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Graille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.83" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436896v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-022-01302-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158073v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111670" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148621v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M140256X" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235133v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.319" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429603v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Letournel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5949" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343546v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Arthur N'Guessan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Series" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2019.112542" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177667v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Zamansky" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.015104" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116610v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Alvarez-Laguna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109634" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418793v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2020.1752943" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879950v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cordesse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Di Battista" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chevalier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Matuszewski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202069024" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898695v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wargnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B Scoggins" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagi N Mansour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834686" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02060365v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103233" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811837v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry E. Magin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1194225" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551832v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab6242" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350200v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Remigi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Murrone" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00154-w" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978949v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2020.v18.n2.a10" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886835v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macole Sabat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Larat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.10.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349534v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murrone" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;nard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336996v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Drui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615076v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Chaisemartin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault M&#233;nard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2019.103084" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349441v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.538" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821941v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Canu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Puggelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Essadki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Menard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.06.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355608v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Chaisemartin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1108364" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884814v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Llobell" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201965401" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148617v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descombes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Duarte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.19" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063816v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaric Sibra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dupays" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.02.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358390v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Fox" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M109209X" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368420v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fiorina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vi&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Franzelli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darabiha" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL11-05" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591956v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Fikl" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kestener" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201653014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247390v3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Trung Nguyen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.08.017" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401335v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Coletti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.630" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395317v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2016012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01097531v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Emre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kah" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Huy Tran" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Velghe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2015011204" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903307v5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Bonaventura" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.02.038" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958108v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140960438" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906220v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boileau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130945740" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941796v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2014.12.004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011689v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sayadi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Chenadec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmid" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richecoeur" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.117" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6LZXTZ4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912319v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doisneau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.021213.140514a" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459708v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1757-482X.6.3.247" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942115v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-014-9567-z" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837089v4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130926006" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918174v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taraneh Sayadi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Chenadec" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schmid" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.357" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745991v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B34862" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003004v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890296" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626869v3" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.11.043" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618806v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.09.025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546223v3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aim&#233;e Dronne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2012.10.002" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650605v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-012-9440-x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773327v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727442v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.01.013" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875654v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.005" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728109v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caudal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fiorina" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lab&#233;gorre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Darabiha" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.178" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGF2CBHQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535782v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/cms.2012.v10.n4.a11" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457731v4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100816869" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573043v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.07.002" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697691v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/5/052001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536512v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.08.032" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587036v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793744211000412" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595348v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducruix" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1050-1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDXC1X62-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482099v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010104" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449866v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fr&#233;ret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-010-9286-z" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485942v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giovangigli" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/19/3/034002" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0F76NPR2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332423v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080740027" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185109v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820250900353X" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355806v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.06.105" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KRHP1NQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408719v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.016" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6LX084B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157269v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2007.10.028" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175003v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160701458716" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188447v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Lygeros" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Val&#232;re Marchand" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2004.04.009" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7C9P7DFW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187619v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villedieu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2003.08.026" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXF0P5CR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188023v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile P&#233;ra" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Knikker" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-5248/5/1/001" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187613v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.429" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6FZ6198R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190954v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Santoro" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Noskov" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Smooke" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gomez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1364-7830/8/2/010" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188449v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-003-0496-3" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFR8HZ8J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00234183v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256328v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Volpert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1631-073x(02)02487-1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232991v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Genieys" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036139901389501" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185799v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1364-7830/5/4/303" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503161v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubois" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hoffmann" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Massot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168244v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796426v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Le Touze" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/eccomas.2024.071" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016677v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Tomov" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Demoulin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485982v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/c.coupled.2023.027" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934500v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380042v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Wu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nore" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911908v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Reboul" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0187483" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031921v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710483v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-3695" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376988v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322743v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194973v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345825v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Bermejo-Moreno" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194951v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392723v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379257v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X Demoulin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873295v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2019-624" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187222v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888449v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342232v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888513v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888477v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205425v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Dunn" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupays Jean-Michel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629389v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888416v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Boucher" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205426v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621288v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ilass2017.2017.4706" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862008v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dupif" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543507v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393153v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205421v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Robbes" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Shum-Kivan" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588049v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Lee" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bonaventura" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862012v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945755v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862010v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826920v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041309v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Masi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610644v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607101v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-4034" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590796v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_40" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697727v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612258v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-5861" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498216v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Sanjose" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Angelberger" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cuenot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498215v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498214v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498182v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgouin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Terrier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498207v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211218v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191015v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466329v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183745v2" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319415871" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41589-5" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773328v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773331v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653105v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653056v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Candel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773325v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomine" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653057v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630314v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590812v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201134006" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423031v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443688v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175141v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-211-72464-4_3" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N1T6RT85-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881052v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coste" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285889v2" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196348v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouba&#239;r Tazakkati" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876247v2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224712v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158881v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fressart" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nowak" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300188v2" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Morhain" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672571v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358459v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Audouze" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169721v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203439v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762993v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710549v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fe1ad6e1bdcc744d281058ef157e7a15acaa7534;origin=https://github.com/hpc-maths/ponio;visit=swh:1:snp:2dc27c7e855c530d655c1f93d0a0a210f6fe20b5;anchor=swh:1:rev:20b0b2ff6c0cbf33bd89ac8c8a5f81bb6e938fea" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545389v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gouarin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Matalon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ff1a948dead6c299d1b43ca7332d4d6603c51b81;origin=https://github.com/hpc-maths/samurai;visit=swh:1:snp:86160ffad45a0c9031c5de21ce8359f7be17a094;anchor=swh:1:rev:900d202d47509f88429eb40858c6fba81c91e59e" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marc.massot@polytechnique.edu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://initiative-hpc-maths.gitlab.labos.polytechnique.fr/site/index.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249139v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward Haegeman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Orlando" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2025.0835" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188956v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Loison" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Pichard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1200" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091807v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202578080" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374640v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ait-Ameur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essadki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025057" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930133v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G M Gangemi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Alvarez Laguna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hillewaert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Magin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0240640" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234011v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Asad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Loubens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fran&#231;ois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.128" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377652v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.333" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386731v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104857" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888035v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dupays" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Davidenko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2024.115758" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612463v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Touze" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/MultScienTechn.2023047916" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884678v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Pelanti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202372093" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235133v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellotti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gouarin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Graille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.319" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158073v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111670" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234120v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.83" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436896v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-022-01302-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148621v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M140256X" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177667v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Letournel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Zamansky" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.015104" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343546v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Arthur N'Guessan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Series" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2019.112542" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429603v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5949" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978949v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cordesse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2020.v18.n2.a10" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350200v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Remigi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Murrone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00154-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551832v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Alvarez-Laguna" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry E. Magin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab6242" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418793v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2020.1752943" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116610v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109634" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898695v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wargnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B Scoggins" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagi N Mansour" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834686" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879950v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Di Battista" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chevalier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Matuszewski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202069024" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811837v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1194225" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02060365v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103233" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615076v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Drui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Chaisemartin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Larat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault M&#233;nard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2019.103084" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349441v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.538" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349534v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murrone" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;nard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336996v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886835v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macole Sabat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.10.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821941v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Canu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Puggelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Essadki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Menard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.06.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355608v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Chaisemartin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1108364" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884814v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Llobell" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201965401" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063816v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaric Sibra" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dupays" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.02.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148617v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descombes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Duarte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.19" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358390v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Fox" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M109209X" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395317v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2016012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368420v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fiorina" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vi&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Franzelli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darabiha" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL11-05" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591956v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Fikl" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kestener" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201653014" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247390v3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Trung Nguyen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.08.017" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401335v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Coletti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.630" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912319v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doisneau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.021213.140514a" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958108v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140960438" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01097531v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Emre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kah" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Huy Tran" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Velghe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2015011204" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903307v5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Bonaventura" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.02.038" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906220v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boileau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130945740" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011689v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sayadi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Chenadec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmid" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richecoeur" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.117" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6LZXTZ4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941796v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2014.12.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003004v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890296" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837089v4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130926006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942115v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-014-9567-z" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459708v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1757-482X.6.3.247" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918174v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taraneh Sayadi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Chenadec" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schmid" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.357" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745991v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B34862" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546223v3" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aim&#233;e Dronne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2012.10.002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618806v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.09.025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626869v3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.11.043" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875654v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.005" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650605v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-012-9440-x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773327v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727442v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.01.013" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728109v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caudal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fiorina" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lab&#233;gorre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Darabiha" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.178" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGF2CBHQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697691v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/5/052001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573043v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.07.002" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457731v4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100816869" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535782v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/cms.2012.v10.n4.a11" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536512v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.08.032" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482099v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010104" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587036v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793744211000412" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595348v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducruix" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1050-1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDXC1X62-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332423v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080740027" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485942v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giovangigli" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/19/3/034002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0F76NPR2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449866v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fr&#233;ret" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-010-9286-z" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185109v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820250900353X" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355806v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.06.105" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KRHP1NQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408719v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.016" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6LX084B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157269v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2007.10.028" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175003v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160701458716" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188447v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Lygeros" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Val&#232;re Marchand" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2004.04.009" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7C9P7DFW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190954v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Santoro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Noskov" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Smooke" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gomez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1364-7830/8/2/010" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188449v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-003-0496-3" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFR8HZ8J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187619v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villedieu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2003.08.026" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXF0P5CR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188023v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile P&#233;ra" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Knikker" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-5248/5/1/001" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187613v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.429" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6FZ6198R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232991v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Genieys" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Volpert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036139901389501" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00234183v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256328v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1631-073x(02)02487-1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185799v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1364-7830/5/4/303" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503161v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubois" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hoffmann" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Massot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796426v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Le Touze" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/eccomas.2024.071" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168244v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934500v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380042v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Wu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nore" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016677v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Tomov" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Demoulin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485982v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/c.coupled.2023.027" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911908v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Reboul" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0187483" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031921v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376988v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710483v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-3695" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322743v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345825v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Bermejo-Moreno" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194973v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194951v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392723v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873295v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2019-624" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379257v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X Demoulin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888477v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888513v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888449v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342232v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187222v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888416v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Boucher" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205425v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Dunn" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupays Jean-Michel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629389v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205426v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621288v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ilass2017.2017.4706" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862012v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393153v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543507v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dupif" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862008v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205421v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Robbes" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Shum-Kivan" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588049v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Lee" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bonaventura" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862010v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945755v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041309v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Masi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826920v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697727v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590796v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_40" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607101v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-4034" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610644v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612258v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-5861" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498207v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498214v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498182v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgouin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Terrier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498215v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498216v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Sanjose" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Angelberger" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cuenot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211218v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191015v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466329v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183745v2" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319415871" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41589-5" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773328v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773331v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653056v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Candel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653105v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773325v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomine" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653057v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590812v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201134006" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630314v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443688v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423031v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175141v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-211-72464-4_3" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N1T6RT85-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881052v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coste" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285889v2" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300188v2" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Morhain" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876247v2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouba&#239;r Tazakkati" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196348v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224712v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158881v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fressart" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nowak" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672571v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358459v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Audouze" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169721v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203439v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762993v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710549v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fe1ad6e1bdcc744d281058ef157e7a15acaa7534;origin=https://github.com/hpc-maths/ponio;visit=swh:1:snp:2dc27c7e855c530d655c1f93d0a0a210f6fe20b5;anchor=swh:1:rev:20b0b2ff6c0cbf33bd89ac8c8a5f81bb6e938fea" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545389v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gouarin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Matalon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ff1a948dead6c299d1b43ca7332d4d6603c51b81;origin=https://github.com/hpc-maths/samurai;visit=swh:1:snp:86160ffad45a0c9031c5de21ce8359f7be17a094;anchor=swh:1:rev:900d202d47509f88429eb40858c6fba81c91e59e" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>