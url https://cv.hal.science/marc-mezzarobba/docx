--- v0 (2026-03-24)
+++ v1 (2026-05-07)
@@ -749,235 +749,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817568v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing solutions of linear Mahler equations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dumas</w:t>
+                <w:t xml:space="preserve">Fast and rigorous arbitrary-precision computation of Gauss-Legendre quadrature nodes and weights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredrik Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mezzarobba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/mcom/3359⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (6), pp.C726-C747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/18M1170133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418653v2</w:t>
+                <w:t xml:space="preserve">hal-01705612v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and rigorous arbitrary-precision computation of Gauss-Legendre quadrature nodes and weights</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fredrik Johansson</w:t>
+                <w:t xml:space="preserve">Computing solutions of linear Mahler equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chyzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mezzarobba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 40 (6), pp.C726-C747. </w:t>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 87, pp.2977-3021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/18M1170133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1090/mcom/3359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01705612v2</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418653v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigorous uniform approximation of D-finite functions using Chebyshev expansions</w:t>
               </w:r>
@@ -1891,51 +1891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding Hyperexponential Solutions of Linear ODEs by Numerical Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredrik Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Kauers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2158,230 +2158,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687818v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dynamic Dictionary of Mathematical Functions (DDMF)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NumGfun: a Package for Numerical and Analytic Computation with D-finite Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mezzarobba</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMS 2010 - Third International Congress on Mathematical Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISSAC - International Symposium on Symbolic and Algebraic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Munich, Germany. pp.139-146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1837934.1837965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783048v1</w:t>
+                <w:t xml:space="preserve">inria-00456983v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NumGfun: a Package for Numerical and Analytic Computation with D-finite Functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Dynamic Dictionary of Mathematical Functions (DDMF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chyzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Gerhold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mezzarobba</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSAC - International Symposium on Symbolic and Algebraic Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICMS 2010 - Third International Congress on Mathematical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Kobe, Japan. pp.35-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00456983v2</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing roadmaps in smooth real algebraic sets</w:t>
               </w:r>
@@ -3101,51 +3101,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04502052v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chyzak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dreyfus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mezzarobba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2025.102424" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902210v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiwen Dong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Melczer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984459v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/etna_vol58s196" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366860v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145359v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horatio Boedihardjo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joscha Diehl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Ni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms.12420" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145876v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Kauers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817568v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.17" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418653v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3359" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01705612v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Johansson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1170133" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022420v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Joldes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021928v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lauter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2015.2479602" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00376219v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salvy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2010.06.024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04466875v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arzelier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Br&#233;hard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH61463.2024.00025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03580658v4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476446.3535503" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110556v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lairez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohab Safey El Din" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342769v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137953v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2015.12" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00737881v4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2013.23" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818789v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465506.2465513" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767085v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2013.33" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687818v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32973-9_18" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783048v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Darrasse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gerhold" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456983v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837934.1837965" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818797v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646401v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Casamayou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Connan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975468" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446686v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Loday-Richaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Remy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03263044v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Caruso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuki Takayama" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vaccon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00663017v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04502052v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chyzak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dreyfus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mezzarobba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2025.102424" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902210v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiwen Dong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Melczer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984459v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/etna_vol58s196" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366860v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145359v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horatio Boedihardjo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joscha Diehl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Ni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms.12420" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145876v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Kauers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817568v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.17" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01705612v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Johansson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1170133" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418653v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3359" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022420v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Joldes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021928v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lauter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2015.2479602" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00376219v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salvy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2010.06.024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04466875v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arzelier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Br&#233;hard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH61463.2024.00025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03580658v4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476446.3535503" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110556v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lairez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohab Safey El Din" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342769v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137953v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2015.12" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00737881v4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2013.23" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818789v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465506.2465513" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767085v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2013.33" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687818v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32973-9_18" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456983v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837934.1837965" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783048v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Darrasse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gerhold" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818797v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646401v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Casamayou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Connan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975468" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446686v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Loday-Richaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Remy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03263044v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Caruso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuki Takayama" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vaccon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00663017v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>