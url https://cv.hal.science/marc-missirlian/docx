--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -191,559 +191,559 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and structural analysis of JT-60SA actively cooled divertor target submitted to high heat flux</w:t>
+                <w:t xml:space="preserve">WEST full tungsten operation with an ITER grade divertor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Garitta</w:t>
+                <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Batal</w:t>
+                <w:t xml:space="preserve">A. Ekedahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Durif</w:t>
+                <w:t xml:space="preserve">J. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Firdaouss</w:t>
+                <w:t xml:space="preserve">K. Afonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Missirlian</w:t>
+                <w:t xml:space="preserve">O. Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 199, pp.114133. </w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (11), pp.112022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.114133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad64e5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04748693v1</w:t>
+                <w:t xml:space="preserve">hal-04948518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WEST full tungsten operation with an ITER grade divertor</w:t>
+                <w:t xml:space="preserve">Development of Boron Coatings for antenna protection limiters in the WEST Tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bucalossi</w:t>
+                <w:t xml:space="preserve">C. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ekedahl</w:t>
+                <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Achard</w:t>
+                <w:t xml:space="preserve">A. Deleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Afonin</w:t>
+                <w:t xml:space="preserve">M. Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Agullo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 64 (11), pp.112022. </w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.101573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad64e5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2023.101573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948518v1</w:t>
+                <w:t xml:space="preserve">cea-04590200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Boron Coatings for antenna protection limiters in the WEST Tokamak</w:t>
+                <w:t xml:space="preserve">A step towards the diagnostic of the ITER first wall: in-situ LIBS measurements in the WEST tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Firdaouss</w:t>
+                <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Deleau</w:t>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Diez</w:t>
+                <w:t xml:space="preserve">Mamadou Lamine Sankhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Missirlian</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Vartanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2023.101573⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 99 (3), pp.035609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1402-4896/ad2826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04590200v1</w:t>
+                <w:t xml:space="preserve">hal-04507588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A step towards the diagnostic of the ITER first wall: in-situ LIBS measurements in the WEST tokamak</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal and structural analysis of JT-60SA actively cooled divertor target submitted to high heat flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+                <w:t xml:space="preserve">S. Garitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Lamine Sankhe</w:t>
+                <w:t xml:space="preserve">T. Batal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Vartanian</w:t>
+                <w:t xml:space="preserve">A. Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bruno</w:t>
+                <w:t xml:space="preserve">M. Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 99 (3), pp.035609. </w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 199, pp.114133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1402-4896/ad2826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.114133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04507588v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04748693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HADES - high heat load testing - facility at CEA-IRFM</w:t>
               </w:r>
@@ -768,51 +768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -997,90 +997,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufacturing, testing and installation of the full tungsten actively cooled ITER-like divertor in the WEST tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1278,51 +1278,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared detection of tungsten cracking on actively cooled ITER-like component during high power experiment in WEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1451,51 +1451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Addab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Missirlian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32, pp.101210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1657,697 +1657,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High heat flux testing of newly developed tungsten components for WEST</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acceptance tests of the industrial series manufacturing of WEST ITER-like tungsten actively cooled divertor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Richou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Pintsuk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Missirlian</w:t>
+                <w:t xml:space="preserve">Mehdi Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.-N. Luo</w:t>
+                <w:t xml:space="preserve">Bernd Böswirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. Wang</w:t>
+                <w:t xml:space="preserve">Mathilde Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2021.112835⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 96 (12), pp.124029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1402-4896/ac2657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04746703v1</w:t>
+                <w:t xml:space="preserve">hal-04768143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustained W-melting experiments on actively cooled ITER-like Plasma Facing Unit in WEST</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Corre</w:t>
+                <w:t xml:space="preserve">Thermal loads in gaps between ITER divertor monoblocks: first lessons learnt from WEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bucalossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Grosjean</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Ratynskaia</w:t>
+                <w:t xml:space="preserve">E. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1402-4896/ac326a⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, pp.100920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2021.100920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583706v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03202595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptance tests of the industrial series manufacturing of WEST ITER-like tungsten actively cooled divertor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Diez</w:t>
+                <w:t xml:space="preserve">In situ observation of tungsten plasma-facing components after the first phase of operation of the WEST tokamak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fedorczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1402-4896/ac2657⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61 (10), pp.106011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac1dc6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768143v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04746758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal loads in gaps between ITER divertor monoblocks: first lessons learnt from WEST</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Delmas</w:t>
+                <w:t xml:space="preserve">High heat flux testing of newly developed tungsten components for WEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pintsuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.-N. Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2021.100920⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 173, pp.112835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2021.112835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03202595v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04746703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ observation of tungsten plasma-facing components after the first phase of operation of the WEST tokamak</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Corre</w:t>
+                <w:t xml:space="preserve">Sustained W-melting experiments on actively cooled ITER-like Plasma Facing Unit in WEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Delmas</w:t>
+                <w:t xml:space="preserve">Alex Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P. Gunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Krieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Fedorczak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Firdaouss</w:t>
+                <w:t xml:space="preserve">Svetlana Ratynskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 61 (10), pp.106011. </w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 96 (12), pp.124057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac1dc6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1402-4896/ac326a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04746758v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance assessment of thick W/Cu graded interlayer for DEMO divertor target</w:t>
               </w:r>
@@ -2493,51 +2493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Gardarein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2601,103 +2601,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical simulation of flat tiles mock-ups under high heat flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Batal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.N. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 146, pp.2153-2157. </w:t>
@@ -2735,90 +2735,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tungsten coatings repair: An approach to increase the lifetime of plasma facing components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2869,103 +2869,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualification and post-mortem investigation of actively cooled tungsten flat-tile mock-ups for WEST divertor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pintsuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.-N. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 136, pp.403-409. </w:t>
@@ -3042,51 +3042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Missirlian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 136, pp.1273-1277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3248,1419 +3248,1419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface heat flux estimation with embedded fiber Bragg gratings measurements: Numerical study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Firdaouss</w:t>
+                <w:t xml:space="preserve">Status on the W monoblock type high heat flux target with graded interlayer for application to DEMO divertor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Richou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Guilhem</w:t>
+                <w:t xml:space="preserve">P. Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rocella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2016.10.015⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 124, pp.338 - 343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2017.03.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01794290v1</w:t>
+                <w:t xml:space="preserve">cea-04748567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical analysis of WEST divertor support plate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential approach of IR-analysis for high heat flux quality assessment of divertor tungsten monoblock components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Burles</w:t>
+                <w:t xml:space="preserve">Henri Greuner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Böswirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Larroque</w:t>
+                <w:t xml:space="preserve">H. Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Doceul</w:t>
+                <w:t xml:space="preserve">T. Hirai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Panayotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 124, pp.302-305. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2017.04.006⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 124, pp.202 - 206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2017.02.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04747858v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04748493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status on the W monoblock type high heat flux target with graded interlayer for application to DEMO divertor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Missirlian</w:t>
+                <w:t xml:space="preserve">Surface heat loads on the ITER divertor vertical targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rocella</w:t>
+                <w:t xml:space="preserve">S. Carpentier-Chouchana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Escourbiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hirai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Panayotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2017.03.087⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (4), pp.046025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/aa5e2a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04748567v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04748589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential approach of IR-analysis for high heat flux quality assessment of divertor tungsten monoblock components</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Results of high heat flux qualification tests of W monoblock components for WEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Maier</w:t>
+                <w:t xml:space="preserve">H Greuner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Hirai</w:t>
+                <w:t xml:space="preserve">B Böswirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Panayotis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Lipa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Richou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 124, pp.202 - 206. </w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, T170, pp.014001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2017.02.092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/2017/t170/014001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04748493v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04748523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of high heat flux qualification tests of W monoblock components for WEST</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodology for heat flux investigation on leading edges using infrared thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Greuner</w:t>
+                <w:t xml:space="preserve">J. -L. Gardarein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Böswirth</w:t>
+                <w:t xml:space="preserve">R. Dejarnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Lipa</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. P. Gunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, T170, pp.014001. </w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/2017/t170/014001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0029-5515/57/1/016009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04748523v1</w:t>
+                <w:t xml:space="preserve">hal-01459209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface heat loads on the ITER divertor vertical targets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.P. Gunn</w:t>
+                <w:t xml:space="preserve">Overview of the different processes of tungsten coating implemented into WEST tokamak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Carpentier-Chouchana</w:t>
+                <w:t xml:space="preserve">C. Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Escourbiac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Panayotis</w:t>
+                <w:t xml:space="preserve">H. Greuner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 57 (4), pp.046025. </w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 124, pp.207 - 210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/aa5e2a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2017.02.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04748589v1</w:t>
+                <w:t xml:space="preserve">cea-04747908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for heat flux investigation on leading edges using infrared thermography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Corre</w:t>
+                <w:t xml:space="preserve">Overview of decade-long development of plasma-facing components at ASIPP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.-N. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -L. Gardarein</w:t>
+                <w:t xml:space="preserve">G.H. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Dejarnac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Gaspar</w:t>
+                <w:t xml:space="preserve">S.G. Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Gunn</w:t>
+                <w:t xml:space="preserve">W.J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 57 (1), </w:t>
+              <w:t xml:space="preserve">, 2017, 57 (6), pp.065001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0029-5515/57/1/016009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/aa6502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459209v1</w:t>
+                <w:t xml:space="preserve">cea-04747904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the different processes of tungsten coating implemented into WEST tokamak</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurements and controls implementation for WEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Desgranges</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Richou</w:t>
+                <w:t xml:space="preserve">P. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bucalossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Greuner</w:t>
+                <w:t xml:space="preserve">F. Samaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 124, pp.207 - 210. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2017.02.087⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 123, pp.1029-1032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2017.01.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04747908v1</w:t>
+                <w:t xml:space="preserve">hal-01785561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of decade-long development of plasma-facing components at ASIPP</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Q. Li</w:t>
+                <w:t xml:space="preserve">Surface heat flux estimation with embedded fiber Bragg gratings measurements: Numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Gardarein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.G. Qin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W.J. Wang</w:t>
+                <w:t xml:space="preserve">D. Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/aa6502⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.1077 - 1081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2016.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04747904v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements and controls implementation for WEST</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical analysis of WEST divertor support plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Batal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Moreau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Missirlian</w:t>
+                <w:t xml:space="preserve">S. Burles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Samaille</w:t>
+                <w:t xml:space="preserve">S. Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Courtois</w:t>
+                <w:t xml:space="preserve">L. Doceul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 123, pp.1029-1032. </w:t>
+              <w:t xml:space="preserve">, 2017, 124, pp.302-305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2017.01.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2017.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785561v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04747858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the pores inside tungsten coating after thermal cycling for fusion device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4737,90 +4737,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of peak power flux densities based on full ion orbit calculation: Application to WEST ITER-like target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Moncada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 112, pp.1-6. </w:t>
@@ -4864,523 +4864,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical simulation of WEST actively cooled upper divertor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Larroque</w:t>
+                <w:t xml:space="preserve">Wall surface temperature calculation in the SolEdge2D-EIRENE transport code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pégourié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bucalossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bufferand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Ciraolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2016.07.004⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15th International Conference on Plasma-Facing Materials and Components for Fusion Applications, T167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/T167/1/014073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04748752v1</w:t>
+                <w:t xml:space="preserve">hal-01459103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tungsten covered graphite and copper elements and ITER-like actively cooled tungsten divertor plasma facing units for the WEST project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F Ferlay</w:t>
+                <w:t xml:space="preserve">Thermomechanical simulation of WEST actively cooled upper divertor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Batal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Richou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Firdaouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/t167/1/014066⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 112, pp.36 - 41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2016.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04748773v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04748752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wall surface temperature calculation in the SolEdge2D-EIRENE transport code</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tungsten covered graphite and copper elements and ITER-like actively cooled tungsten divertor plasma facing units for the WEST project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Denis</w:t>
+                <w:t xml:space="preserve">J Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pégourié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Bucalossi</w:t>
+                <w:t xml:space="preserve">S Burles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Bufferand</w:t>
+                <w:t xml:space="preserve">Y Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guido Ciraolo</w:t>
+                <w:t xml:space="preserve">F Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 15th International Conference on Plasma-Facing Materials and Components for Fusion Applications, T167, </w:t>
+              <w:t xml:space="preserve">, 2016, T167, pp.014066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/T167/1/014073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/t167/1/014066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459103v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04748773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fatigue lifetime assessment of WEST ITER Like Plasma Facing Unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Batal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 109-111, pp.294-298. </w:t>
@@ -5412,1217 +5412,1217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04723407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat flux distribution and gyro-radius smoothing effect on misaligned CFC tile in the Tore Supra tokamak</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">WEST Physics Basis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Dejarnac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Gaspar</w:t>
+                <w:t xml:space="preserve">C. Bourdelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Escourbiac</w:t>
+                <w:t xml:space="preserve">J.F. Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Basiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bécoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.10.036⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55 (6), pp.063017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0029-5515/55/6/063017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459177v1</w:t>
+                <w:t xml:space="preserve">hal-01550957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WEST Physics Basis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.F. Artaud</w:t>
+                <w:t xml:space="preserve">Design and preliminary thermal validation of the WEST actively cooled upper divertor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Richou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Basiuk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Brémond</w:t>
+                <w:t xml:space="preserve">M. Lipa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0029-5515/55/6/063017⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98-99, pp.1394 - 1398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2014.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550957v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04738409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and preliminary thermal validation of the WEST actively cooled upper divertor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Guilhem</w:t>
+                <w:t xml:space="preserve">Plasma facing components integration studies for the WEST divertor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lipa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Languille</w:t>
+                <w:t xml:space="preserve">Dominique Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Firdaouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 98-99, pp.1394 - 1398. </w:t>
+              <w:t xml:space="preserve">, 2015, 98-99, pp.1285 - 1289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2014.12.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2015.02.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-04738409v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04747936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma facing components integration studies for the WEST divertor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat flux distribution and gyro-radius smoothing effect on misaligned CFC tile in the Tore Supra tokamak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Dejarnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Laurent Gardarein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Ferlay</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marianne Richou</w:t>
+                <w:t xml:space="preserve">Frederic Escourbiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 463, pp.832-836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.10.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2015.02.053⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-04747936v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The WEST Project: Challenges of Diagnostic Integration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frank Samaille</w:t>
+                <w:t xml:space="preserve">The WEST project: Current status of the ITER-like tungsten divertor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bucalossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2014.2314648⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (7-8), pp.1048-1053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2014.01.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04748636v1</w:t>
+                <w:t xml:space="preserve">hal-04724821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The WEST project: Current status of the ITER-like tungsten divertor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Firdaouss</w:t>
+                <w:t xml:space="preserve">Implementation of a design and configuration management platform for fusion components on the Tore Supra WEST Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Allegretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bucalossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Doceul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 89 (7-8), pp.1048-1053. </w:t>
+              <w:t xml:space="preserve">, 2014, 89 (9-10), pp.1928 - 1932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2014.01.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2014.03.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724821v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04746730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a design and configuration management platform for fusion components on the Tore Supra WEST Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The WEST project: Testing ITER divertor high heat flux component technology in a steady state tokamak environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bucalossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Samaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Benoît</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Louis Doceul</w:t>
+                <w:t xml:space="preserve">E. Tsitrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 89 (9-10), pp.1928 - 1932. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2014.03.047⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 89 (7-8), pp.907 - 912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2014.01.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04746730v1</w:t>
+                <w:t xml:space="preserve">cea-04748647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The WEST project: Testing ITER divertor high heat flux component technology in a steady state tokamak environment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Samaille</w:t>
+                <w:t xml:space="preserve">The WEST Project: Challenges of Diagnostic Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Salasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Bucalossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tsitrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Tsitrone</w:t>
+                <w:t xml:space="preserve">Christel Fenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Samaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2014.01.062⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (5), pp.1449-1456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2014.2314648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-04748647v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04748636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of non destructive infrared test bed SATIR for examination of actively cooled tungsten armour Plasma Facing Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cantone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (9-10), pp.1818 - 1822. </w:t>
@@ -6673,77 +6673,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upgrades of the tore Supra water cooling system for the WEST project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chantant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Portafaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6800,784 +6800,784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04748788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential and limits of water cooled divertor concepts based on monoblock design as possible candidates for a DEMO reactor</w:t>
+                <w:t xml:space="preserve">Status of the ITER Ion Cyclotron H&amp;CD system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonella Li-Puma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne Richou</w:t>
+                <w:t xml:space="preserve">P. Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Magaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Missirlian</w:t>
+                <w:t xml:space="preserve">B. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliseo Visca</w:t>
+                <w:t xml:space="preserve">F. Kazarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gassmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agarici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 88 (9-10), pp.1836-1843. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2013.05.114⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 88 (6-8), pp.517 - 520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2012.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04748480v1</w:t>
+                <w:t xml:space="preserve">cea-04748556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status of the ITER Ion Cyclotron H&amp;CD system</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CEA contribution to the ITER ICRH antenna design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Kazarian</w:t>
+                <w:t xml:space="preserve">J.M. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Gassmann</w:t>
+                <w:t xml:space="preserve">A. Argouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Agarici</w:t>
+                <w:t xml:space="preserve">G. Berger-By</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Clairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 88 (6-8), pp.517 - 520. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2012.11.027⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 88 (6-8), pp.950-955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2013.01.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04748556v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04738173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEA contribution to the ITER ICRH antenna design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Argouarch</w:t>
+                <w:t xml:space="preserve">Developments Toward Fully Metallic Actively Cooled Plasma-Facing Components for the Tungsten Divertor in ITER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Berger-By</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Clairet</w:t>
+                <w:t xml:space="preserve">P. Gavila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2013.01.040⟩</w:t>
+              <w:t xml:space="preserve">Fusion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (4), pp.727 - 734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13182/fst13-a24092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-04738173v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04738476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developments Toward Fully Metallic Actively Cooled Plasma-Facing Components for the Tungsten Divertor in ITER</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Design optimization of plasma facing component with functional gradient material Cu/W interlayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Autissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Richou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Missirlian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13182/fst13-a24092⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (9-10), pp.1714 - 1717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2013.04.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04738476v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04738422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design optimization of plasma facing component with functional gradient material Cu/W interlayer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential and limits of water cooled divertor concepts based on monoblock design as possible candidates for a DEMO reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Li-Puma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Richou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Autissier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Richou</w:t>
+                <w:t xml:space="preserve">Philippe Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bernard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eliseo Visca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 88 (9-10), pp.1714 - 1717. </w:t>
+              <w:t xml:space="preserve">, 2013, 88 (9-10), pp.1836-1843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2013.04.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2013.05.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04738422v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04748480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The WEST programme: Minimizing technology and operational risks of a full actively cooled tungsten divertor on ITER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Grosman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Doceul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Escourbiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7653,90 +7653,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma facing components: challenges for nuclear materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Li Puma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Richou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7783,64 +7783,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The WEST project: PFC shaping solutions investigated for the ITER-like W divertor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7956,51 +7956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.T. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abiteboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8064,90 +8064,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of heat flux generated by ICRH heating with cantilevered bars and a slotted box Faraday screen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Argouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 52 (10), pp.103010. </w:t>
@@ -8179,2883 +8179,2883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04738280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent development toward the use of infrared thermography as a non destructive technique for defect detection in tungsten plasma facing components</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Cantone</w:t>
+                <w:t xml:space="preserve">High heat flux testing of mock-ups for a full tungsten ITER divertor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gavila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Riccardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Jouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bobin Vastra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.12.255⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 86 (9-11), pp.1652-1655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04748505v1</w:t>
+                <w:t xml:space="preserve">cea-04746682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High heat flux testing of mock-ups for a full tungsten ITER divertor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">Examination of high heat flux components for the ITER divertor after thermal fatigue testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Escourbiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Riccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bobin-Vastra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.02.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 417 (1-3), pp.597-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.12.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04746682v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examination of high heat flux components for the ITER divertor after thermal fatigue testing</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contribution of Tore Supra in preparation of ITER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Saoutic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abiteboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Allegretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Allfrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Ané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.12.095⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (9), pp.094014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0029-5515/51/9/094014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620224v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04738307v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Tore Supra in preparation of ITER</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.M. Ané</w:t>
+                <w:t xml:space="preserve">Influence of CFC quality on the performance of TS limiter elements under cyclic heat loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Greuner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Höschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Linsmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0029-5515/51/9/094014⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 86 (9-11), pp.1579-1582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.03.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04738307v2</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of CFC quality on the performance of TS limiter elements under cyclic heat loading</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Richou</w:t>
+                <w:t xml:space="preserve">Engineering studies for the installation of an axi-symmetric metallic divertor in Tore Supra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Doceul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Portafaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bucalossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 86 (9-11), pp.1579-1582. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.03.113⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 86 (9-11), pp.1660 - 1664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.02.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04620308v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04746374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering studies for the installation of an axi-symmetric metallic divertor in Tore Supra</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Feasibility study of an actively cooled tungsten divertor in Tore Supra for ITER technology testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Saille</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Argouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bertrand</w:t>
+                <w:t xml:space="preserve">V. Basiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Baulaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bayetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 86 (9-11), pp.1660 - 1664. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.02.063⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 86 (6-8), pp.684 - 688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.01.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04746374v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04746467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufacturing process and tests of a lower hybrid passive active multi-junction launcher for long pulse experiments on Tore-Supra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lipa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Agarici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 86 (4-5), pp.279 - 287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.01.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04746912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The heat removal capability of actively cooled plasma-facing components for the ITER divertor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Riccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Gavila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Loarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2011 (T145), pp.014080. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0031-8949/2011/T145/014080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04724810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility study of an actively cooled tungsten divertor in Tore Supra for ITER technology testing</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of the bonding defect reported on the tiles of the toroidal pumped limiter of the Tore Supra tokamak with infrared analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bayetti</w:t>
+                <w:t xml:space="preserve">Laizhong Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Loarer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.01.114⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 85 (1), pp.015501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/85/01/015501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04746467v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04746429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the bonding defect reported on the tiles of the toroidal pumped limiter of the Tore Supra tokamak with infrared analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization and damaging law of CFC for high heat flux actively cooled plasma facing components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Loarer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Missirlian</w:t>
+                <w:t xml:space="preserve">G. Chevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boscary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Herb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/85/01/015501⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 417 (1-3), pp.643-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.01.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04746429v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04738235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and damaging law of CFC for high heat flux actively cooled plasma facing components</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micro-chemical analysis of high heat loaded CFC–Cu interfaces from Tore Supra and Wendelstein 7-X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch Linsmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Greuner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hoschen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.01.073⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, T145 (1), pp.014079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/2011/t145/014079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-04738235v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04747878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-chemical analysis of high heat loaded CFC–Cu interfaces from Tore Supra and Wendelstein 7-X</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fatigue lifetime of repaired high heat flux components for ITER divertor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Richou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Riccardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gavila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 86 (9-11), pp.1771-1775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.03.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/2011/t145/014079⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-04747878v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04746452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue lifetime of repaired high heat flux components for ITER divertor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Desgranges</w:t>
+                <w:t xml:space="preserve">Manufacturing process and tests of a Lower Hybrid Passive–Active Multijunction launcher for long pulse experiments on Tore-Supra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Samaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lipa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 86 (9-11), pp.1771-1775. </w:t>
+              <w:t xml:space="preserve">, 2011, 86 (6-8), pp.513-517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.03.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04746452v1</w:t>
+                <w:t xml:space="preserve">cea-04747486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing process and tests of a Lower Hybrid Passive–Active Multijunction launcher for long pulse experiments on Tore-Supra</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Achard</w:t>
+                <w:t xml:space="preserve">Recent development toward the use of infrared thermography as a non destructive technique for defect detection in tungsten plasma facing components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Richou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Escourbiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cantone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 86 (6-8), pp.513-517. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Proceedings of ICFRM-14, 417 (1-3), pp.581 - 585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.12.255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04747486v1</w:t>
+                <w:t xml:space="preserve">cea-04748505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examination of W7-X target elements after high heat flux testing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Boscary</w:t>
+                <w:t xml:space="preserve">Damage predictions of carbon fiber composite armoured actively cooled plasma-facing components under cycling heat loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Herb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Durocher</w:t>
+                <w:t xml:space="preserve">J. Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Schlosser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Greuner</w:t>
+                <w:t xml:space="preserve">Eric Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.12.269⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, T138 (014057), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/2009/T138/014057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620255v1</w:t>
+                <w:t xml:space="preserve">hal-00533365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative image processing techniques applied to the thermographic inspection of PFC with SATIR facility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Guigon</w:t>
+                <w:t xml:space="preserve">Passive Active Multi-Junction 3, 7 GHZ launcher for Tore-Supra Long Pulse Experiments. Manufacturing Process and Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Le Niliot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">X. Courtois</w:t>
+                <w:t xml:space="preserve">J. Belo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cismondi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Z. Bej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 84 (2-6), pp.859 - 863. </w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.435-438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2008.11.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3273786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04746876v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04747920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage predictions of carbon fiber composite armoured actively cooled plasma-facing components under cycling heat loads</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
+                <w:t xml:space="preserve">Upgraded acceptance criteria from transient thermography control for the W7-X divertor target elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boscary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Camus</w:t>
+                <w:t xml:space="preserve">A. Durocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, T138 (014057), </w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 84 (7-11), pp.1317-1322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/2009/T138/014057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2008.12.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533365v1</w:t>
+                <w:t xml:space="preserve">cea-04724837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive Active Multi-Junction 3, 7 GHZ launcher for Tore-Supra Long Pulse Experiments. Manufacturing Process and Tests</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagnostic systems on Tore Supra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Belo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Bertrand</w:t>
+                <w:t xml:space="preserve">C. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Bej</w:t>
+                <w:t xml:space="preserve">C. de Michelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Elbeze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J P Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3273786⟩</w:t>
+              <w:t xml:space="preserve">Fusion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (3), pp.1219 - 1252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13182/fst09-a9175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04747920v1</w:t>
+                <w:t xml:space="preserve">cea-04746344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upgraded acceptance criteria from transient thermography control for the W7-X divertor target elements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
+                <w:t xml:space="preserve">Innovative image processing techniques applied to the thermographic inspection of PFC with SATIR facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Niliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cismondi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 84 (7-11), pp.1317-1322. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2008.12.080⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 84 (2-6), pp.859 - 863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2008.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-04724837v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04746876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic systems on Tore Supra</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J P Gunn</w:t>
+                <w:t xml:space="preserve">Examination of W7-X target elements after high heat flux testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boscary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Durocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Greuner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 386-388, pp.856-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.12.269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13182/fst09-a9175⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-04746344v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced qualification methodology for actively cooled plasma facing components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Durocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Escourbiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Grosman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boscary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Merola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11106,103 +11106,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage evaluation under thermal fatigue of a vertical target full scale component for the ITER divertor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Escourbiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Merola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Durocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bobin-Vastra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 367-370 (Part B), pp.1330-1336. </w:t>
@@ -11252,51 +11252,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualification of high heat flux components: application to target elements of W7-X divertor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Durocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11386,51 +11386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared thermography inspection methods applied to the target elements of W7-X divertor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Traxler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11520,90 +11520,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared images data merging for plasma-facing component inspection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Durocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moysan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Escourbiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11667,90 +11667,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptance criteria for the ITER divertor vertical target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Merola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Durocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Escourbiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 81 (1-7), pp.265 - 268. </w:t>
@@ -11782,1067 +11782,1067 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04731019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal behaviour of redeposited layer under high heat flux exposure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Corre</w:t>
+                <w:t xml:space="preserve">Results and analysis of high heat flux tests on a full-scale vertical target prototype of ITER divertor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Escourbiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Merola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bobin-Vastra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2004.10.161⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 75-79, pp.435-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2005.06.168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04748699v1</w:t>
+                <w:t xml:space="preserve">cea-04724803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mature industrial solution for ITER divertor plasma facing components: Hypervapotron cooling concept adapted to Tore Supra flat tile technology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Schedler</w:t>
+                <w:t xml:space="preserve">Tore-Supra infrared thermography system, a real steady-state diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Bondil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lipa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 75-79, pp.387 - 390. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2005.06.328⟩</w:t>
+              <w:t xml:space="preserve">, 2005, Part of special issue Proceedings of the 23rd Symposium of Fusion Technology: SOFT 23 Edited by F. Gnesotto, R. Piovan, M. Basso, 74 (1-4), pp.879 - 883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2005.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04730903v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04748768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared surface temperature measurements for long pulse operation, and real time feedback control in Tore-Supra, an actively cooled Tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Adjeroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Balorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Adjeroud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Y. Buravand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2 (1), pp.77-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/qirt.2.77-96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04730709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results and analysis of high heat flux tests on a full-scale vertical target prototype of ITER divertor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">A mature industrial solution for ITER divertor plasma facing components: Hypervapotron cooling concept adapted to Tore Supra flat tile technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Escourbiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bobin-Vastra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Schlosser</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kuznetsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schedler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 75-79, pp.435-440. </w:t>
+              <w:t xml:space="preserve">, 2005, 75-79, pp.387 - 390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2005.06.168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2005.06.328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-04724803v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04730903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tore-Supra infrared thermography system, a real steady-state diagnostic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Guilhem</w:t>
+                <w:t xml:space="preserve">Hot spot effect on infrared spectral luminance emitted by carbon under plasma particles impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delchambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Bondil</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Reichle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mitteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roubin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2005.08.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 337-339, pp.1069 - 1072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2004.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-04748768v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04746717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot spot effect on infrared spectral luminance emitted by carbon under plasma particles impact</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ITER-like PAM launcher for Tore Supra's LHCD system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Reichle</w:t>
+                <w:t xml:space="preserve">J.H. Belo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mitteau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ph H Bibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2004.10.015⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 74 (1-4), pp.283 - 288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2005.06.173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04746717v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04746903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ITER-like PAM launcher for Tore Supra's LHCD system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal behaviour of redeposited layer under high heat flux exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.H. Belo</w:t>
+                <w:t xml:space="preserve">S. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph H Bibet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">J. Matheus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Beaumont</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 74 (1-4), pp.283 - 288. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 337-339, pp.960 - 964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2005.06.173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2004.10.161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04746903v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04748699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flat Tile Armour Cooled by Hypervapotron Tube: a Possible Technology for ITER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Escourbiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Merola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schedler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bayetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, T111 (1), pp.199. </w:t>
@@ -12880,64 +12880,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for the design of diagnostic windows for Tore Supra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lipa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Portafaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13010,77 +13010,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design criteria for Tore Supra high heat flux components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lipa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Mitteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13188,103 +13188,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal loads in gaps between ITER divertor monoblocks: first lessons learnt from WEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSI 24 - The 24th International Conference on Plasma Surface Interactions in Controlled Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Jeju, South Korea</w:t>
@@ -13339,77 +13339,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Gardarein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Thermal-Sciences Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Krakow, Poland. pp.292 - 303, </w:t>
@@ -13447,77 +13447,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparing ITER Tungsten Divertor Operation in Tore Supra: Physics Basis for the WEST Project.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tsitrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourdelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guirlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13585,90 +13585,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic integration issues in the Tore Supra upgrade project WEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Salasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tsitrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Samaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE 25th Symposium on Fusion Engineering (SOFE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, San Francisco (CA), United States. pp.1-6, </w:t>
@@ -13706,103 +13706,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ITER like lower hybrid passive active multi-junction antenna manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Samaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lipa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 IEEE/NPSS 24th Symposium on Fusion Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Chicago, United States. </w:t>
@@ -13872,64 +13872,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIBS (laser-induced breakdown spectroscopy) applications for the tritium measurement in tokamak plasma-facing components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14068,51 +14068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Portafaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14265,51 +14265,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E1DBA5FE"/>
+    <w:nsid w:val="CC891C8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14496,51 +14496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-missirlian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2213-9225" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748693v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garitta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Batal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durif" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firdaouss" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Missirlian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.114133" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948518v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekedahl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Afonin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad64e5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04590200v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deleau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Missirlian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101573" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507588v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Favre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Sankhe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vartanian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bruno" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ad2826" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746520v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vignal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bureau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113769" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04087261v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaspar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Anquetin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Gardarein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pocheau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113525" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04619420v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Richou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gargiulo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113683" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04087288v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Anquetin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Corre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tichit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Gardarein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113480" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04396240v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Tichit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101537" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887799v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramaniraka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Addab" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2022.101210" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04029665v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigollet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ehret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2022.101305" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746703v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pintsuk" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-N. Luo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112835" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03583706v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Grosjean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Gunn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Krieger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ratynskaia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ac326a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768143v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Firdaouss" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd B&#246;swirth" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Diez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ac2657" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03202595v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gunn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delmas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.100920" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746758v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fedorczak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac1dc6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747927v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#246;swirth" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dose" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2020.111610" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050673v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gardarein" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerardin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.01.074" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748746v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Luo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.03.127" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110735v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.01.084" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724777v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2018.02.063" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746353v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2018.04.116" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011117v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pocheau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cotillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaspar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024514" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794290v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guilhem" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2016.10.015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747858v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferlay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burles" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larroque" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doceul" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.04.006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748567v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rocella" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.03.087" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748493v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Greuner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hirai" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panayotis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.02.092" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748523v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Greuner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B B&#246;swirth" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lipa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2017/t170/014001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748589v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carpentier-Chouchana" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Escourbiac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa5e2a" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459209v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Gardarein" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dejarnac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Gunn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/57/1/016009" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747908v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgranges" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Greuner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.02.087" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747904v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Liu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Qin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Wang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa6502" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785561v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Samaille" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Courtois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.01.046" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455190v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruset" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/T167/1/014060" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455195v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Languille" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moncada" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2016.07.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW9RW4H6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748752v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2016.07.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP1KJQR1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748773v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guilhem" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bucalossi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Burles" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Corre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ferlay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/t167/1/014066" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459103v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;gouri&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bufferand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ciraolo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/T167/1/014073" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723407v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2016.03.009" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459177v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dejarnac" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Escourbiac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.10.036" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FVL03DS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550957v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdelle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Artaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Basiuk" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;coulet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Br&#233;mond" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/6/063017" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738409v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lipa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.12.017" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCK6CVMH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747936v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferlay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guilhem" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2015.02.053" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748636v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Salasca" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bucalossi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tsitrone" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Fenzi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Samaille" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2314648" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724821v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.01.050" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746730v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beno&#238;t" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Allegretti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Aumeunier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bucalossi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Doceul" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.03.047" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748647v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tsitrone" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.01.062" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW2NK8QD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746748v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cantone" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.05.053" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748788v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chantant" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portafaix" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.03.042" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSGT2X9V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748480v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Li-Puma" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Magaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Visca" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.05.114" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB2V7NW2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748556v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lamalle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaumont" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kazarian" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gassmann" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agarici" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2012.11.027" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8TDW0CX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738173v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bernard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Argouarch" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berger-By" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clairet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.01.040" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPH7TX1X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738476v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gavila" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/fst13-a24092" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738422v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Autissier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.04.042" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4MRFRTX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748617v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grosman" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escourbiac" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Lipa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.02.039" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SXTN98B-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748467v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Li Puma" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135104005" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724831v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecocq" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.03.048" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738280v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/52/10/103010" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748505v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.12.255" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-062STVKW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746682v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riccardi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Constans" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Jouvelot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bobin Vastra" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.02.012" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGQW7K7F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620224v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmidt" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bobin-Vastra" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.12.095" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXNL2KVP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738307v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saoutic" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allfrey" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. An&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/51/9/094014" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DCB9151151AA4689D43C134884AC9EC169ED17A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620308v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H&#246;schen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Linsmeier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.03.113" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47S4S54Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746374v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saille" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.02.063" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746912v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.01.057" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724810v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Richou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Riccardi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gavila" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Loarer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2011/T145/014080" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746467v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basiuk" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baulaigue" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayetti" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.01.114" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746429v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laizhong Cai" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gauthier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loarer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/85/01/015501" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738235v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chevet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boscary" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Camus" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herb" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.01.073" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DQ9VR7R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747878v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Linsmeier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hoschen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2011/t145/014079" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746452v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.03.020" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0GB9PQR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747486v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.02.006" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1390KC4Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620255v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durocher" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schlosser" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.12.269" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNSB8DXB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746876v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guigon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Niliot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cismondi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2008.11.034" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533365v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camus" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2009/T138/014057" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3B6F0XHH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747920v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bej" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3273786" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724837v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2008.12.080" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ89BHPQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746344v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gil" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Michelis" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elbeze" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenzi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Gunn" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/fst09-a9175" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731109v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durocher" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Grosman" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Merola" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/48/7/079801" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619995v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merola" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2007.03.245" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S73MV25V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724800v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Durocher" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grosman" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schlosser" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Boscary" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2007/T128/035" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620361v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Traxler" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Escourbiac" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2007.05.045" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746845v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moysan" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2007.07.040" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731019v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fouquet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2005.06.363" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748699v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumas" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matheus" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.10.161" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04730903v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuznetsov" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schedler" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2005.06.328" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04730709v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adjeroud" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balorin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Buravand" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.2.77-96" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724803v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2005.06.168" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STNW74D2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748768v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bondil" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2005.08.021" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM3V0LQ9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746717v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delchambre" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reichle" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mitteau" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roubin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.10.015" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746903v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Belo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph H Bibet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2005.06.173" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746504v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.111a00199" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620424v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Portafaix" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gil" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rey" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0920-3796(03)00375-2" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620008v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mitteau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Chappuis" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-3796(01)00327-1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS62ZS6C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03202608v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794678v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Gardarein" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/745/3/032091" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866430v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guirlet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Artaud" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738544v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salasca" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFE.2013.6635409" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746892v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFE.2011.6052318" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194223v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leblond" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Payet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731134v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ritz" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rault" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.01.045" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VX7FQLGQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-missirlian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2213-9225" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948518v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekedahl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Afonin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad64e5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04590200v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firdaouss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deleau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Missirlian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101573" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507588v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Favre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Sankhe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vartanian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bruno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ad2826" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748693v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garitta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Batal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durif" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Missirlian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.114133" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746520v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vignal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bureau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113769" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04087261v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaspar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Anquetin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Gardarein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pocheau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113525" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04619420v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Richou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gargiulo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113683" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04087288v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Anquetin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Corre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tichit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Gardarein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113480" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04396240v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Tichit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101537" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887799v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramaniraka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Addab" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2022.101210" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04029665v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigollet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ehret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2022.101305" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768143v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Firdaouss" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd B&#246;swirth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Diez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ac2657" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03202595v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gunn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delmas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.100920" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746758v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fedorczak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac1dc6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746703v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pintsuk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-N. Luo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Li" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112835" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03583706v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Grosjean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Gunn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Krieger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ratynskaia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ac326a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747927v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#246;swirth" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dose" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2020.111610" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050673v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gardarein" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerardin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.01.074" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748746v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Luo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.03.127" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110735v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.01.084" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724777v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2018.02.063" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746353v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2018.04.116" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011117v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pocheau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cotillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaspar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024514" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748567v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rocella" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.03.087" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748493v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Greuner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hirai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panayotis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.02.092" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748589v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carpentier-Chouchana" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Escourbiac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa5e2a" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748523v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Greuner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B B&#246;swirth" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lipa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2017/t170/014001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459209v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Gardarein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dejarnac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Gunn" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/57/1/016009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747908v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgranges" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Greuner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.02.087" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747904v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Liu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Qin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Wang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa6502" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785561v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Samaille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Courtois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.01.046" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794290v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guilhem" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2016.10.015" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747858v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferlay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burles" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larroque" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doceul" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.04.006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455190v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruset" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/T167/1/014060" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455195v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Languille" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moncada" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2016.07.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW9RW4H6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459103v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;gouri&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bufferand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ciraolo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/T167/1/014073" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748752v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2016.07.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP1KJQR1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748773v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guilhem" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bucalossi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Burles" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Corre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ferlay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/t167/1/014066" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723407v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2016.03.009" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550957v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdelle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Artaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Basiuk" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;coulet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Br&#233;mond" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/6/063017" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738409v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lipa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.12.017" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCK6CVMH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747936v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferlay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guilhem" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2015.02.053" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459177v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dejarnac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Escourbiac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.10.036" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FVL03DS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724821v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.01.050" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746730v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beno&#238;t" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Allegretti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Aumeunier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bucalossi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Doceul" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.03.047" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748647v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tsitrone" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.01.062" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW2NK8QD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748636v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Salasca" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bucalossi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tsitrone" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Fenzi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Samaille" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2314648" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746748v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cantone" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.05.053" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748788v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chantant" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portafaix" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.03.042" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSGT2X9V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748556v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lamalle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaumont" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kazarian" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gassmann" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agarici" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2012.11.027" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8TDW0CX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738173v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bernard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Argouarch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berger-By" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clairet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.01.040" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPH7TX1X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738476v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gavila" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/fst13-a24092" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738422v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Autissier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.04.042" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4MRFRTX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748480v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Li-Puma" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Magaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Visca" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.05.114" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB2V7NW2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748617v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grosman" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escourbiac" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Lipa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.02.039" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SXTN98B-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748467v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Li Puma" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135104005" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724831v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecocq" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.03.048" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738280v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/52/10/103010" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746682v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riccardi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Constans" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Jouvelot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bobin Vastra" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.02.012" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGQW7K7F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620224v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmidt" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bobin-Vastra" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.12.095" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXNL2KVP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738307v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saoutic" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allfrey" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. An&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/51/9/094014" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DCB9151151AA4689D43C134884AC9EC169ED17A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620308v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H&#246;schen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Linsmeier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.03.113" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47S4S54Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746374v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saille" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.02.063" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746467v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basiuk" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baulaigue" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayetti" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.01.114" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746912v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.01.057" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724810v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Richou" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Riccardi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gavila" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Loarer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2011/T145/014080" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746429v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laizhong Cai" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gauthier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loarer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/85/01/015501" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738235v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chevet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boscary" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Camus" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herb" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.01.073" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DQ9VR7R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747878v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Linsmeier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hoschen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2011/t145/014079" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746452v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.03.020" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0GB9PQR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747486v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.02.006" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1390KC4Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748505v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.12.255" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-062STVKW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533365v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schlosser" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camus" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2009/T138/014057" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3B6F0XHH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747920v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belo" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bej" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3273786" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724837v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guigon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durocher" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2008.12.080" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ89BHPQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746344v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gil" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Michelis" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elbeze" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenzi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Gunn" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/fst09-a9175" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746876v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Niliot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cismondi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2008.11.034" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620255v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.12.269" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNSB8DXB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731109v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durocher" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Grosman" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Merola" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/48/7/079801" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619995v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merola" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2007.03.245" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S73MV25V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724800v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Durocher" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grosman" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schlosser" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Boscary" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2007/T128/035" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620361v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Traxler" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Escourbiac" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2007.05.045" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746845v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moysan" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2007.07.040" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731019v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fouquet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2005.06.363" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724803v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2005.06.168" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STNW74D2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748768v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bondil" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2005.08.021" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM3V0LQ9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04730709v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adjeroud" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balorin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Buravand" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.2.77-96" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04730903v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuznetsov" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schedler" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2005.06.328" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746717v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delchambre" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reichle" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mitteau" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roubin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.10.015" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746903v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Belo" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph H Bibet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2005.06.173" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748699v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumas" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matheus" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.10.161" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746504v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.111a00199" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620424v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Portafaix" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gil" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rey" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0920-3796(03)00375-2" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620008v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mitteau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Chappuis" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-3796(01)00327-1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS62ZS6C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03202608v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794678v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Gardarein" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/745/3/032091" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866430v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guirlet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Artaud" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738544v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salasca" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFE.2013.6635409" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746892v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFE.2011.6052318" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194223v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leblond" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Payet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731134v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ritz" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rault" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.01.045" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VX7FQLGQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>