--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -191,291 +191,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WEST full tungsten operation with an ITER grade divertor</w:t>
+                <w:t xml:space="preserve">Development of Boron Coatings for antenna protection limiters in the WEST Tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bucalossi</w:t>
+                <w:t xml:space="preserve">C. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ekedahl</w:t>
+                <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Achard</w:t>
+                <w:t xml:space="preserve">A. Deleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Afonin</w:t>
+                <w:t xml:space="preserve">M. Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Agullo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 64 (11), pp.112022. </w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.101573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad64e5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2023.101573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948518v1</w:t>
+                <w:t xml:space="preserve">cea-04590200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Boron Coatings for antenna protection limiters in the WEST Tokamak</w:t>
+                <w:t xml:space="preserve">WEST full tungsten operation with an ITER grade divertor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hernandez</w:t>
+                <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Firdaouss</w:t>
+                <w:t xml:space="preserve">A. Ekedahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Deleau</w:t>
+                <w:t xml:space="preserve">J. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Diez</w:t>
+                <w:t xml:space="preserve">K. Afonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Missirlian</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38, pp.101573. </w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (11), pp.112022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2023.101573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad64e5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04590200v1</w:t>
+                <w:t xml:space="preserve">hal-04948518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A step towards the diagnostic of the ITER first wall: in-situ LIBS measurements in the WEST tokamak</w:t>
               </w:r>
@@ -634,51 +634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Batal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -857,563 +857,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04746520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postmortem assessment of the WEST Fiber Bragg grating and thermocouple diagnostic performances with HADES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manufacturing, testing and installation of the full tungsten actively cooled ITER-like divertor in the WEST tokamak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Firdaouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gaspar</w:t>
+                <w:t xml:space="preserve">Marianne Richou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Corre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Pocheau</w:t>
+                <w:t xml:space="preserve">L Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 190, pp.113525. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.113525⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 193, pp.113683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.113683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04087261v1</w:t>
+                <w:t xml:space="preserve">cea-04619420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing, testing and installation of the full tungsten actively cooled ITER-like divertor in the WEST tokamak</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Firdaouss</w:t>
+                <w:t xml:space="preserve">Postmortem assessment of the WEST Fiber Bragg grating and thermocouple diagnostic performances with HADES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Richou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Hernandez</w:t>
+                <w:t xml:space="preserve">J-L. Gardarein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Gargiulo</w:t>
+                <w:t xml:space="preserve">C. Pocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 193, pp.113683. </w:t>
+              <w:t xml:space="preserve">, 2023, 190, pp.113525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.113683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.113525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04619420v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04087261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface heat flux estimation with embedded thermocouples and Fiber Bragg Grating sensor in ITER-like plasma facing components</w:t>
+                <w:t xml:space="preserve">Infrared detection of tungsten cracking on actively cooled ITER-like component during high power experiment in WEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Anquetin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Q. Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Laurent Gardarein</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.113480⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, pp.101537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2023.101537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04087288v1</w:t>
+                <w:t xml:space="preserve">hal-04396240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared detection of tungsten cracking on actively cooled ITER-like component during high power experiment in WEST</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface heat flux estimation with embedded thermocouples and Fiber Bragg Grating sensor in ITER-like plasma facing components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Tichit</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Y. Corre</w:t>
+                <w:t xml:space="preserve">Jean-Laurent Gardarein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37, pp.101537. </w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 190, pp.113480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2023.101537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.113480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396240v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04087288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reception tests of the WEST PFUs using ultrasonic testing and infrared thermography</w:t>
               </w:r>
@@ -1529,90 +1529,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissivity measurement of the ITER-like plasma facing components of the WEST phase 2: Pre-exposure measurements and first WEST exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rigollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1663,64 +1663,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptance tests of the industrial series manufacturing of WEST ITER-like tungsten actively cooled divertor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1810,77 +1810,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal loads in gaps between ITER divertor monoblocks: first lessons learnt from WEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1931,103 +1931,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ observation of tungsten plasma-facing components after the first phase of operation of the WEST tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fedorczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 61 (10), pp.106011. </w:t>
@@ -2199,51 +2199,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustained W-melting experiments on actively cooled ITER-like Plasma Facing Unit in WEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2467,77 +2467,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First heat flux estimation in the lower divertor of WEST with embedded thermal measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Gardarein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2595,325 +2595,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical simulation of flat tiles mock-ups under high heat flux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Durif</w:t>
+                <w:t xml:space="preserve">Tungsten coatings repair: An approach to increase the lifetime of plasma facing components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Firdaouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Richou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.N. Luo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Q. Li</w:t>
+                <w:t xml:space="preserve">Frédéric Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 146, pp.2153-2157. </w:t>
+              <w:t xml:space="preserve">, 2019, 146, pp.800-804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.03.127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.01.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04748746v1</w:t>
+                <w:t xml:space="preserve">hal-02110735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tungsten coatings repair: An approach to increase the lifetime of plasma facing components</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+                <w:t xml:space="preserve">Thermomechanical simulation of flat tiles mock-ups under high heat flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Batal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Perry</w:t>
+                <w:t xml:space="preserve">G.N. Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 146, pp.800-804. </w:t>
+              <w:t xml:space="preserve">, 2019, 146, pp.2153-2157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.01.084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.03.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110735v1</w:t>
+                <w:t xml:space="preserve">cea-04748746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualification and post-mortem investigation of actively cooled tungsten flat-tile mock-ups for WEST divertor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pintsuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3120,51 +3120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of fiber Bragg grating temperature sensors in plasma facing components of the WEST tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3248,628 +3248,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status on the W monoblock type high heat flux target with graded interlayer for application to DEMO divertor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Gallay</w:t>
+                <w:t xml:space="preserve">Surface heat loads on the ITER divertor vertical targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Magaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Missirlian</w:t>
+                <w:t xml:space="preserve">S. Carpentier-Chouchana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rocella</w:t>
+                <w:t xml:space="preserve">F. Escourbiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hirai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Panayotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2017.03.087⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (4), pp.046025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/aa5e2a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04748567v1</w:t>
+                <w:t xml:space="preserve">cea-04748589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential approach of IR-analysis for high heat flux quality assessment of divertor tungsten monoblock components</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Results of high heat flux qualification tests of W monoblock components for WEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Hirai</w:t>
+                <w:t xml:space="preserve">H Greuner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Panayotis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B Böswirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lipa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Richou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2017.02.092⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, T170, pp.014001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/2017/t170/014001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04748493v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04748523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface heat loads on the ITER divertor vertical targets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Carpentier-Chouchana</w:t>
+                <w:t xml:space="preserve">Status on the W monoblock type high heat flux target with graded interlayer for application to DEMO divertor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Richou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Escourbiac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Panayotis</w:t>
+                <w:t xml:space="preserve">P. Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rocella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/aa5e2a⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 124, pp.338 - 343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2017.03.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04748589v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04748567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of high heat flux qualification tests of W monoblock components for WEST</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential approach of IR-analysis for high heat flux quality assessment of divertor tungsten monoblock components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Böswirth</w:t>
+                <w:t xml:space="preserve">Henri Greuner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Böswirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Lipa</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hirai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Panayotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, T170, pp.014001. </w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 124, pp.202 - 206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/2017/t170/014001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2017.02.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04748523v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04748493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for heat flux investigation on leading edges using infrared thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -L. Gardarein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dejarnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3920,77 +3920,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the different processes of tungsten coating implemented into WEST tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4201,51 +4201,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements and controls implementation for WEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4322,90 +4322,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface heat flux estimation with embedded fiber Bragg gratings measurements: Numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L. Gardarein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4584,764 +4584,764 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04747858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the pores inside tungsten coating after thermal cycling for fusion device</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Firdaouss</w:t>
+                <w:t xml:space="preserve">Wall surface temperature calculation in the SolEdge2D-EIRENE transport code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pégourié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hernandez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Ruset</w:t>
+                <w:t xml:space="preserve">J. Bucalossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bufferand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Ciraolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, T167, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/T167/1/014060⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 15th International Conference on Plasma-Facing Materials and Components for Fusion Applications, T167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/T167/1/014073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455190v1</w:t>
+                <w:t xml:space="preserve">hal-01459103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of peak power flux densities based on full ion orbit calculation: Application to WEST ITER-like target</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Bucalossi</w:t>
+                <w:t xml:space="preserve">Thermomechanical simulation of WEST actively cooled upper divertor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Batal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Richou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Firdaouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 112, pp.1-6. </w:t>
+              <w:t xml:space="preserve">, 2016, 112, pp.36 - 41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2016.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2016.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455195v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04748752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wall surface temperature calculation in the SolEdge2D-EIRENE transport code</w:t>
+                <w:t xml:space="preserve">Tungsten covered graphite and copper elements and ITER-like actively cooled tungsten divertor plasma facing units for the WEST project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Denis</w:t>
+                <w:t xml:space="preserve">D Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pégourié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Bucalossi</w:t>
+                <w:t xml:space="preserve">J Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Bufferand</w:t>
+                <w:t xml:space="preserve">S Burles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guido Ciraolo</w:t>
+                <w:t xml:space="preserve">Y Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 15th International Conference on Plasma-Facing Materials and Components for Fusion Applications, T167, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/T167/1/014073⟩</w:t>
+              <w:t xml:space="preserve">, 2016, T167, pp.014066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/t167/1/014066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459103v1</w:t>
+                <w:t xml:space="preserve">cea-04748773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical simulation of WEST actively cooled upper divertor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Larroque</w:t>
+                <w:t xml:space="preserve">Evaluation of peak power flux densities based on full ion orbit calculation: Application to WEST ITER-like target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Languille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Gunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Moncada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 112, pp.36 - 41. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 112, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2016.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2016.07.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">cea-04748752v1</w:t>
+                <w:t xml:space="preserve">hal-01455195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tungsten covered graphite and copper elements and ITER-like actively cooled tungsten divertor plasma facing units for the WEST project</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S Burles</w:t>
+                <w:t xml:space="preserve">Study of the pores inside tungsten coating after thermal cycling for fusion device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Firdaouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Corre</w:t>
+                <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Ferlay</w:t>
+                <w:t xml:space="preserve">C. Ruset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, T167, pp.014066. </w:t>
+              <w:t xml:space="preserve">, 2016, T167, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/t167/1/014066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/T167/1/014060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04748773v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fatigue lifetime assessment of WEST ITER Like Plasma Facing Unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5604,51 +5604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lipa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 98-99, pp.1394 - 1398. </w:t>
@@ -5711,90 +5711,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma facing components integration studies for the WEST divertor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 98-99, pp.1285 - 1289. </w:t>
@@ -5832,77 +5832,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat flux distribution and gyro-radius smoothing effect on misaligned CFC tile in the Tore Supra tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Dejarnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Laurent Gardarein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5972,441 +5972,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The WEST project: Current status of the ITER-like tungsten divertor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The WEST project: Testing ITER divertor high heat flux component technology in a steady state tokamak environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Firdaouss</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Samaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tsitrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 89 (7-8), pp.1048-1053. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2014.01.050⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 89 (7-8), pp.907 - 912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2014.01.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724821v1</w:t>
+                <w:t xml:space="preserve">cea-04748647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a design and configuration management platform for fusion components on the Tore Supra WEST Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Allegretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Doceul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89 (9-10), pp.1928 - 1932. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2014.03.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04746730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The WEST project: Testing ITER divertor high heat flux component technology in a steady state tokamak environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The WEST project: Current status of the ITER-like tungsten divertor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E. Tsitrone</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 89 (7-8), pp.907 - 912. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 89 (7-8), pp.1048-1053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2014.01.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2014.01.062⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">cea-04748647v1</w:t>
+                <w:t xml:space="preserve">hal-04724821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The WEST Project: Challenges of Diagnostic Integration</w:t>
               </w:r>
@@ -6520,1064 +6520,1064 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04748636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of non destructive infrared test bed SATIR for examination of actively cooled tungsten armour Plasma Facing Components</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Status of the ITER Ion Cyclotron H&amp;CD system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Cantone</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">X. Courtois</w:t>
+                <w:t xml:space="preserve">P. Lamalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kazarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gassmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agarici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 88 (9-10), pp.1818 - 1822. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2013.05.053⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 88 (6-8), pp.517 - 520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2012.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04746748v1</w:t>
+                <w:t xml:space="preserve">cea-04748556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upgrades of the tore Supra water cooling system for the WEST project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Portafaix</w:t>
+                <w:t xml:space="preserve">CEA contribution to the ITER ICRH antenna design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Argouarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berger-By</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Clairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 88 (6-8), pp.804 - 808. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2013.03.042⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 88 (6-8), pp.950-955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2013.01.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04748788v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04738173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status of the ITER Ion Cyclotron H&amp;CD system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Agarici</w:t>
+                <w:t xml:space="preserve">Developments Toward Fully Metallic Actively Cooled Plasma-Facing Components for the Tungsten Divertor in ITER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Firdaouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gavila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2012.11.027⟩</w:t>
+              <w:t xml:space="preserve">Fusion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (4), pp.727 - 734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13182/fst13-a24092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-04748556v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04738476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEA contribution to the ITER ICRH antenna design</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design optimization of plasma facing component with functional gradient material Cu/W interlayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Brun</w:t>
+                <w:t xml:space="preserve">E. Autissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Clairet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 88 (6-8), pp.950-955. </w:t>
+              <w:t xml:space="preserve">, 2013, 88 (9-10), pp.1714 - 1717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2013.01.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2013.04.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04738173v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04738422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developments Toward Fully Metallic Actively Cooled Plasma-Facing Components for the Tungsten Divertor in ITER</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential and limits of water cooled divertor concepts based on monoblock design as possible candidates for a DEMO reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gavila</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Richou</w:t>
+                <w:t xml:space="preserve">Antonella Li-Puma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Richou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliseo Visca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13182/fst13-a24092⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (9-10), pp.1836-1843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2013.05.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04738476v1</w:t>
+                <w:t xml:space="preserve">cea-04748480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design optimization of plasma facing component with functional gradient material Cu/W interlayer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Bernard</w:t>
+                <w:t xml:space="preserve">Upgrades of the tore Supra water cooling system for the WEST project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bucalossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chantant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Missirlian</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Portafaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 88 (9-10), pp.1714 - 1717. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 88 (6-8), pp.804 - 808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2013.03.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2013.04.042⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">cea-04738422v1</w:t>
+                <w:t xml:space="preserve">cea-04748788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential and limits of water cooled divertor concepts based on monoblock design as possible candidates for a DEMO reactor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eliseo Visca</w:t>
+                <w:t xml:space="preserve">Improvement of non destructive infrared test bed SATIR for examination of actively cooled tungsten armour Plasma Facing Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cantone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Richou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 88 (9-10), pp.1836-1843. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2013.05.114⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 88 (9-10), pp.1818 - 1822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2013.05.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-04748480v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04746748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The WEST programme: Minimizing technology and operational risks of a full actively cooled tungsten divertor on ITER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Grosman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Doceul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Escourbiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7653,103 +7653,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma facing components: challenges for nuclear materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Li Puma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Richou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51, pp.04005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7783,90 +7783,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The WEST project: PFC shaping solutions investigated for the ITER-like W divertor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7956,51 +7956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.T. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abiteboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8051,90 +8051,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of heat flux generated by ICRH heating with cantilevered bars and a slotted box Faraday screen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Argouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8179,1143 +8179,1143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04738280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High heat flux testing of mock-ups for a full tungsten ITER divertor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Gavila</w:t>
+                <w:t xml:space="preserve">Feasibility study of an actively cooled tungsten divertor in Tore Supra for ITER technology testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bucalossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Argouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Riccardi</w:t>
+                <w:t xml:space="preserve">V. Basiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Constans</w:t>
+                <w:t xml:space="preserve">O. Baulaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Jouvelot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Bobin Vastra</w:t>
+                <w:t xml:space="preserve">P. Bayetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 86 (9-11), pp.1652-1655. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.02.012⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 86 (6-8), pp.684 - 688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.01.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04746682v1</w:t>
+                <w:t xml:space="preserve">cea-04746467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examination of high heat flux components for the ITER divertor after thermal fatigue testing</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manufacturing process and tests of a lower hybrid passive active multi-junction launcher for long pulse experiments on Tore-Supra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lipa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agarici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.12.095⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 86 (4-5), pp.279 - 287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.01.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04620224v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04746912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Tore Supra in preparation of ITER</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.M. Ané</w:t>
+                <w:t xml:space="preserve">The heat removal capability of actively cooled plasma-facing components for the ITER divertor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Richou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Riccardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Gavila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Loarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0029-5515/51/9/094014⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (T145), pp.014080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/2011/T145/014080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-04738307v2</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04724810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of CFC quality on the performance of TS limiter elements under cyclic heat loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Greuner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Höschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Linsmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 86 (9-11), pp.1579-1582. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.03.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering studies for the installation of an axi-symmetric metallic divertor in Tore Supra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Doceul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Portafaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 86 (9-11), pp.1660 - 1664. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.02.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04746374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility study of an actively cooled tungsten divertor in Tore Supra for ITER technology testing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Examination of high heat flux components for the ITER divertor after thermal fatigue testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Escourbiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Riccardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bobin-Vastra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.01.114⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 417 (1-3), pp.597-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.12.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04746467v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing process and tests of a lower hybrid passive active multi-junction launcher for long pulse experiments on Tore-Supra</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Agarici</w:t>
+                <w:t xml:space="preserve">High heat flux testing of mock-ups for a full tungsten ITER divertor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gavila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Riccardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Jouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bobin Vastra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 86 (4-5), pp.279 - 287. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.01.057⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 86 (9-11), pp.1652-1655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04746912v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04746682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The heat removal capability of actively cooled plasma-facing components for the ITER divertor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Missirlian</w:t>
+                <w:t xml:space="preserve">Contribution of Tore Supra in preparation of ITER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Saoutic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abiteboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Richou</w:t>
+                <w:t xml:space="preserve">L. Allegretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Riccardi</w:t>
+                <w:t xml:space="preserve">S. Allfrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Gavila</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T Loarer</w:t>
+                <w:t xml:space="preserve">J.M. Ané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (9), pp.094014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0029-5515/51/9/094014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/2011/T145/014080⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-04724810v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04738307v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the bonding defect reported on the tiles of the toroidal pumped limiter of the Tore Supra tokamak with infrared analysis</w:t>
               </w:r>
@@ -9327,77 +9327,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laizhong Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Loarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 85 (1), pp.015501. </w:t>
@@ -9594,51 +9594,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-chemical analysis of high heat loaded CFC–Cu interfaces from Tore Supra and Wendelstein 7-X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch Linsmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Greuner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9724,64 +9724,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Riccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gavila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9870,77 +9870,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Samaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lipa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 86 (6-8), pp.513-517. </w:t>
@@ -10003,90 +10003,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent development toward the use of infrared thermography as a non destructive technique for defect detection in tungsten plasma facing components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Escourbiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cantone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Proceedings of ICFRM-14, 417 (1-3), pp.581 - 585. </w:t>
@@ -10130,453 +10130,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04748505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage predictions of carbon fiber composite armoured actively cooled plasma-facing components under cycling heat loads</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Herb</w:t>
+                <w:t xml:space="preserve">Upgraded acceptance criteria from transient thermography control for the W7-X divertor target elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boscary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">R. Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Camus</w:t>
+                <w:t xml:space="preserve">A. Durocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, T138 (014057), </w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 84 (7-11), pp.1317-1322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/2009/T138/014057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2008.12.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533365v1</w:t>
+                <w:t xml:space="preserve">cea-04724837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive Active Multi-Junction 3, 7 GHZ launcher for Tore-Supra Long Pulse Experiments. Manufacturing Process and Tests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Achard</w:t>
+                <w:t xml:space="preserve">Damage predictions of carbon fiber composite armoured actively cooled plasma-facing components under cycling heat loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Herb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Belo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Bertrand</w:t>
+                <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Bej</w:t>
+                <w:t xml:space="preserve">Guy Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, pp.435-438. </w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, T138 (014057), </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3273786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/2009/T138/014057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04747920v1</w:t>
+                <w:t xml:space="preserve">hal-00533365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upgraded acceptance criteria from transient thermography control for the W7-X divertor target elements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Schlosser</w:t>
+                <w:t xml:space="preserve">Passive Active Multi-Junction 3, 7 GHZ launcher for Tore-Supra Long Pulse Experiments. Manufacturing Process and Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Durocher</w:t>
+                <w:t xml:space="preserve">J. Belo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2008.12.080⟩</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.435-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3273786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-04724837v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04747920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic systems on Tore Supra</w:t>
               </w:r>
@@ -10696,51 +10696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative image processing techniques applied to the thermographic inspection of PFC with SATIR facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Niliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10826,90 +10826,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examination of W7-X target elements after high heat flux testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boscary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Durocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Greuner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11100,376 +11100,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04731109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage evaluation under thermal fatigue of a vertical target full scale component for the ITER divertor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Qualification of high heat flux components: application to target elements of W7-X divertor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Merola</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">I. Bobin-Vastra</w:t>
+                <w:t xml:space="preserve">A Durocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Grosman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Boscary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2007.03.245⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007 (T128), pp.182-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/2007/T128/035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619995v1</w:t>
+                <w:t xml:space="preserve">cea-04724800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualification of high heat flux components: application to target elements of W7-X divertor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Damage evaluation under thermal fatigue of a vertical target full scale component for the ITER divertor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A Grosman</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Escourbiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Schlosser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J Boscary</w:t>
+                <w:t xml:space="preserve">M. Merola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Durocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bobin-Vastra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 367-370 (Part B), pp.1330-1336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2007.03.245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/2007/T128/035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-04724800v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared thermography inspection methods applied to the target elements of W7-X divertor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Traxler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Boscary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Durocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Escourbiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11520,77 +11520,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared images data merging for plasma-facing component inspection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Durocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moysan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Escourbiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11667,90 +11667,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptance criteria for the ITER divertor vertical target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Merola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Durocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Escourbiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 81 (1-7), pp.265 - 268. </w:t>
@@ -11788,103 +11788,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results and analysis of high heat flux tests on a full-scale vertical target prototype of ITER divertor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Escourbiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Merola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bobin-Vastra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 75-79, pp.435-440. </w:t>
@@ -11960,51 +11960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Bondil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12132,51 +12132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Balorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Buravand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2 (1), pp.77-96. </w:t>
@@ -12214,64 +12214,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mature industrial solution for ITER divertor plasma facing components: Hypervapotron cooling concept adapted to Tore Supra flat tile technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Escourbiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bobin-Vastra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kuznetsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12517,64 +12517,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph H Bibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 74 (1-4), pp.283 - 288. </w:t>
@@ -12664,51 +12664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Matheus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 337-339, pp.960 - 964. </w:t>
@@ -12746,103 +12746,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flat Tile Armour Cooled by Hypervapotron Tube: a Possible Technology for ITER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Escourbiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Merola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schedler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bayetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, T111 (1), pp.199. </w:t>
@@ -12880,64 +12880,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for the design of diagnostic windows for Tore Supra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lipa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Portafaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13010,77 +13010,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design criteria for Tore Supra high heat flux components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lipa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Mitteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13201,77 +13201,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal loads in gaps between ITER divertor monoblocks: first lessons learnt from WEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13313,77 +13313,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat Flux estimation in WEST divertor with embedded thermocouples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Gardarein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13447,77 +13447,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparing ITER Tungsten Divertor Operation in Tore Supra: Physics Basis for the WEST Project.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tsitrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourdelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guirlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13585,64 +13585,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic integration issues in the Tore Supra upgrade project WEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Salasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tsitrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13732,77 +13732,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Samaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lipa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 IEEE/NPSS 24th Symposium on Fusion Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Chicago, United States. </w:t>
@@ -14042,90 +14042,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of heat fluxes induced by radio frequency heating on the actively cooled protections of ion cyclotron resonant heating (ICRH) and lower hybrid (LH) antennas in Tore Supra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Portafaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 88 (6-8), pp.899 - 902, 2013, Part of special issue Proceedings of the 27th Symposium On Fusion Technology (SOFT-27); Liège, Belgium, September 24-28, 2012, </w:t>
@@ -14265,51 +14265,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC891C8A"/>
+    <w:nsid w:val="393E528B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14496,51 +14496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-missirlian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2213-9225" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948518v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekedahl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Afonin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad64e5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04590200v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firdaouss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deleau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Missirlian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101573" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507588v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Favre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Sankhe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vartanian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bruno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ad2826" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748693v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garitta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Batal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durif" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Missirlian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.114133" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746520v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vignal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bureau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113769" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04087261v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaspar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Anquetin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Gardarein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pocheau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113525" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04619420v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Richou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gargiulo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113683" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04087288v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Anquetin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Corre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tichit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Gardarein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113480" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04396240v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Tichit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101537" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887799v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramaniraka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Addab" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2022.101210" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04029665v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigollet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ehret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2022.101305" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768143v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Firdaouss" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd B&#246;swirth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Diez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ac2657" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03202595v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gunn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delmas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.100920" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746758v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fedorczak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac1dc6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746703v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pintsuk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-N. Luo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Li" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112835" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03583706v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Grosjean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Gunn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Krieger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ratynskaia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ac326a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747927v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#246;swirth" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dose" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2020.111610" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050673v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gardarein" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerardin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.01.074" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748746v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Luo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.03.127" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110735v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.01.084" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724777v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2018.02.063" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746353v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2018.04.116" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011117v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pocheau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cotillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaspar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024514" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748567v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rocella" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.03.087" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748493v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Greuner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hirai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panayotis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.02.092" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748589v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carpentier-Chouchana" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Escourbiac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa5e2a" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748523v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Greuner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B B&#246;swirth" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lipa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2017/t170/014001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459209v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Gardarein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dejarnac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Gunn" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/57/1/016009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747908v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgranges" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Greuner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.02.087" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747904v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Liu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Qin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Wang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa6502" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785561v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Samaille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Courtois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.01.046" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794290v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guilhem" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2016.10.015" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747858v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferlay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burles" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larroque" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doceul" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.04.006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455190v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruset" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/T167/1/014060" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455195v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Languille" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moncada" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2016.07.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW9RW4H6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459103v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;gouri&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bufferand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ciraolo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/T167/1/014073" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748752v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2016.07.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP1KJQR1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748773v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guilhem" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bucalossi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Burles" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Corre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ferlay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/t167/1/014066" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723407v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2016.03.009" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550957v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdelle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Artaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Basiuk" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;coulet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Br&#233;mond" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/6/063017" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738409v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lipa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.12.017" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCK6CVMH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747936v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferlay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guilhem" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2015.02.053" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459177v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dejarnac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Escourbiac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.10.036" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FVL03DS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724821v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.01.050" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746730v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beno&#238;t" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Allegretti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Aumeunier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bucalossi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Doceul" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.03.047" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748647v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tsitrone" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.01.062" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW2NK8QD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748636v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Salasca" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bucalossi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tsitrone" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Fenzi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Samaille" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2314648" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746748v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cantone" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.05.053" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748788v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chantant" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portafaix" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.03.042" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSGT2X9V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748556v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lamalle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaumont" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kazarian" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gassmann" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agarici" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2012.11.027" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8TDW0CX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738173v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bernard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Argouarch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berger-By" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clairet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.01.040" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPH7TX1X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738476v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gavila" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/fst13-a24092" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738422v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Autissier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.04.042" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4MRFRTX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748480v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Li-Puma" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Magaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Visca" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.05.114" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB2V7NW2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748617v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grosman" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escourbiac" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Lipa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.02.039" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SXTN98B-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748467v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Li Puma" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135104005" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724831v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecocq" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.03.048" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738280v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/52/10/103010" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746682v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riccardi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Constans" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Jouvelot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bobin Vastra" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.02.012" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGQW7K7F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620224v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmidt" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bobin-Vastra" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.12.095" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXNL2KVP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738307v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saoutic" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allfrey" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. An&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/51/9/094014" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DCB9151151AA4689D43C134884AC9EC169ED17A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620308v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H&#246;schen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Linsmeier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.03.113" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47S4S54Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746374v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saille" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.02.063" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746467v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basiuk" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baulaigue" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayetti" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.01.114" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746912v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.01.057" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724810v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Richou" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Riccardi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gavila" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Loarer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2011/T145/014080" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746429v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laizhong Cai" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gauthier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loarer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/85/01/015501" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738235v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chevet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boscary" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Camus" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herb" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.01.073" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DQ9VR7R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747878v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Linsmeier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hoschen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2011/t145/014079" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746452v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.03.020" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0GB9PQR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747486v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.02.006" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1390KC4Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748505v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.12.255" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-062STVKW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533365v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schlosser" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camus" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2009/T138/014057" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3B6F0XHH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747920v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belo" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bej" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3273786" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724837v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guigon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durocher" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2008.12.080" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ89BHPQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746344v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gil" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Michelis" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elbeze" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenzi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Gunn" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/fst09-a9175" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746876v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Niliot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cismondi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2008.11.034" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620255v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.12.269" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNSB8DXB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731109v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durocher" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Grosman" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Merola" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/48/7/079801" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619995v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merola" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2007.03.245" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S73MV25V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724800v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Durocher" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grosman" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schlosser" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Boscary" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2007/T128/035" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620361v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Traxler" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Escourbiac" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2007.05.045" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746845v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moysan" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2007.07.040" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731019v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fouquet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2005.06.363" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724803v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2005.06.168" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STNW74D2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748768v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bondil" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2005.08.021" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM3V0LQ9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04730709v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adjeroud" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balorin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Buravand" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.2.77-96" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04730903v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuznetsov" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schedler" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2005.06.328" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746717v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delchambre" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reichle" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mitteau" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roubin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.10.015" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746903v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Belo" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph H Bibet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2005.06.173" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748699v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumas" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matheus" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.10.161" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746504v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.111a00199" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620424v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Portafaix" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gil" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rey" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0920-3796(03)00375-2" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620008v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mitteau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Chappuis" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-3796(01)00327-1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS62ZS6C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03202608v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794678v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Gardarein" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/745/3/032091" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866430v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guirlet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Artaud" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738544v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salasca" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFE.2013.6635409" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746892v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFE.2011.6052318" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194223v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leblond" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Payet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731134v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ritz" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rault" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.01.045" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VX7FQLGQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-missirlian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2213-9225" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04590200v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firdaouss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deleau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Missirlian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101573" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948518v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekedahl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Afonin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad64e5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507588v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Favre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Sankhe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vartanian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bruno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ad2826" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748693v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garitta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Batal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durif" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Missirlian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.114133" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746520v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vignal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bureau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113769" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04619420v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Richou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gargiulo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113683" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04087261v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaspar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Anquetin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Gardarein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pocheau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113525" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04396240v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Tichit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101537" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04087288v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Anquetin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Corre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tichit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Gardarein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113480" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887799v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramaniraka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Addab" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2022.101210" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04029665v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigollet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ehret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2022.101305" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768143v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Firdaouss" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd B&#246;swirth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Diez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ac2657" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03202595v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gunn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delmas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.100920" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746758v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fedorczak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac1dc6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746703v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pintsuk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-N. Luo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Li" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112835" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03583706v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Grosjean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Gunn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Krieger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ratynskaia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ac326a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747927v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#246;swirth" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dose" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2020.111610" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050673v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gardarein" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerardin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.01.074" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110735v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.01.084" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748746v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Luo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.03.127" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724777v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2018.02.063" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746353v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2018.04.116" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011117v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pocheau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cotillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaspar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024514" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748589v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carpentier-Chouchana" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Escourbiac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hirai" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panayotis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa5e2a" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748523v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Greuner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B B&#246;swirth" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lipa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2017/t170/014001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748567v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rocella" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.03.087" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748493v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Greuner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.02.092" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459209v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Gardarein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dejarnac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Gunn" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/57/1/016009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747908v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgranges" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Greuner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.02.087" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747904v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Liu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Qin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Wang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa6502" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785561v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Samaille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Courtois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.01.046" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794290v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guilhem" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2016.10.015" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747858v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferlay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burles" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larroque" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doceul" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.04.006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459103v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;gouri&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bufferand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ciraolo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/T167/1/014073" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748752v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2016.07.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP1KJQR1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748773v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guilhem" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bucalossi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Burles" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Corre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ferlay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/t167/1/014066" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455195v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Languille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moncada" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2016.07.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW9RW4H6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455190v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruset" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/T167/1/014060" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723407v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2016.03.009" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550957v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdelle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Artaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Basiuk" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;coulet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Br&#233;mond" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/6/063017" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738409v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lipa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.12.017" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCK6CVMH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747936v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferlay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guilhem" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2015.02.053" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459177v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dejarnac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Escourbiac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.10.036" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FVL03DS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748647v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tsitrone" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.01.062" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW2NK8QD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746730v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beno&#238;t" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Allegretti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Aumeunier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bucalossi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Doceul" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.03.047" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724821v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.01.050" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748636v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Salasca" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bucalossi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tsitrone" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Fenzi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Samaille" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2314648" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748556v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lamalle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaumont" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kazarian" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gassmann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agarici" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2012.11.027" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8TDW0CX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738173v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bernard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Argouarch" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berger-By" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clairet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.01.040" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPH7TX1X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738476v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gavila" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/fst13-a24092" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738422v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Autissier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.04.042" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4MRFRTX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748480v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Li-Puma" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Magaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Visca" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.05.114" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB2V7NW2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748788v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chantant" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portafaix" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.03.042" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSGT2X9V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746748v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cantone" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.05.053" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748617v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grosman" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escourbiac" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Lipa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.02.039" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SXTN98B-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748467v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Li Puma" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135104005" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724831v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecocq" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.03.048" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738280v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/52/10/103010" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746467v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basiuk" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baulaigue" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayetti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.01.114" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746912v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.01.057" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724810v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Richou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Riccardi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gavila" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Loarer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2011/T145/014080" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620308v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H&#246;schen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Linsmeier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.03.113" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47S4S54Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746374v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saille" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.02.063" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620224v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmidt" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riccardi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bobin-Vastra" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.12.095" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXNL2KVP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746682v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Constans" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Jouvelot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bobin Vastra" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.02.012" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGQW7K7F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738307v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saoutic" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allfrey" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. An&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/51/9/094014" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DCB9151151AA4689D43C134884AC9EC169ED17A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746429v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laizhong Cai" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gauthier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loarer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/85/01/015501" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738235v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chevet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boscary" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Camus" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herb" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.01.073" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DQ9VR7R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747878v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Linsmeier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hoschen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2011/t145/014079" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746452v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.03.020" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0GB9PQR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747486v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.02.006" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1390KC4Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748505v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.12.255" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-062STVKW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724837v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guigon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schlosser" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durocher" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2008.12.080" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ89BHPQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533365v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camus" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2009/T138/014057" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3B6F0XHH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747920v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bej" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3273786" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746344v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gil" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Michelis" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elbeze" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenzi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Gunn" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/fst09-a9175" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746876v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Niliot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cismondi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2008.11.034" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620255v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.12.269" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNSB8DXB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731109v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durocher" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Grosman" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Merola" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/48/7/079801" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724800v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Durocher" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grosman" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schlosser" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Boscary" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2007/T128/035" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619995v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merola" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2007.03.245" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S73MV25V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620361v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Traxler" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Escourbiac" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2007.05.045" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746845v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moysan" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2007.07.040" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731019v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fouquet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2005.06.363" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724803v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2005.06.168" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STNW74D2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748768v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bondil" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2005.08.021" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM3V0LQ9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04730709v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adjeroud" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balorin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Buravand" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.2.77-96" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04730903v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuznetsov" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schedler" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2005.06.328" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746717v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delchambre" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reichle" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mitteau" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roubin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.10.015" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746903v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Belo" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph H Bibet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2005.06.173" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748699v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumas" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matheus" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.10.161" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746504v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.111a00199" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620424v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Portafaix" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gil" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rey" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0920-3796(03)00375-2" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620008v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mitteau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Chappuis" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-3796(01)00327-1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS62ZS6C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03202608v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794678v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Gardarein" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/745/3/032091" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866430v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guirlet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Artaud" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738544v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salasca" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFE.2013.6635409" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746892v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFE.2011.6052318" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194223v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leblond" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Payet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731134v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ritz" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rault" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.01.045" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VX7FQLGQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>