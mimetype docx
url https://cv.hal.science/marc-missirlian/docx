--- v2 (2026-05-03)
+++ v3 (2026-05-30)
@@ -191,291 +191,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Boron Coatings for antenna protection limiters in the WEST Tokamak</w:t>
+                <w:t xml:space="preserve">WEST full tungsten operation with an ITER grade divertor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hernandez</w:t>
+                <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Firdaouss</w:t>
+                <w:t xml:space="preserve">A. Ekedahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Deleau</w:t>
+                <w:t xml:space="preserve">J. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Diez</w:t>
+                <w:t xml:space="preserve">K. Afonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Missirlian</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38, pp.101573. </w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (11), pp.112022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2023.101573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad64e5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04590200v1</w:t>
+                <w:t xml:space="preserve">hal-04948518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WEST full tungsten operation with an ITER grade divertor</w:t>
+                <w:t xml:space="preserve">Development of Boron Coatings for antenna protection limiters in the WEST Tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bucalossi</w:t>
+                <w:t xml:space="preserve">C. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ekedahl</w:t>
+                <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Achard</w:t>
+                <w:t xml:space="preserve">A. Deleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Afonin</w:t>
+                <w:t xml:space="preserve">M. Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Agullo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 64 (11), pp.112022. </w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.101573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad64e5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2023.101573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948518v1</w:t>
+                <w:t xml:space="preserve">cea-04590200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A step towards the diagnostic of the ITER first wall: in-situ LIBS measurements in the WEST tokamak</w:t>
               </w:r>
@@ -634,51 +634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Batal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -863,90 +863,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufacturing, testing and installation of the full tungsten actively cooled ITER-like divertor in the WEST tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1676,51 +1676,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptance tests of the industrial series manufacturing of WEST ITER-like tungsten actively cooled divertor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1810,77 +1810,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal loads in gaps between ITER divertor monoblocks: first lessons learnt from WEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1931,51 +1931,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ observation of tungsten plasma-facing components after the first phase of operation of the WEST tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1983,51 +1983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fedorczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 61 (10), pp.106011. </w:t>
@@ -2059,295 +2059,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04746758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High heat flux testing of newly developed tungsten components for WEST</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustained W-melting experiments on actively cooled ITER-like Plasma Facing Unit in WEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Pintsuk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Missirlian</w:t>
+                <w:t xml:space="preserve">Alex Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.-N. Luo</w:t>
+                <w:t xml:space="preserve">James P. Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Li</w:t>
+                <w:t xml:space="preserve">Karl Krieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Wang</w:t>
+                <w:t xml:space="preserve">Svetlana Ratynskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 173, pp.112835. </w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 96 (12), pp.124057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2021.112835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1402-4896/ac326a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04746703v1</w:t>
+                <w:t xml:space="preserve">hal-03583706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustained W-melting experiments on actively cooled ITER-like Plasma Facing Unit in WEST</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High heat flux testing of newly developed tungsten components for WEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Grosjean</w:t>
+                <w:t xml:space="preserve">G. Pintsuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James P. Gunn</w:t>
+                <w:t xml:space="preserve">G.-N. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Krieger</w:t>
+                <w:t xml:space="preserve">Q. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Ratynskaia</w:t>
+                <w:t xml:space="preserve">W. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 96 (12), pp.124057. </w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 173, pp.112835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1402-4896/ac326a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2021.112835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03583706v1</w:t>
+                <w:t xml:space="preserve">cea-04746703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance assessment of thick W/Cu graded interlayer for DEMO divertor target</w:t>
               </w:r>
@@ -2493,51 +2493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Gardarein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2787,51 +2787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.N. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 146, pp.2153-2157. </w:t>
@@ -2869,103 +2869,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualification and post-mortem investigation of actively cooled tungsten flat-tile mock-ups for WEST divertor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pintsuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.-N. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 136, pp.403-409. </w:t>
@@ -3248,559 +3248,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface heat loads on the ITER divertor vertical targets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.P. Gunn</w:t>
+                <w:t xml:space="preserve">Status on the W monoblock type high heat flux target with graded interlayer for application to DEMO divertor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Richou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Carpentier-Chouchana</w:t>
+                <w:t xml:space="preserve">P. Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Escourbiac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Panayotis</w:t>
+                <w:t xml:space="preserve">S. Rocella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/aa5e2a⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 124, pp.338 - 343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2017.03.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04748589v1</w:t>
+                <w:t xml:space="preserve">cea-04748567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of high heat flux qualification tests of W monoblock components for WEST</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential approach of IR-analysis for high heat flux quality assessment of divertor tungsten monoblock components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Greuner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Böswirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Greuner</w:t>
+                <w:t xml:space="preserve">T. Hirai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Böswirth</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Panayotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/2017/t170/014001⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 124, pp.202 - 206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2017.02.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04748523v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04748493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status on the W monoblock type high heat flux target with graded interlayer for application to DEMO divertor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Gallay</w:t>
+                <w:t xml:space="preserve">Surface heat loads on the ITER divertor vertical targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carpentier-Chouchana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Magaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Rocella</w:t>
+                <w:t xml:space="preserve">F. Escourbiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hirai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Panayotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2017.03.087⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (4), pp.046025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/aa5e2a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04748567v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04748589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential approach of IR-analysis for high heat flux quality assessment of divertor tungsten monoblock components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Results of high heat flux qualification tests of W monoblock components for WEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Greuner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Greuner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Böswirth</w:t>
+                <w:t xml:space="preserve">B Böswirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Maier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Lipa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Richou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 124, pp.202 - 206. </w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, T170, pp.014001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2017.02.092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/2017/t170/014001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04748493v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04748523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for heat flux investigation on leading edges using infrared thermography</w:t>
               </w:r>
@@ -3920,77 +3920,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the different processes of tungsten coating implemented into WEST tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4054,77 +4054,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of decade-long development of plasma-facing components at ASIPP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.-N. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.H. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.G. Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4201,51 +4201,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements and controls implementation for WEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4361,51 +4361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L. Gardarein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4584,764 +4584,764 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04747858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wall surface temperature calculation in the SolEdge2D-EIRENE transport code</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the pores inside tungsten coating after thermal cycling for fusion device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Firdaouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Denis</w:t>
+                <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pégourié</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guido Ciraolo</w:t>
+                <w:t xml:space="preserve">C. Ruset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 15th International Conference on Plasma-Facing Materials and Components for Fusion Applications, T167, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/T167/1/014073⟩</w:t>
+              <w:t xml:space="preserve">, 2016, T167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/T167/1/014060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459103v1</w:t>
+                <w:t xml:space="preserve">hal-01455190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical simulation of WEST actively cooled upper divertor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Larroque</w:t>
+                <w:t xml:space="preserve">Evaluation of peak power flux densities based on full ion orbit calculation: Application to WEST ITER-like target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Languille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Gunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Moncada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 112, pp.36 - 41. </w:t>
+              <w:t xml:space="preserve">, 2016, 112, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2016.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2016.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04748752v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tungsten covered graphite and copper elements and ITER-like actively cooled tungsten divertor plasma facing units for the WEST project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F Ferlay</w:t>
+                <w:t xml:space="preserve">Thermomechanical simulation of WEST actively cooled upper divertor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Batal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Richou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Firdaouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/t167/1/014066⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 112, pp.36 - 41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2016.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04748773v1</w:t>
+                <w:t xml:space="preserve">cea-04748752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of peak power flux densities based on full ion orbit calculation: Application to WEST ITER-like target</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tungsten covered graphite and copper elements and ITER-like actively cooled tungsten divertor plasma facing units for the WEST project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bucalossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Burles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Languille</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Bucalossi</w:t>
+                <w:t xml:space="preserve">F Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2016.07.002⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, T167, pp.014066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/t167/1/014066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01455195v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04748773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the pores inside tungsten coating after thermal cycling for fusion device</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Firdaouss</w:t>
+                <w:t xml:space="preserve">Wall surface temperature calculation in the SolEdge2D-EIRENE transport code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pégourié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hernandez</w:t>
+                <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Martin</w:t>
+                <w:t xml:space="preserve">Hugo Bufferand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ruset</w:t>
+                <w:t xml:space="preserve">Guido Ciraolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, T167, </w:t>
+              <w:t xml:space="preserve">, 2016, 15th International Conference on Plasma-Facing Materials and Components for Fusion Applications, T167, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/T167/1/014060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/T167/1/014073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455190v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fatigue lifetime assessment of WEST ITER Like Plasma Facing Unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5604,51 +5604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lipa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 98-99, pp.1394 - 1398. </w:t>
@@ -5711,51 +5711,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma facing components integration studies for the WEST divertor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5972,389 +5972,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The WEST project: Testing ITER divertor high heat flux component technology in a steady state tokamak environment</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementation of a design and configuration management platform for fusion components on the Tore Supra WEST Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Tsitrone</w:t>
+                <w:t xml:space="preserve">Fabrice Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Allegretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bucalossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Doceul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 89 (7-8), pp.907 - 912. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2014.01.062⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 89 (9-10), pp.1928 - 1932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2014.03.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04748647v1</w:t>
+                <w:t xml:space="preserve">cea-04746730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a design and configuration management platform for fusion components on the Tore Supra WEST Project</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Aumeunier</w:t>
+                <w:t xml:space="preserve">The WEST project: Testing ITER divertor high heat flux component technology in a steady state tokamak environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bucalossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Samaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bucalossi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis Doceul</w:t>
+                <w:t xml:space="preserve">E. Tsitrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 89 (9-10), pp.1928 - 1932. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 89 (7-8), pp.907 - 912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2014.01.062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2014.03.047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-04746730v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04748647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The WEST project: Current status of the ITER-like tungsten divertor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89 (7-8), pp.1048-1053. </w:t>
@@ -6520,874 +6520,874 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04748636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status of the ITER Ion Cyclotron H&amp;CD system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Upgrades of the tore Supra water cooling system for the WEST project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bucalossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lamalle</w:t>
+                <w:t xml:space="preserve">M. Chantant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Beaumont</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Agarici</w:t>
+                <w:t xml:space="preserve">C. Portafaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 88 (6-8), pp.517 - 520. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2012.11.027⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 88 (6-8), pp.804 - 808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2013.03.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04748556v1</w:t>
+                <w:t xml:space="preserve">cea-04748788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEA contribution to the ITER ICRH antenna design</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Clairet</w:t>
+                <w:t xml:space="preserve">Potential and limits of water cooled divertor concepts based on monoblock design as possible candidates for a DEMO reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Li-Puma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Richou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliseo Visca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 88 (6-8), pp.950-955. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2013.01.040⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 88 (9-10), pp.1836-1843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2013.05.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04738173v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04748480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developments Toward Fully Metallic Actively Cooled Plasma-Facing Components for the Tungsten Divertor in ITER</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Richou</w:t>
+                <w:t xml:space="preserve">Status of the ITER Ion Cyclotron H&amp;CD system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lamalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kazarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gassmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agarici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (6-8), pp.517 - 520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2012.11.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13182/fst13-a24092⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-04738476v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04748556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design optimization of plasma facing component with functional gradient material Cu/W interlayer</w:t>
+                <w:t xml:space="preserve">CEA contribution to the ITER ICRH antenna design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Autissier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Richou</w:t>
+                <w:t xml:space="preserve">J.M. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bernard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Argouarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berger-By</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Clairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 88 (9-10), pp.1714 - 1717. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2013.04.042⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 88 (6-8), pp.950-955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2013.01.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04738422v1</w:t>
+                <w:t xml:space="preserve">cea-04738173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential and limits of water cooled divertor concepts based on monoblock design as possible candidates for a DEMO reactor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eliseo Visca</w:t>
+                <w:t xml:space="preserve">Developments Toward Fully Metallic Actively Cooled Plasma-Facing Components for the Tungsten Divertor in ITER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Firdaouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gavila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2013.05.114⟩</w:t>
+              <w:t xml:space="preserve">Fusion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (4), pp.727 - 734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13182/fst13-a24092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-04748480v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04738476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upgrades of the tore Supra water cooling system for the WEST project</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design optimization of plasma facing component with functional gradient material Cu/W interlayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chantant</w:t>
+                <w:t xml:space="preserve">E. Autissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Richou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Missirlian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 88 (6-8), pp.804 - 808. </w:t>
+              <w:t xml:space="preserve">, 2013, 88 (9-10), pp.1714 - 1717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2013.03.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2013.04.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04748788v1</w:t>
+                <w:t xml:space="preserve">cea-04738422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of non destructive infrared test bed SATIR for examination of actively cooled tungsten armour Plasma Facing Components</w:t>
               </w:r>
@@ -7520,64 +7520,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The WEST programme: Minimizing technology and operational risks of a full actively cooled tungsten divertor on ITER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Grosman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Doceul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Escourbiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7653,90 +7653,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma facing components: challenges for nuclear materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Li Puma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Richou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7777,364 +7777,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04748467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The WEST project: PFC shaping solutions investigated for the ITER-like W divertor</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Science and technology research and development in support to ITER and the Broader Approach at CEA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lecocq</w:t>
+                <w:t xml:space="preserve">A. Bécoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.T. Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abiteboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2013.03.048⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (10, SI), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0029-5515/53/10/104023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04724831v1</w:t>
+                <w:t xml:space="preserve">hal-01287089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science and technology research and development in support to ITER and the Broader Approach at CEA</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Achard</w:t>
+                <w:t xml:space="preserve">The WEST project: PFC shaping solutions investigated for the ITER-like W divertor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Firdaouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Richou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Alarcon</w:t>
+                <w:t xml:space="preserve">S. Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 53 (10, SI), </w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (9-10), pp.1793-1797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0029-5515/53/10/104023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2013.03.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287089v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04724831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of heat flux generated by ICRH heating with cantilevered bars and a slotted box Faraday screen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Argouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8179,1143 +8179,1143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04738280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility study of an actively cooled tungsten divertor in Tore Supra for ITER technology testing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Argouarch</w:t>
+                <w:t xml:space="preserve">Influence of CFC quality on the performance of TS limiter elements under cyclic heat loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Greuner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Basiuk</w:t>
+                <w:t xml:space="preserve">T. Höschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Baulaigue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Bayetti</w:t>
+                <w:t xml:space="preserve">Ch. Linsmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 86 (6-8), pp.684 - 688. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 86 (9-11), pp.1579-1582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.03.113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.01.114⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04746467v1</w:t>
+                <w:t xml:space="preserve">hal-04620308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing process and tests of a lower hybrid passive active multi-junction launcher for long pulse experiments on Tore-Supra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Guilhem</w:t>
+                <w:t xml:space="preserve">Engineering studies for the installation of an axi-symmetric metallic divertor in Tore Supra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Doceul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Portafaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Saille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">B. Bertrand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Agarici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 86 (4-5), pp.279 - 287. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.01.057⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 86 (9-11), pp.1660 - 1664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.02.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04746912v1</w:t>
+                <w:t xml:space="preserve">cea-04746374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The heat removal capability of actively cooled plasma-facing components for the ITER divertor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T Loarer</w:t>
+                <w:t xml:space="preserve">Manufacturing process and tests of a lower hybrid passive active multi-junction launcher for long pulse experiments on Tore-Supra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lipa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agarici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/2011/T145/014080⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 86 (4-5), pp.279 - 287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.01.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04724810v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04746912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of CFC quality on the performance of TS limiter elements under cyclic heat loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The heat removal capability of actively cooled plasma-facing components for the ITER divertor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Greuner</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Richou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Riccardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Gavila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Höschen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Richou</w:t>
+                <w:t xml:space="preserve">T Loarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.03.113⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (T145), pp.014080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/2011/T145/014080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04620308v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04724810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering studies for the installation of an axi-symmetric metallic divertor in Tore Supra</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Feasibility study of an actively cooled tungsten divertor in Tore Supra for ITER technology testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Argouarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Basiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Baulaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Saille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Bertrand</w:t>
+                <w:t xml:space="preserve">P. Bayetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 86 (9-11), pp.1660 - 1664. </w:t>
+              <w:t xml:space="preserve">, 2011, 86 (6-8), pp.684 - 688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.02.063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.01.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04746374v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04746467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examination of high heat flux components for the ITER divertor after thermal fatigue testing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of Tore Supra in preparation of ITER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Schmidt</w:t>
+                <w:t xml:space="preserve">B. Saoutic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abiteboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Riccardi</w:t>
+                <w:t xml:space="preserve">L. Allegretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Bobin-Vastra</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Allfrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Ané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.12.095⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (9), pp.094014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0029-5515/51/9/094014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620224v1</w:t>
+                <w:t xml:space="preserve">cea-04738307v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High heat flux testing of mock-ups for a full tungsten ITER divertor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
+                <w:t xml:space="preserve">Examination of high heat flux components for the ITER divertor after thermal fatigue testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Escourbiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Riccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bobin-Vastra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.02.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 417 (1-3), pp.597-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.12.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04746682v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Tore Supra in preparation of ITER</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Abiteboul</w:t>
+                <w:t xml:space="preserve">High heat flux testing of mock-ups for a full tungsten ITER divertor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gavila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Riccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Allegretti</w:t>
+                <w:t xml:space="preserve">S. Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Allfrey</w:t>
+                <w:t xml:space="preserve">J.L. Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Ané</w:t>
+                <w:t xml:space="preserve">I. Bobin Vastra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 51 (9), pp.094014. </w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 86 (9-11), pp.1652-1655. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0029-5515/51/9/094014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04738307v2</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04746682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the bonding defect reported on the tiles of the toroidal pumped limiter of the Tore Supra tokamak with infrared analysis</w:t>
               </w:r>
@@ -9353,51 +9353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Loarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 85 (1), pp.015501. </w:t>
@@ -9594,51 +9594,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-chemical analysis of high heat loaded CFC–Cu interfaces from Tore Supra and Wendelstein 7-X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch Linsmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Greuner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9724,64 +9724,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Riccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gavila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9870,77 +9870,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Samaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lipa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 86 (6-8), pp.513-517. </w:t>
@@ -10003,51 +10003,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent development toward the use of infrared thermography as a non destructive technique for defect detection in tungsten plasma facing components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Escourbiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10136,51 +10136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upgraded acceptance criteria from transient thermography control for the W7-X divertor target elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boscary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10441,77 +10441,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive Active Multi-Junction 3, 7 GHZ launcher for Tore-Supra Long Pulse Experiments. Manufacturing Process and Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Belo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10690,303 +10690,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04746344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative image processing techniques applied to the thermographic inspection of PFC with SATIR facility</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Examination of W7-X target elements after high heat flux testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boscary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Durocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Greuner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2008.11.034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 386-388, pp.856-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.12.269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04746876v1</w:t>
+                <w:t xml:space="preserve">hal-04620255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examination of W7-X target elements after high heat flux testing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovative image processing techniques applied to the thermographic inspection of PFC with SATIR facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Niliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cismondi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.12.269⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 84 (2-6), pp.859 - 863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2008.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04620255v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04746876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced qualification methodology for actively cooled plasma facing components</w:t>
               </w:r>
@@ -11106,51 +11106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualification of high heat flux components: application to target elements of W7-X divertor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Durocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11240,103 +11240,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage evaluation under thermal fatigue of a vertical target full scale component for the ITER divertor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Escourbiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Merola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Durocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bobin-Vastra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 367-370 (Part B), pp.1330-1336. </w:t>
@@ -11386,51 +11386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared thermography inspection methods applied to the target elements of W7-X divertor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Traxler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11546,51 +11546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Durocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moysan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Escourbiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11706,51 +11706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Merola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Durocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Escourbiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 81 (1-7), pp.265 - 268. </w:t>
@@ -11782,587 +11782,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04731019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results and analysis of high heat flux tests on a full-scale vertical target prototype of ITER divertor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Schlosser</w:t>
+                <w:t xml:space="preserve">Infrared surface temperature measurements for long pulse operation, and real time feedback control in Tore-Supra, an actively cooled Tokamak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Adjeroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Balorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Buravand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2005.06.168⟩</w:t>
+              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2 (1), pp.77-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/qirt.2.77-96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04724803v1</w:t>
+                <w:t xml:space="preserve">cea-04730709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tore-Supra infrared thermography system, a real steady-state diagnostic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Lipa</w:t>
+                <w:t xml:space="preserve">A mature industrial solution for ITER divertor plasma facing components: Hypervapotron cooling concept adapted to Tore Supra flat tile technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Escourbiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bobin-Vastra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kuznetsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schedler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Part of special issue Proceedings of the 23rd Symposium of Fusion Technology: SOFT 23 Edited by F. Gnesotto, R. Piovan, M. Basso, 74 (1-4), pp.879 - 883. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 75-79, pp.387 - 390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2005.06.328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2005.08.021⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">cea-04748768v1</w:t>
+                <w:t xml:space="preserve">cea-04730903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared surface temperature measurements for long pulse operation, and real time feedback control in Tore-Supra, an actively cooled Tokamak</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Bertrand</w:t>
+                <w:t xml:space="preserve">Results and analysis of high heat flux tests on a full-scale vertical target prototype of ITER divertor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Escourbiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Merola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bobin-Vastra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 75-79, pp.435-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2005.06.168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/qirt.2.77-96⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-04730709v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04724803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mature industrial solution for ITER divertor plasma facing components: Hypervapotron cooling concept adapted to Tore Supra flat tile technology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Bobin-Vastra</w:t>
+                <w:t xml:space="preserve">Tore-Supra infrared thermography system, a real steady-state diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Kuznetsov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Schedler</w:t>
+                <w:t xml:space="preserve">J.L. Bondil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lipa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 75-79, pp.387 - 390. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, Part of special issue Proceedings of the 23rd Symposium of Fusion Technology: SOFT 23 Edited by F. Gnesotto, R. Piovan, M. Basso, 74 (1-4), pp.879 - 883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2005.08.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2005.06.328⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04730903v1</w:t>
+                <w:t xml:space="preserve">cea-04748768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot spot effect on infrared spectral luminance emitted by carbon under plasma particles impact</w:t>
               </w:r>
@@ -12517,64 +12517,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph H Bibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 74 (1-4), pp.283 - 288. </w:t>
@@ -12759,90 +12759,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flat Tile Armour Cooled by Hypervapotron Tube: a Possible Technology for ITER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Escourbiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Merola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schedler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bayetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, T111 (1), pp.199. </w:t>
@@ -12880,64 +12880,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for the design of diagnostic windows for Tore Supra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lipa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Portafaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13010,77 +13010,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design criteria for Tore Supra high heat flux components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lipa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Mitteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13201,77 +13201,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal loads in gaps between ITER divertor monoblocks: first lessons learnt from WEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13339,51 +13339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Gardarein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13447,77 +13447,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparing ITER Tungsten Divertor Operation in Tore Supra: Physics Basis for the WEST Project.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tsitrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourdelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guirlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13585,64 +13585,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic integration issues in the Tore Supra upgrade project WEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Salasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tsitrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13732,77 +13732,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Samaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lipa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 IEEE/NPSS 24th Symposium on Fusion Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Chicago, United States. </w:t>
@@ -14081,51 +14081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Portafaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 88 (6-8), pp.899 - 902, 2013, Part of special issue Proceedings of the 27th Symposium On Fusion Technology (SOFT-27); Liège, Belgium, September 24-28, 2012, </w:t>
@@ -14265,51 +14265,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="393E528B"/>
+    <w:nsid w:val="42B78737"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14496,51 +14496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-missirlian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2213-9225" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04590200v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firdaouss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deleau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Missirlian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101573" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948518v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekedahl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Afonin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad64e5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507588v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Favre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Sankhe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vartanian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bruno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ad2826" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748693v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garitta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Batal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durif" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Missirlian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.114133" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746520v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vignal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bureau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113769" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04619420v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Richou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gargiulo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113683" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04087261v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaspar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Anquetin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Gardarein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pocheau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113525" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04396240v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Tichit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101537" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04087288v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Anquetin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Corre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tichit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Gardarein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113480" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887799v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramaniraka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Addab" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2022.101210" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04029665v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigollet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ehret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2022.101305" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768143v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Firdaouss" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd B&#246;swirth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Diez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ac2657" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03202595v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gunn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delmas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.100920" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746758v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fedorczak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac1dc6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746703v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pintsuk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-N. Luo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Li" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112835" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03583706v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Grosjean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Gunn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Krieger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ratynskaia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ac326a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747927v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#246;swirth" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dose" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2020.111610" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050673v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gardarein" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerardin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.01.074" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110735v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.01.084" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748746v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Luo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.03.127" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724777v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2018.02.063" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746353v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2018.04.116" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011117v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pocheau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cotillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaspar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024514" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748589v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carpentier-Chouchana" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Escourbiac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hirai" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panayotis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa5e2a" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748523v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Greuner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B B&#246;swirth" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lipa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2017/t170/014001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748567v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rocella" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.03.087" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748493v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Greuner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.02.092" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459209v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Gardarein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dejarnac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Gunn" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/57/1/016009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747908v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgranges" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Greuner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.02.087" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747904v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Liu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Qin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Wang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa6502" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785561v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Samaille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Courtois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.01.046" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794290v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guilhem" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2016.10.015" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747858v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferlay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burles" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larroque" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doceul" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.04.006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459103v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;gouri&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bufferand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ciraolo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/T167/1/014073" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748752v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2016.07.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP1KJQR1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748773v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guilhem" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bucalossi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Burles" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Corre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ferlay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/t167/1/014066" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455195v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Languille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moncada" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2016.07.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW9RW4H6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455190v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruset" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/T167/1/014060" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723407v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2016.03.009" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550957v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdelle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Artaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Basiuk" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;coulet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Br&#233;mond" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/6/063017" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738409v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lipa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.12.017" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCK6CVMH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747936v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferlay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guilhem" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2015.02.053" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459177v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dejarnac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Escourbiac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.10.036" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FVL03DS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748647v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tsitrone" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.01.062" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW2NK8QD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746730v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beno&#238;t" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Allegretti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Aumeunier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bucalossi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Doceul" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.03.047" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724821v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.01.050" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748636v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Salasca" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bucalossi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tsitrone" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Fenzi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Samaille" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2314648" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748556v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lamalle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaumont" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kazarian" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gassmann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agarici" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2012.11.027" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8TDW0CX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738173v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bernard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Argouarch" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berger-By" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clairet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.01.040" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPH7TX1X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738476v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gavila" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/fst13-a24092" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738422v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Autissier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.04.042" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4MRFRTX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748480v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Li-Puma" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Magaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Visca" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.05.114" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB2V7NW2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748788v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chantant" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portafaix" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.03.042" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSGT2X9V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746748v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cantone" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.05.053" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748617v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grosman" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escourbiac" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Lipa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.02.039" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SXTN98B-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748467v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Li Puma" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135104005" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724831v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecocq" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.03.048" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738280v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/52/10/103010" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746467v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basiuk" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baulaigue" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayetti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.01.114" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746912v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.01.057" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724810v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Richou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Riccardi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gavila" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Loarer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2011/T145/014080" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620308v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H&#246;schen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Linsmeier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.03.113" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47S4S54Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746374v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saille" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.02.063" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620224v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmidt" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riccardi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bobin-Vastra" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.12.095" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXNL2KVP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746682v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Constans" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Jouvelot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bobin Vastra" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.02.012" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGQW7K7F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738307v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saoutic" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allfrey" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. An&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/51/9/094014" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DCB9151151AA4689D43C134884AC9EC169ED17A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746429v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laizhong Cai" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gauthier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loarer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/85/01/015501" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738235v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chevet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boscary" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Camus" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herb" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.01.073" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DQ9VR7R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747878v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Linsmeier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hoschen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2011/t145/014079" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746452v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.03.020" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0GB9PQR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747486v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.02.006" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1390KC4Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748505v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.12.255" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-062STVKW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724837v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guigon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schlosser" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durocher" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2008.12.080" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ89BHPQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533365v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camus" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2009/T138/014057" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3B6F0XHH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747920v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bej" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3273786" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746344v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gil" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Michelis" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elbeze" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenzi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Gunn" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/fst09-a9175" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746876v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Niliot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cismondi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2008.11.034" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620255v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.12.269" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNSB8DXB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731109v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durocher" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Grosman" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Merola" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/48/7/079801" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724800v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Durocher" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grosman" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schlosser" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Boscary" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2007/T128/035" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619995v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merola" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2007.03.245" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S73MV25V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620361v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Traxler" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Escourbiac" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2007.05.045" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746845v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moysan" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2007.07.040" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731019v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fouquet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2005.06.363" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724803v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2005.06.168" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STNW74D2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748768v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bondil" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2005.08.021" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM3V0LQ9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04730709v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adjeroud" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balorin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Buravand" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.2.77-96" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04730903v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuznetsov" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schedler" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2005.06.328" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746717v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delchambre" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reichle" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mitteau" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roubin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.10.015" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746903v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Belo" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph H Bibet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2005.06.173" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748699v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumas" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matheus" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.10.161" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746504v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.111a00199" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620424v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Portafaix" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gil" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rey" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0920-3796(03)00375-2" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620008v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mitteau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Chappuis" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-3796(01)00327-1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS62ZS6C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03202608v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794678v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Gardarein" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/745/3/032091" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866430v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guirlet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Artaud" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738544v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salasca" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFE.2013.6635409" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746892v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFE.2011.6052318" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194223v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leblond" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Payet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731134v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ritz" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rault" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.01.045" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VX7FQLGQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-missirlian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2213-9225" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948518v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekedahl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Afonin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad64e5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04590200v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firdaouss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deleau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Missirlian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101573" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507588v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Favre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Sankhe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vartanian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bruno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ad2826" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748693v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garitta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Batal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durif" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Missirlian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.114133" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746520v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vignal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bureau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113769" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04619420v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Richou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gargiulo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113683" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04087261v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaspar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Anquetin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Gardarein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pocheau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113525" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04396240v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Tichit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101537" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04087288v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Anquetin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Corre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tichit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Gardarein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113480" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887799v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramaniraka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Addab" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2022.101210" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04029665v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigollet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ehret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2022.101305" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768143v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Firdaouss" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd B&#246;swirth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Diez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ac2657" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03202595v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gunn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delmas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.100920" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746758v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fedorczak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac1dc6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03583706v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Grosjean" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Gunn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Krieger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ratynskaia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ac326a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746703v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pintsuk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-N. Luo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Li" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112835" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747927v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#246;swirth" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dose" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2020.111610" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050673v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gardarein" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerardin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.01.074" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110735v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.01.084" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748746v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Luo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.03.127" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724777v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2018.02.063" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746353v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2018.04.116" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011117v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pocheau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cotillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaspar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024514" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748567v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rocella" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.03.087" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748493v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Greuner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hirai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panayotis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.02.092" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748589v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carpentier-Chouchana" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Escourbiac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa5e2a" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748523v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Greuner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B B&#246;swirth" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lipa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2017/t170/014001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459209v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Gardarein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dejarnac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Gunn" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/57/1/016009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747908v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgranges" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Greuner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.02.087" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747904v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Liu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Qin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Wang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa6502" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785561v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Samaille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Courtois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.01.046" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794290v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guilhem" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2016.10.015" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747858v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferlay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burles" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larroque" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doceul" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.04.006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455190v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruset" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/T167/1/014060" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455195v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Languille" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moncada" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2016.07.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW9RW4H6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748752v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2016.07.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP1KJQR1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748773v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guilhem" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bucalossi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Burles" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Corre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ferlay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/t167/1/014066" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459103v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;gouri&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bufferand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ciraolo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/T167/1/014073" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723407v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2016.03.009" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550957v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdelle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Artaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Basiuk" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;coulet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Br&#233;mond" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/6/063017" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738409v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lipa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.12.017" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCK6CVMH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747936v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferlay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guilhem" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2015.02.053" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459177v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dejarnac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Escourbiac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.10.036" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FVL03DS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746730v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beno&#238;t" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Allegretti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Aumeunier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bucalossi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Doceul" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.03.047" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748647v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tsitrone" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.01.062" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW2NK8QD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724821v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.01.050" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748636v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Salasca" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bucalossi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tsitrone" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Fenzi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Samaille" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2314648" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748788v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chantant" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portafaix" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.03.042" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSGT2X9V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748480v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Li-Puma" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Magaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Visca" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.05.114" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB2V7NW2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748556v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lamalle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaumont" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kazarian" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gassmann" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agarici" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2012.11.027" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8TDW0CX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738173v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bernard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Argouarch" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berger-By" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clairet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.01.040" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPH7TX1X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738476v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gavila" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/fst13-a24092" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738422v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Autissier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.04.042" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4MRFRTX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746748v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cantone" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.05.053" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748617v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grosman" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escourbiac" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Lipa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.02.039" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SXTN98B-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748467v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Li Puma" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135104005" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724831v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecocq" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.03.048" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738280v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/52/10/103010" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620308v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H&#246;schen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Linsmeier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.03.113" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47S4S54Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746374v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saille" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.02.063" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746912v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.01.057" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724810v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Richou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Riccardi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gavila" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Loarer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2011/T145/014080" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746467v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basiuk" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baulaigue" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayetti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.01.114" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738307v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saoutic" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allfrey" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. An&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/51/9/094014" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DCB9151151AA4689D43C134884AC9EC169ED17A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620224v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmidt" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riccardi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bobin-Vastra" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.12.095" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXNL2KVP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746682v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Constans" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Jouvelot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bobin Vastra" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.02.012" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGQW7K7F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746429v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laizhong Cai" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gauthier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loarer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/85/01/015501" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738235v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chevet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boscary" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Camus" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herb" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.01.073" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DQ9VR7R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747878v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Linsmeier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hoschen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2011/t145/014079" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746452v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.03.020" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0GB9PQR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747486v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.02.006" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1390KC4Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748505v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.12.255" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-062STVKW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724837v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guigon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schlosser" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durocher" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2008.12.080" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ89BHPQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533365v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camus" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2009/T138/014057" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3B6F0XHH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747920v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bej" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3273786" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746344v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gil" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Michelis" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elbeze" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenzi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Gunn" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/fst09-a9175" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620255v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.12.269" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNSB8DXB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746876v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Niliot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cismondi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2008.11.034" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731109v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durocher" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Grosman" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Merola" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/48/7/079801" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724800v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Durocher" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grosman" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schlosser" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Boscary" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2007/T128/035" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619995v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merola" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2007.03.245" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S73MV25V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620361v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Traxler" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Escourbiac" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2007.05.045" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746845v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moysan" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2007.07.040" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731019v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fouquet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2005.06.363" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04730709v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adjeroud" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balorin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Buravand" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.2.77-96" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04730903v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuznetsov" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schedler" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2005.06.328" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724803v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2005.06.168" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STNW74D2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748768v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bondil" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2005.08.021" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM3V0LQ9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746717v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delchambre" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reichle" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mitteau" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roubin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.10.015" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746903v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Belo" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph H Bibet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2005.06.173" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748699v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumas" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matheus" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.10.161" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746504v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.111a00199" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620424v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Portafaix" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gil" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rey" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0920-3796(03)00375-2" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620008v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mitteau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Chappuis" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-3796(01)00327-1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS62ZS6C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03202608v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794678v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Gardarein" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/745/3/032091" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866430v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guirlet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Artaud" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738544v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salasca" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFE.2013.6635409" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746892v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFE.2011.6052318" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194223v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leblond" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Payet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731134v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ritz" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rault" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.01.045" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VX7FQLGQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>