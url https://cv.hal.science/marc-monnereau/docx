--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -758,278 +758,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering attenuation profile of the Moon: Implications for shallow moonquakes and the structure of the megaregolith</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Radiogenic Heating on the Formation Conditions of Comet 67P/Churyumov–Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Gillet</w:t>
+                <w:t xml:space="preserve">Alexis Drouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Margerin</w:t>
+                <w:t xml:space="preserve">Pierre Vernazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Calvet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jonathan Lunine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 262, pp.28-40. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 839 (1), pp.L4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2016.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa6839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566142v1</w:t>
+                <w:t xml:space="preserve">hal-01790530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Radiogenic Heating on the Formation Conditions of Comet 67P/Churyumov–Gerasimenko</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scattering attenuation profile of the Moon: Implications for shallow moonquakes and the structure of the megaregolith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Drouard</w:t>
+                <w:t xml:space="preserve">K. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Vernazza</w:t>
+                <w:t xml:space="preserve">L. Margerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Lunine</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 839 (1), pp.L4. </w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 262, pp.28-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa6839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2016.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790530v1</w:t>
+                <w:t xml:space="preserve">hal-02566142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hadean-Archaean transition at 4 Ga: From magma trapping in the mantle to volcanic resurfacing of the Earth</w:t>
               </w:r>
@@ -1522,295 +1522,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chondritic models of 4 Vesta: Implications for geochemical and geophysical properties</w:t>
+                <w:t xml:space="preserve">Implication of the lopsided growth for the viscosity of Earth's inner core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Toplis</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hugau H. Mizzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maps.12195⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 361, pp.391-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566115v1</w:t>
+                <w:t xml:space="preserve">hal-02566110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of the lopsided growth for the viscosity of Earth's inner core</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chondritic models of 4 Vesta: Implications for geochemical and geophysical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Toplis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mizzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Forni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugau H. Mizzon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Mcsween</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 361, pp.391-401. </w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (11), pp.2300-2315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/maps.12195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566110v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The petrological expression of early Mars volcanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baratoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Toplis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2361,64 +2361,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lopsided Growth of Earth's Inner Core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Margerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Souriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4726,51 +4726,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390740v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Bennacer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monnereau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schneeberger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/add719" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794734v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guignard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien N&#233;ri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Toplis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghylaine Quitt&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115294" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919897v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Guignard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Bystricky" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrillat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106571" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389810v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#233;ri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guignard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monnereau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Toplis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quitt&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.04.049" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02349685v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bou&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schuller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.03.037" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566142v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Margerin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2016.11.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790530v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drouard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernazza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lunine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa6839" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566143v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nedelec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Toplis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12266" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566129v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bystricky" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.03.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCZPM23S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02340924v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghylaine Quitte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Toplis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Birck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.06.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458603v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Samuel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004642" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z0BSX4QT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566115v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toplis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mizzon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Forni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mcsween" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12195" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566110v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugau H. Mizzon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.11.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566122v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baratoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JE004234" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566113v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.05.035" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z41PD0R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566107v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gasnault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09903" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-8FPGFMD5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566109v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10220" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566105v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Yuen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2009.12.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45NV8H6R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566104v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souriau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1186212" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566101v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Richard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rabinowicz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03244.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566100v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yuen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0608480104" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566087v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yuen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00756-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VRLV5374-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566089v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monnereau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubuffet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/icar.2002.6868" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBMSJZNG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566093v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Ingrin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)01012-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W41V2VL5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566085v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00334-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWSXDK51-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566082v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubuffet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabinowicz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00081-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMRK09NN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566071v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ceuleneer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rosemberg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.1993.0004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-3QK680LJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566075v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Amri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/379149a0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4BD8299BFC169C67E8E1034E5B877D532A01F5D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566080v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL00737" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G50PFQG8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566063v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arquis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/92JB01677" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C1CFAFDD1E03E5F6FF96682AB1951FB9134D5AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566037v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/JB095iB10p15429" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4GH6743D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566061v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(90)90080-H" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L06554GV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565979v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(88)90034-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBMRZP3W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566034v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazenave" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(88)90160-4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSZ805WG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565966v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(87)90116-6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHGX31JL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411693v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Neri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guignard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Toplis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Quitte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757988v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390740v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Bennacer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monnereau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schneeberger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/add719" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794734v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guignard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien N&#233;ri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Toplis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghylaine Quitt&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115294" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919897v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Guignard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Bystricky" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrillat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106571" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389810v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#233;ri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guignard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monnereau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Toplis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quitt&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.04.049" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02349685v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bou&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schuller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.03.037" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790530v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drouard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernazza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lunine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa6839" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566142v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Margerin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2016.11.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566143v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nedelec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Toplis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12266" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566129v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bystricky" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.03.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCZPM23S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02340924v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghylaine Quitte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Toplis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Birck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.06.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458603v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Samuel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004642" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z0BSX4QT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566110v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugau H. Mizzon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.11.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566115v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toplis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mizzon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Forni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mcsween" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12195" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566122v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baratoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JE004234" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566113v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.05.035" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z41PD0R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566107v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gasnault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09903" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-8FPGFMD5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566109v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10220" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566105v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Yuen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2009.12.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45NV8H6R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566104v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souriau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1186212" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566101v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Richard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rabinowicz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03244.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566100v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yuen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0608480104" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566087v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yuen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00756-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VRLV5374-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566089v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monnereau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubuffet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/icar.2002.6868" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBMSJZNG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566093v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Ingrin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)01012-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W41V2VL5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566085v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00334-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWSXDK51-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566082v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubuffet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabinowicz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00081-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMRK09NN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566071v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ceuleneer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rosemberg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.1993.0004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-3QK680LJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566075v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Amri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/379149a0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4BD8299BFC169C67E8E1034E5B877D532A01F5D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566080v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL00737" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G50PFQG8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566063v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arquis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/92JB01677" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C1CFAFDD1E03E5F6FF96682AB1951FB9134D5AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566037v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/JB095iB10p15429" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4GH6743D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566061v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(90)90080-H" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L06554GV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565979v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(88)90034-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBMRZP3W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566034v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazenave" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(88)90160-4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSZ805WG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565966v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(87)90116-6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHGX31JL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411693v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Neri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guignard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Toplis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Quitte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757988v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>