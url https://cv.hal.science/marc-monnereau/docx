--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -758,382 +758,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Radiogenic Heating on the Formation Conditions of Comet 67P/Churyumov–Gerasimenko</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Hadean-Archaean transition at 4 Ga: From magma trapping in the mantle to volcanic resurfacing of the Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Drouard</w:t>
+                <w:t xml:space="preserve">Anne Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Vernazza</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Toplis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa6839⟩</w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (4), pp.218-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ter.12266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790530v1</w:t>
+                <w:t xml:space="preserve">hal-02566143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering attenuation profile of the Moon: Implications for shallow moonquakes and the structure of the megaregolith</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Radiogenic Heating on the Formation Conditions of Comet 67P/Churyumov–Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Drouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Gillet</w:t>
+                <w:t xml:space="preserve">Pierre Vernazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Margerin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jonathan Lunine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2016.11.001⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 839 (1), pp.L4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa6839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566142v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hadean-Archaean transition at 4 Ga: From magma trapping in the mantle to volcanic resurfacing of the Earth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scattering attenuation profile of the Moon: Implications for shallow moonquakes and the structure of the megaregolith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Nedelec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Monnereau</w:t>
+                <w:t xml:space="preserve">L. Margerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Toplis</w:t>
+                <w:t xml:space="preserve">M. Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Monnereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (4), pp.218-223. </w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 262, pp.28-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ter.12266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2016.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566143v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependent grain growth of forsterite–nickel mixtures: Implications for grain growth in two-phase systems and applications to the H-chondrite parent body</w:t>
               </w:r>
@@ -1346,2927 +1346,2939 @@
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 425, pp.193-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrological constraints on the density of the Martian crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baratoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Michaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Toplis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 119 (7), pp.1707-1727. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2014JE004642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication of the lopsided growth for the viscosity of Earth's inner core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugau H. Mizzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monnereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 361, pp.391-401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chondritic models of 4 Vesta: Implications for geochemical and geophysical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Toplis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mizzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Forni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mcsween</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 48 (11), pp.2300-2315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/maps.12195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The petrological expression of early Mars volcanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baratoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Toplis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sautter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 118 (1), pp.59-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2012JE004234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal history of the H-chondrite parent body: Implications for metamorphic grade and accretionary time-scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Toplis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baratoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Guignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 119, pp.302-321. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.05.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal history of Mars inferred from orbital geochemistry of volcanic provinces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baratoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Toplis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gasnault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 472 (7343), pp.338-341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature09903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: Thermal history of Mars inferred from orbital geochemistry of volcanic provinces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baratoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Toplis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gasnault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 475 (7355), pp.254-254. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature10220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic imaging of the D″ and constraints on the core heat flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dave Yuen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 180 (3-4), pp.258-270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pepi.2009.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lopsided Growth of Earth's Inner Core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Margerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Souriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 328 (5981), pp.1014-1017. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1186212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slab dehydration and fluid migration at the base of the upper mantle: implications for deep earthquake mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rabinowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 168 (3), pp.1291-1304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03244.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology of the postperovskite phase transition and mantle dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Yuen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 104 (22), pp.9156-9161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.0608480104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How flat is the lower-mantle temperature gradient?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is the transition zone an empty water reservoir? Inferences from numerical model of mantle dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Yuen</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Ingrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 202 (1), pp.171-183. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0012-821X(02)00756-2⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 205 (1-2), pp.37-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(02)01012-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566087v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Io's Mantle Really Molten?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Monnereau</w:t>
+                <w:t xml:space="preserve">How flat is the lower-mantle temperature gradient?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Dubuffet</w:t>
+                <w:t xml:space="preserve">David Yuen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 158 (2), pp.450-459. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 202 (1), pp.171-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/icar.2002.6868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(02)00756-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566089v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the transition zone an empty water reservoir? Inferences from numerical model of mantle dynamics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is Io's Mantle Really Molten?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jannick Ingrin</w:t>
+                <w:t xml:space="preserve">M Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dubuffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0012-821X(02)01012-9⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 158 (2), pp.450-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/icar.2002.6868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566093v1</w:t>
+                <w:t xml:space="preserve">hal-02566089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spherical shell models of mantle convection with tectonic plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 184 (3-4), pp.575-587. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0012-821X(00)00334-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple scales in mantle convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dubuffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabinowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monnereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 178 (3-4), pp.351-366. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0012-821X(00)00081-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and petrological consequences of melt migration within mantle plumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Ceuleneer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rabinowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rosemberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Physical and Engineering Sciences (1990–1995)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 342 (1663), pp.53-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsta.1993.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal structure of a fossil mantle diapir inferred from the distribution of mafic cumulates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Ceuleneer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isma Amri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 379 (6561), pp.149-153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/379149a0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the 670 km phase transition able to layer the Earth's convection in a mantle with depth-dependent viscosity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rabinowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 23 (9), pp.1001-1004. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/96GL00737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical erosion and reheating of the lithosphere: A numerical model for hotspot swells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rabinowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 98 (B1), pp.809-823. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/92JB01677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depth and geoid anomalies over oceanic hotspot swells: A global survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 95 (B10), pp.15429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/JB095iB10p15429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional models of mantle flow across a low-viscosity zone: implications for hotspot dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rabinowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Ceuleneer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rosemberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 99 (1-2), pp.170-184. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0012-821X(90)90080-H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscosity and thickness of the sub-lithospheric low-viscosity zone: constraints from geoid and depth over oceanic swells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Ceuleneer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rabinowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rosemberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 89 (1), pp.84-102. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0012-821X(88)90034-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of the apparent compensation depth of hotspot swells with age of plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 91 (1-2), pp.179-197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0012-821X(88)90160-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasat gravity undulations in the central Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 48 (1-2), pp.130-141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0031-9201(87)90116-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4276,150 +4288,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convection-assisted metal segregation in early accreted planetesimals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M J Toplis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Quitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4429,51 +4441,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time scales of small body differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4521,65 +4533,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylaine Quitté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03757988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId166"/>
+      <w:footerReference w:type="default" r:id="rId167"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4726,51 +4738,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390740v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Bennacer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monnereau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schneeberger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/add719" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794734v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guignard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien N&#233;ri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Toplis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghylaine Quitt&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115294" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919897v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Guignard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Bystricky" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrillat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106571" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389810v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#233;ri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guignard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monnereau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Toplis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quitt&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.04.049" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02349685v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bou&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schuller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.03.037" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790530v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drouard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernazza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lunine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa6839" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566142v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Margerin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2016.11.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566143v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nedelec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Toplis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12266" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566129v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bystricky" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.03.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCZPM23S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02340924v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghylaine Quitte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Toplis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Birck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.06.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458603v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Samuel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004642" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z0BSX4QT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566110v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugau H. Mizzon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.11.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566115v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toplis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mizzon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Forni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mcsween" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12195" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566122v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baratoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JE004234" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566113v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.05.035" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z41PD0R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566107v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gasnault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09903" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-8FPGFMD5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566109v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10220" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566105v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Yuen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2009.12.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45NV8H6R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566104v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souriau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1186212" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566101v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Richard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rabinowicz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03244.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566100v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yuen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0608480104" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566087v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yuen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00756-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VRLV5374-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566089v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monnereau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubuffet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/icar.2002.6868" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBMSJZNG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566093v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Ingrin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)01012-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W41V2VL5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566085v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00334-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWSXDK51-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566082v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubuffet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabinowicz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00081-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMRK09NN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566071v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ceuleneer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rosemberg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.1993.0004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-3QK680LJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566075v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Amri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/379149a0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4BD8299BFC169C67E8E1034E5B877D532A01F5D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566080v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL00737" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G50PFQG8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566063v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arquis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/92JB01677" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C1CFAFDD1E03E5F6FF96682AB1951FB9134D5AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566037v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/JB095iB10p15429" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4GH6743D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566061v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(90)90080-H" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L06554GV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565979v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(88)90034-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBMRZP3W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566034v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazenave" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(88)90160-4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSZ805WG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565966v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(87)90116-6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHGX31JL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411693v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Neri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guignard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Toplis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Quitte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757988v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390740v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Bennacer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monnereau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schneeberger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/add719" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794734v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guignard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien N&#233;ri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Toplis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghylaine Quitt&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115294" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919897v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Guignard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Bystricky" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrillat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106571" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389810v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#233;ri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guignard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monnereau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Toplis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quitt&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.04.049" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02349685v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bou&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schuller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.03.037" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566143v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nedelec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Toplis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12266" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790530v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drouard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernazza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lunine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa6839" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566142v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Margerin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2016.11.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566129v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bystricky" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.03.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCZPM23S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02340924v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghylaine Quitte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Toplis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Birck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.06.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJB29XGL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458603v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Samuel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004642" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z0BSX4QT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566110v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugau H. Mizzon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.11.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566115v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toplis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mizzon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Forni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mcsween" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12195" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566122v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baratoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautter" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JE004234" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566113v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.05.035" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z41PD0R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566107v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gasnault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09903" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-8FPGFMD5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566109v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10220" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566105v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Yuen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2009.12.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45NV8H6R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566104v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souriau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1186212" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566101v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Richard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rabinowicz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03244.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566100v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yuen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0608480104" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566093v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Ingrin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)01012-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W41V2VL5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566087v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yuen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00756-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VRLV5374-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566089v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monnereau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubuffet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/icar.2002.6868" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBMSJZNG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566085v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00334-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWSXDK51-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566082v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubuffet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabinowicz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00081-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMRK09NN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566071v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ceuleneer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rosemberg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.1993.0004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-3QK680LJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566075v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Amri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/379149a0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4BD8299BFC169C67E8E1034E5B877D532A01F5D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566080v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL00737" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G50PFQG8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566063v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arquis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/92JB01677" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C1CFAFDD1E03E5F6FF96682AB1951FB9134D5AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566037v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/JB095iB10p15429" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4GH6743D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566061v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(90)90080-H" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L06554GV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565979v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(88)90034-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBMRZP3W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566034v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazenave" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(88)90160-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSZ805WG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565966v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(87)90116-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHGX31JL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411693v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Neri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guignard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Toplis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Quitte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757988v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>