--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -862,278 +862,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Radiogenic Heating on the Formation Conditions of Comet 67P/Churyumov–Gerasimenko</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scattering attenuation profile of the Moon: Implications for shallow moonquakes and the structure of the megaregolith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Drouard</w:t>
+                <w:t xml:space="preserve">K. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Vernazza</w:t>
+                <w:t xml:space="preserve">L. Margerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Lunine</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 839 (1), pp.L4. </w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 262, pp.28-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa6839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2016.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790530v1</w:t>
+                <w:t xml:space="preserve">hal-02566142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering attenuation profile of the Moon: Implications for shallow moonquakes and the structure of the megaregolith</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Radiogenic Heating on the Formation Conditions of Comet 67P/Churyumov–Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Gillet</w:t>
+                <w:t xml:space="preserve">Alexis Drouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Margerin</w:t>
+                <w:t xml:space="preserve">Pierre Vernazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Calvet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jonathan Lunine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 262, pp.28-40. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 839 (1), pp.L4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2016.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa6839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566142v1</w:t>
+                <w:t xml:space="preserve">hal-01790530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependent grain growth of forsterite–nickel mixtures: Implications for grain growth in two-phase systems and applications to the H-chondrite parent body</w:t>
               </w:r>
@@ -1534,295 +1534,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of the lopsided growth for the viscosity of Earth's inner core</w:t>
+                <w:t xml:space="preserve">Chondritic models of 4 Vesta: Implications for geochemical and geophysical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugau H. Mizzon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Toplis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mizzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Forni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mcsween</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.11.005⟩</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (11), pp.2300-2315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.12195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566110v1</w:t>
+                <w:t xml:space="preserve">hal-02566115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chondritic models of 4 Vesta: Implications for geochemical and geophysical properties</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implication of the lopsided growth for the viscosity of Earth's inner core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Mcsween</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hugau H. Mizzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 48 (11), pp.2300-2315. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 361, pp.391-401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/maps.12195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566115v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The petrological expression of early Mars volcanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baratoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Toplis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2251,247 +2251,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic imaging of the D″ and constraints on the core heat flux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Monnereau</w:t>
+                <w:t xml:space="preserve">Lopsided Growth of Earth's Inner Core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Margerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dave Yuen</w:t>
+                <w:t xml:space="preserve">A. Souriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 180 (3-4), pp.258-270. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 328 (5981), pp.1014-1017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2009.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1186212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566105v1</w:t>
+                <w:t xml:space="preserve">hal-02566104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lopsided Growth of Earth's Inner Core</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Souriau</w:t>
+                <w:t xml:space="preserve">Seismic imaging of the D″ and constraints on the core heat flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Yuen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 180 (3-4), pp.258-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2009.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1186212⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02566104v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slab dehydration and fluid migration at the base of the upper mantle: implications for deep earthquake mechanisms</w:t>
               </w:r>
@@ -3336,246 +3336,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal structure of a fossil mantle diapir inferred from the distribution of mafic cumulates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is the 670 km phase transition able to layer the Earth's convection in a mantle with depth-dependent viscosity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isma Amri</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rabinowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 23 (9), pp.1001-1004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/96GL00737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/379149a0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566075v1</w:t>
+                <w:t xml:space="preserve">hal-02566080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the 670 km phase transition able to layer the Earth's convection in a mantle with depth-dependent viscosity?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal structure of a fossil mantle diapir inferred from the distribution of mafic cumulates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ceuleneer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Rabinowicz</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isma Amri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 23 (9), pp.1001-1004. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 379 (6561), pp.149-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/96GL00737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/379149a0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566080v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical erosion and reheating of the lithosphere: A numerical model for hotspot swells</w:t>
               </w:r>
@@ -4738,51 +4738,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390740v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Bennacer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monnereau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schneeberger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/add719" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794734v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guignard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien N&#233;ri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Toplis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghylaine Quitt&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115294" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919897v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Guignard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Bystricky" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrillat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106571" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389810v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#233;ri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guignard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monnereau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Toplis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quitt&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.04.049" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02349685v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bou&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schuller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.03.037" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566143v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nedelec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Toplis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12266" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790530v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drouard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernazza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lunine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa6839" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566142v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Margerin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2016.11.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566129v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bystricky" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.03.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCZPM23S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02340924v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghylaine Quitte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Toplis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Birck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.06.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJB29XGL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458603v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Samuel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004642" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z0BSX4QT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566110v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugau H. Mizzon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.11.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566115v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toplis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mizzon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Forni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mcsween" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12195" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566122v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baratoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautter" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JE004234" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566113v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.05.035" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z41PD0R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566107v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gasnault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09903" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-8FPGFMD5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566109v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10220" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566105v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Yuen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2009.12.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45NV8H6R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566104v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souriau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1186212" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566101v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Richard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rabinowicz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03244.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566100v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yuen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0608480104" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566093v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Ingrin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)01012-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W41V2VL5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566087v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yuen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00756-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VRLV5374-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566089v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monnereau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubuffet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/icar.2002.6868" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBMSJZNG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566085v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00334-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWSXDK51-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566082v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubuffet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabinowicz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00081-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMRK09NN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566071v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ceuleneer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rosemberg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.1993.0004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-3QK680LJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566075v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Amri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/379149a0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4BD8299BFC169C67E8E1034E5B877D532A01F5D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566080v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL00737" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G50PFQG8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566063v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arquis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/92JB01677" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C1CFAFDD1E03E5F6FF96682AB1951FB9134D5AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566037v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/JB095iB10p15429" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4GH6743D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566061v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(90)90080-H" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L06554GV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565979v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(88)90034-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBMRZP3W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566034v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazenave" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(88)90160-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSZ805WG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565966v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(87)90116-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHGX31JL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411693v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Neri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guignard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Toplis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Quitte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757988v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390740v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Bennacer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monnereau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schneeberger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/add719" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794734v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guignard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien N&#233;ri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Toplis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghylaine Quitt&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115294" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919897v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Guignard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Bystricky" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrillat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106571" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389810v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#233;ri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guignard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monnereau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Toplis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quitt&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.04.049" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02349685v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bou&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schuller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.03.037" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566143v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nedelec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Toplis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12266" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566142v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Margerin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2016.11.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790530v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drouard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernazza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lunine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa6839" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566129v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bystricky" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.03.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCZPM23S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02340924v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghylaine Quitte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Toplis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Birck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.06.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJB29XGL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458603v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Samuel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004642" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z0BSX4QT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566115v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toplis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mizzon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Forni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mcsween" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12195" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566110v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugau H. Mizzon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.11.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566122v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baratoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautter" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JE004234" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566113v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.05.035" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z41PD0R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566107v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gasnault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09903" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-8FPGFMD5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566109v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10220" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566104v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souriau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1186212" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566105v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Yuen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2009.12.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45NV8H6R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566101v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Richard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rabinowicz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03244.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566100v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yuen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0608480104" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566093v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Ingrin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)01012-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W41V2VL5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566087v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yuen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00756-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VRLV5374-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566089v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monnereau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubuffet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/icar.2002.6868" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBMSJZNG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566085v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00334-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWSXDK51-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566082v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubuffet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabinowicz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00081-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMRK09NN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566071v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ceuleneer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rosemberg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.1993.0004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-3QK680LJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566080v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL00737" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G50PFQG8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566075v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Amri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/379149a0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4BD8299BFC169C67E8E1034E5B877D532A01F5D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566063v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arquis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/92JB01677" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C1CFAFDD1E03E5F6FF96682AB1951FB9134D5AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566037v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/JB095iB10p15429" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4GH6743D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566061v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(90)90080-H" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L06554GV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565979v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(88)90034-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBMRZP3W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566034v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazenave" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(88)90160-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSZ805WG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565966v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(87)90116-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHGX31JL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411693v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Neri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guignard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Toplis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Quitte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757988v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>