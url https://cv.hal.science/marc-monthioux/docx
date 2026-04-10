--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -632,862 +632,862 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of graphene stacking sequence in the Li-intercalation mechanism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yuxin Xiang</w:t>
+                <w:t xml:space="preserve">Raman analysis of the dehydrogenation process of hydrogenated monolayer graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianzhao Hu</w:t>
+                <w:t xml:space="preserve">Kelvin Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon Future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26599/CF.2024.9200026⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 321, pp.129490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2024.129490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04858814v1</w:t>
+                <w:t xml:space="preserve">hal-04589823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman analysis of the dehydrogenation process of hydrogenated monolayer graphene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kelvin Cruz</w:t>
+                <w:t xml:space="preserve">Analysing the modifications of carbon black and other fillers after pyrolysis of model tyres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petros Kasaira Mubari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Petit</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Moyano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Bowles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2024.129490⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40, pp.e00904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susmat.2024.e00904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04589823v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing the modifications of carbon black and other fillers after pyrolysis of model tyres</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Describing carbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susmat.2024.e00904⟩</w:t>
+              <w:t xml:space="preserve">Carbon Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.100325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cartre.2024.100325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04512585v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Describing carbons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon nanocone mechanical behavior and their use as AFM tips for the characterization of polymers in Peak Force mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germercy Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon Trends</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cartre.2024.100325⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 226, pp.119076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2024.119076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537141v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanocone mechanical behavior and their use as AFM tips for the characterization of polymers in Peak Force mode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Germercy Paredes</w:t>
+                <w:t xml:space="preserve">The importance of graphene stacking sequence in the Li-intercalation mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaorui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxin Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+                <w:t xml:space="preserve">Tianzhao Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 226, pp.119076. </w:t>
+              <w:t xml:space="preserve">Carbon Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, pp.9200026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2024.119076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26599/CF.2024.9200026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04559088v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing the effect of stacking faults in X-ray diffractograms of graphite through atom-scale simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New probes based on carbon nano-cones for scanning probe microscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Jeanningros</w:t>
+                <w:t xml:space="preserve">Robin Cours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germercy Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Neumeyer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ondarçuhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon Trends</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cartre.2023.100311⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 245, pp.113667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2022.113667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04553433v1</w:t>
+                <w:t xml:space="preserve">hal-04254393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New probes based on carbon nano-cones for scanning probe microscopies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
+                <w:t xml:space="preserve">Addressing the effect of stacking faults in X-ray diffractograms of graphite through atom-scale simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Ondarçuhu</w:t>
+                <w:t xml:space="preserve">Mathilde Jeanningros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Seine</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Neumeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 245, pp.113667. </w:t>
+              <w:t xml:space="preserve">Carbon Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.100311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2022.113667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cartre.2023.100311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254393v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burn Them Right! Determining the Optimal Temperature for the Purification of Carbon Materials by Combustion</w:t>
               </w:r>
@@ -1741,51 +1741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The X-ray, Raman and TEM Signatures of Cellulose-Derived Carbons Explained</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Kasaira Mubari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théotime Beguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1979,90 +1979,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture, nanotexture, and structure of carbon nanotube-supported carbon cones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germercy Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rongrong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Seine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2107,616 +2107,616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-Thin Carbon Films: The Rise of sp 3 -C-Based 2D Materials?</w:t>
+                <w:t xml:space="preserve">Progress on Diamane and Diamanoid Thin Film Pressureless Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iann C Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Gough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C — Journal of Carbon Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/7020030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Carbon Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/c7010009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431060v1</w:t>
+                <w:t xml:space="preserve">hal-03431201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining low and high electron energy diffractions as a powerful tool for studying 2D materials</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intense Raman D band without disorder in flattened carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Picheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Impellizzeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry V. Rybkovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Mevellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (1), pp.596-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.0c06048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-021-04568-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03431279v1</w:t>
+                <w:t xml:space="preserve">hal-03091189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress on Diamane and Diamanoid Thin Film Pressureless Synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unveiling the existence and role of a liquid phase in a high temperature (1400°C) pyrolytic carbon deposition process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germercy Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ondarçuhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Piazza</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kathleen Gough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Carbon Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/c7010009⟩</w:t>
+              <w:t xml:space="preserve">Carbon Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.100117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cartre.2021.100117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431201v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intense Raman D band without disorder in flattened carbon nanotubes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining low and high electron energy diffractions as a powerful tool for studying 2D materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iann C Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (1), pp.596-603. </w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127, pp.485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.0c06048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00339-021-04568-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091189v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the existence and role of a liquid phase in a high temperature (1400°C) pyrolytic carbon deposition process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ondarçuhu</w:t>
+                <w:t xml:space="preserve">Ultra-Thin Carbon Films: The Rise of sp 3 -C-Based 2D Materials?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Piazza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5, pp.100117. </w:t>
+              <w:t xml:space="preserve">C — Journal of Carbon Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, pp.30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cartre.2021.100117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/7020030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430914v1</w:t>
+                <w:t xml:space="preserve">hal-03431060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new insight on the understanding of carbonisation and graphitisation mechanisms</w:t>
               </w:r>
@@ -2901,77 +2901,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and (some) applications of carbon-nanotube-supported pyrolytic carbon nanocones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germercy Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Seine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3048,51 +3048,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman evidence for the successful synthesis of diamane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelvin Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3237,789 +3237,789 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature, pressureless sp2 to sp3 transformation of ultrathin, crystalline carbon films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kathleen Gough</w:t>
+                <w:t xml:space="preserve">New insight on carbonisation and graphitisation mechanisms as obtained from a bottom-up analytical approach of X-ray diffraction patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Dabrowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 145, pp.10-22. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.01.017⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 147, pp.602-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080627v1</w:t>
+                <w:t xml:space="preserve">hal-02080628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight on carbonisation and graphitisation mechanisms as obtained from a bottom-up analytical approach of X-ray diffraction patterns</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
+                <w:t xml:space="preserve">Why some carbons may or may not graphitize? The point of view of thermodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ouzilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimen Gheribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Chartrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervais Soucy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 147, pp.602-611. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.03.013⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080628v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why some carbons may or may not graphitize? The point of view of thermodynamics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gervais Soucy</w:t>
+                <w:t xml:space="preserve">Size‐controlled graphene‐based materials prepared by annealing of pitch‐based cokes: G band phonon line broadening effects due to high pressure, crystallite size, and merging with D′ band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Sapelkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Bacsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.04.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (12), pp.1861-1866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.5723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106118v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size‐controlled graphene‐based materials prepared by annealing of pitch‐based cokes: G band phonon line broadening effects due to high pressure, crystallite size, and merging with D′ band</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyzing the Raman Spectra of Graphenic Carbon Materials from Kerogens to Nanotubes: What Type of Information Can Be Extracted from Defect Bands?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Kandara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germercy Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.5723⟩</w:t>
+              <w:t xml:space="preserve">Journal of Carbon Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (4 : 69), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/c5040069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410773v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the Raman Spectra of Graphenic Carbon Materials from Kerogens to Nanotubes: What Type of Information Can Be Extracted from Defect Bands?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photolysis-Driven, Room Temperature Filling of Single-Wall Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagjiwan Mittal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Serin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Carbon Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/c5040069⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (7), pp.4129-4135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2019.16316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361217v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photolysis-Driven, Room Temperature Filling of Single-Wall Carbon Nanotubes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jagjiwan Mittal</w:t>
+                <w:t xml:space="preserve">Low temperature, pressureless sp2 to sp3 transformation of ultrathin, crystalline carbon films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Gough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (7), pp.4129-4135. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145, pp.10-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jnn.2019.16316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106121v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Scale Oxidation of Multi-Walled Carbon Nanotubes in Fluidized Bed from Ozone-Containing Gas Mixtures</w:t>
               </w:r>
@@ -4129,1207 +4129,1207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Unexpected Complexity of Filling Double-Wall Carbon Nanotubes With Nickel (and Iodine) 1-D Nanocrystals</w:t>
+                <w:t xml:space="preserve">Conductive graphene coatings synthesized from graphenide solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chunyang Nie</w:t>
+                <w:t xml:space="preserve">Yu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Galibert</w:t>
+                <w:t xml:space="preserve">Kai Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Derré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Soula</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Sloan</w:t>
+                <w:t xml:space="preserve">Stéphan Rouzière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNANO.2017.2686434⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (3), pp.217 - 225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.05.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692704v1</w:t>
+                <w:t xml:space="preserve">hal-01598269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductive graphene coatings synthesized from graphenide solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Charged iodide in chains behind the highly efficient iodine doping in carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zubair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tristant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyang Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Wang</w:t>
+                <w:t xml:space="preserve">Dmitri Tsentalovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Huang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Rouzière</w:t>
+                <w:t xml:space="preserve">Robert Headrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.05.073⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (6), pp.064002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.064002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598269v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charged iodide in chains behind the highly efficient iodine doping in carbon nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">200 keV cold field emission source using carbon cone nanotip: Application to scanning transmission electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuichi Mamishin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Zubair</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yudai Kubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.064002⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 182, pp.303 - 307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867475v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">200 keV cold field emission source using carbon cone nanotip: Application to scanning transmission electron microscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robin Cours</w:t>
+                <w:t xml:space="preserve">Fluidized bed chemical vapor deposition of copper nanoparticles on multi-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lassègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Houdellier</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Caussat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.07.018⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 331, pp.129-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.10.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741769v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluidized bed chemical vapor deposition of copper nanoparticles on multi-walled carbon nanotubes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lassègue</w:t>
+                <w:t xml:space="preserve">Determining the structure of graphene-based flakes from their morphotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Kobylko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thania C. Cazares-Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.10.046⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 115, pp. 128-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.12.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760578v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the structure of graphene-based flakes from their morphotype</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Noé</w:t>
+                <w:t xml:space="preserve">The Unexpected Complexity of Filling Double-Wall Carbon Nanotubes With Nickel (and Iodine) 1-D Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyang Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Soula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Kobylko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yu Wang</w:t>
+                <w:t xml:space="preserve">Lucien Datas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thania C. Cazares-Huerta</w:t>
+                <w:t xml:space="preserve">Jeremy Sloan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 115, pp. 128-133. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 16 (n° 5), pp. 759-766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.12.098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNANO.2017.2686434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432808v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial confinement model applied to phonons in disordered graphene-based carbons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new route for the integration of a graphene/diazonium/PEDOT electrode towards antioxidant biomarker detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie-Marie Plewa</w:t>
+                <w:t xml:space="preserve">Loïc Assaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Mallet-Ladeira</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Massonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.04.048⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 771, pp. 73-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2016.03.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01756977v1</w:t>
+                <w:t xml:space="preserve">hal-01503179v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new route for the integration of a graphene/diazonium/PEDOT electrode towards antioxidant biomarker detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Massonnet</w:t>
+                <w:t xml:space="preserve">A new insight on the mechanisms of filling closed carbon nanotubes with molten metal iodides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyang Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Soula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Evrard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Sloan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2016.03.045⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 110, pp. 48-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503179v2</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new insight on the mechanisms of filling closed carbon nanotubes with molten metal iodides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial confinement model applied to phonons in disordered graphene-based carbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie-Marie Plewa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mallet-Ladeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, vol. 110, pp. 48-50. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 105, pp.275-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.04.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.09.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01561262v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and EELS studies on Doped Carbon Nanostructures for Cold Field Emission</w:t>
               </w:r>
@@ -5341,64 +5341,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rongrong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Arenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Neumeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5853,532 +5853,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nanotubes de carbone : de la nanochimie à la santé et l'environnement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-noise cold-field emission current obtained between two opposed carbon cone nanotips during in situ transmission electron microscope biasing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Vieu</w:t>
+                <w:t xml:space="preserve">Ludvig de Knoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (26), pp.263101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4923245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758087v1</w:t>
+                <w:t xml:space="preserve">hal-01430586v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold-field emission from a carbon nanotip</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iron deposition on multi-walled carbon nanotubes by fluidized bed MOCVD for aeronautic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lassègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Caussat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.021⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (7), pp.861-868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201510036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01430585v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron deposition on multi-walled carbon nanotubes by fluidized bed MOCVD for aeronautic applications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold-field emission from a carbon nanotip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludvig de Knoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mamishin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201510036⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 151, pp.107--115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758088v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-noise cold-field emission current obtained between two opposed carbon cone nanotips during in situ transmission electron microscope biasing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Houdellier</w:t>
+                <w:t xml:space="preserve">Les nanotubes de carbone : de la nanochimie à la santé et l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 392, pp.VI</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430586v2</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reductive dismantling and functionalization of carbon nanohorns</w:t>
               </w:r>
@@ -6511,51 +6511,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical signatures of bulk and solutions of KC8 and KC24</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.C. Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6626,802 +6626,802 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coefficient of thermal expansion of carbon nanotubes measured by Raman spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Raman study to obtain crystallite size of carbon materials: A better alternative to the Tuinstra-Koenig law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mallet-Ladeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libo Deng</w:t>
+                <w:t xml:space="preserve">Constance Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert J. Young</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guoping Zhang</w:t>
+                <w:t xml:space="preserve">Maximilien Cazayous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4864056⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80, pp.629-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758089v1</w:t>
+                <w:t xml:space="preserve">hal-01756987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giving credit where credit is due: The Stone-(Thrower)-Wales designation revisited</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale quantitative analysis of carbon texture, nanotexture and structure: I. Electron diffraction-based anisotropy measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Ivan Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Charlier</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dugne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 75, pp.1-4. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 66, pp.493-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.09.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.03.054⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758090v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale quantitative analysis of carbon texture, nanotexture and structure: I. Electron diffraction-based anisotropy measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavior of Raman D band for pyrocarbons with crystallite size in the 2-5 nm range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mallet-Ladeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Weisbecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Ivan Raynal</w:t>
+                <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dugne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.09.026⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114, pp.759-763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-013-7671-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01758091v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Raman study to obtain crystallite size of carbon materials: A better alternative to the Tuinstra-Koenig law</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
+                <w:t xml:space="preserve">Determining the work function of a carbon-cone cold-field emitter by in situ electron holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludvig de Knoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.09.006⟩</w:t>
+              <w:t xml:space="preserve">Micron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.2--8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micron.2014.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756987v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the work function of a carbon-cone cold-field emitter by in situ electron holography</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giving credit where credit is due: The Stone-(Thrower)-Wales designation revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micron.2014.03.005⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 75, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.03.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430588v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of Raman D band for pyrocarbons with crystallite size in the 2-5 nm range</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Puech</w:t>
+                <w:t xml:space="preserve">Coefficient of thermal expansion of carbon nanotubes measured by Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libo Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian A. Kinloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Weisbecker</w:t>
+                <w:t xml:space="preserve">Rong Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guoping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 114, pp.759-763. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (5), pp.051907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-013-7671-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4864056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756986v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All in the graphene family – A recommended nomenclature for two-dimensional carbon materials</w:t>
               </w:r>
@@ -7681,403 +7681,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic coupling in fullerene-doped semi-conducting carbon nanotubes probed by Raman spectroscopy and electronic transport</w:t>
+                <w:t xml:space="preserve">Fullerene attachment to sharp-angle nanocones mediated by covalent oxygen bridging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Prudkovskiy</w:t>
+                <w:t xml:space="preserve">Irene Suarez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagjiwan Mittal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Berd</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Maslov</w:t>
+                <w:t xml:space="preserve">Marquidia Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 57, pp.498-506</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 54, pp.149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.11.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877953v1</w:t>
+                <w:t xml:space="preserve">hal-00972606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decorated carbon nanotubes by silicon deposition in fluidized bed for Li-ion battery anodes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electronic coupling in fullerene-doped semi-conducting carbon nanotubes probed by Raman spectroscopy and electronic transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Prudkovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Berd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Pavlenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Katin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Maslov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57, pp.498-506</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760579v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fullerene attachment to sharp-angle nanocones mediated by covalent oxygen bridging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marquidia Pacheco</w:t>
+                <w:t xml:space="preserve">Decorated carbon nanotubes by silicon deposition in fluidized bed for Li-ion battery anodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coppey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Caussat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 54, pp.149. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (12), pp.2491-2496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.11.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2013.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00972606v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of adsorbed species and exposure to sulfuric acid on the electrical conductance of individual single-wall carbon nanotube transistors</w:t>
               </w:r>
@@ -8089,51 +8089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ondarçuhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8502,51 +8502,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New carbon cone nanotip for use in a highly coherent cold field emission electron microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8606,51 +8606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant Laser-Induced Formation of Double-Walled Carbon Nanotubes from Peapods under Ambient Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Berd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8742,1471 +8742,1450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluidized Bed Chemical Vapor Deposition of silicon on carbon nanotubes for Li-ion batteries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Noé</w:t>
+                <w:t xml:space="preserve">Contact Angle Hysteresis at the Nanometer Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Caussat</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ondarçuhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jnn.2011.5078⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (13), pp.136102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.136102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760583v1</w:t>
+                <w:t xml:space="preserve">hal-02106208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Detection of Individual Magnetic Nanoparticles Encapsulated in Carbon Nanotubes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling between electronic and vibrational excitations in carbon nanotubes filled with C60 fullerenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Wernsdorfer</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pawel Utko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaelo Ferone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya V. Krive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert I. Shekhter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats Jonson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nn2000349⟩</w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 120 (5), pp.839-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.120.839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978450v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact Angle Hysteresis at the Nanometer Scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Delmas</w:t>
+                <w:t xml:space="preserve">Surface electrostatic potentials in carbon nanotubes and graphene membranes investigated with electron holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Ortolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ondarçuhu</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Morandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.136102⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (4), pp.1423 - 1429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2010.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106208v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling between electronic and vibrational excitations in carbon nanotubes filled with C60 fullerenes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluidized Bed Chemical Vapor Deposition of silicon on carbon nanotubes for Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coppey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Caussat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 120 (5), pp.839-841. </w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (9), pp.8392-8395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.120.839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2011.5078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760582v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface electrostatic potentials in carbon nanotubes and graphene membranes investigated with electron holography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Houdellier</w:t>
+                <w:t xml:space="preserve">Electrical Detection of Individual Magnetic Nanoparticles Encapsulated in Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cleuziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Wernsdorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ondarçuhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vittorio Morandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2010.12.010⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (3), pp.2348-2355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn2000349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01742045v1</w:t>
+                <w:t xml:space="preserve">hal-00978450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirality dependent surface adhesion of single-walled carbon nanotubes on graphene surfaces</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanoelectromechanical coupling in fullerene peapods probed by resonant electrical transport experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Utko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaelo Ferone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya V. Krive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert I. Shekhter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats Jonson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 48 (11), pp.3050 - 3056. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2010.04.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms1034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01742041v1</w:t>
+                <w:t xml:space="preserve">hal-01760586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoelectromechanical coupling in fullerene peapods probed by resonant electrical transport experiments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mats Jonson</w:t>
+                <w:t xml:space="preserve">Transport via coupled states in a C 60 peapod quantum dot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Eliasen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Paaske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsten Flensberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Smerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Leijnse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms1034⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.155431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760586v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response to “Comment on the Effect of Stress Transfer Within Double-Walled Carbon Nanotubes upon Their Ability to Reinforce Composites”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Kinloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (11), pp.1180-1181. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.200903421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport via coupled states in a C 60 peapod quantum dot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation mechanism of peapod-derived double-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziwei Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Yakobson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Eliasen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Martin Leijnse</w:t>
+                <w:t xml:space="preserve">Robert Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Kinloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 81 (15), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.155431⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 82 (4), pp.041403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.041403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106221v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation of C$_{70}$ peapods into double walled carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Launois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Verberck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rouzière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 48, pp.89-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbon.2009.08.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation mechanism of peapod-derived double-walled carbon nanotubes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TEM investigation of the crystal lattice registration of carbon nanotubes over graphene membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Ortolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microscopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (2), pp.43-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106219v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEM investigation of the crystal lattice registration of carbon nanotubes over graphene membranes</w:t>
+                <w:t xml:space="preserve">Chirality dependent surface adhesion of single-walled carbon nanotubes on graphene surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Ortolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
@@ -10224,716 +10203,737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Morandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (11), pp.3050 - 3056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2010.04.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106215v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of stress transfer within double-walled carbon nanotubes upon their ability to reinforce composites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X-ray diffraction as a tool for the determination of the structure of double-walled carbon nanotube batches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iann Kinloch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert J. Young</w:t>
+                <w:t xml:space="preserve">Julien Cambedouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chorro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Almairac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.200803683⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (19), pp.195423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.195423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760315v1</w:t>
+                <w:t xml:space="preserve">hal-01760312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray diffraction as a tool for the determination of the structure of double-walled carbon nanotube batches</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fullerene Interaction with Carbon Nanohorns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Almairac</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I. Suarez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Ewels</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.195423⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (10), pp.6144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2009.1571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760312v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fullerene Interaction with Carbon Nanohorns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Suarez-Martinez</w:t>
+                <w:t xml:space="preserve">A non-thermal plasma process for the gas phase synthesis of carbon nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Moreno-Couranjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christopher Ewels</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gonzalez-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jnn.2009.1571⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (10), pp.Pages 2310-2321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2009.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432292v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-thermal plasma process for the gas phase synthesis of carbon nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryline Moreno-Couranjou</w:t>
+                <w:t xml:space="preserve">Evidence for electro-chemical interactions between multi-walled carbon nanotubes and human macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Fiorito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Psaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pierimarchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zonfrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 45 (10), pp.Pages 2310-2321. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2009.04.003⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 47 (12), pp.2789-2804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2009.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482005v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for electro-chemical interactions between multi-walled carbon nanotubes and human macrophages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvana Fiorito</w:t>
+                <w:t xml:space="preserve">The effect of stress transfer within double-walled carbon nanotubes upon their ability to reinforce composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iann Kinloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2009.06.023⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (35), pp.3591-3595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.200803683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01760314v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solutions of Negatively Charged Graphene Sheets and Ribbons</w:t>
               </w:r>
@@ -11059,1421 +11059,1421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminated structural behaviour of C60 and C70 peapods under extreme conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Cambedouzou</w:t>
+                <w:t xml:space="preserve">Texturising and structurising mechanisms of carbon nanofilaments during growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Iwasiewicz-Wabnig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Noé</w:t>
+                <w:t xml:space="preserve">L. Dussault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rols</w:t>
+                <w:t xml:space="preserve">N. Latorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 79 (5), </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (43), pp.4611-4618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/79/56003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b707742d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760321v1</w:t>
+                <w:t xml:space="preserve">hal-01636418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta- and hybrid-CNTs: A clue for the future development of carbon nanotubes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Performance of carbon arc-discharge nanotubes to hydrogen energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Weinberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.D. Lamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Izouyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (10), pp.3537-3542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2007.842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2006.07.032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00807916v1</w:t>
+                <w:t xml:space="preserve">hal-01760322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Ni-Cu-Mg-Al catalysts for the synthesis of carbon nanofibers by catalytic decomposition of methane</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Guimon</w:t>
+                <w:t xml:space="preserve">Orientation of C70 molecules in peapods as a function of the nanotube diameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chorro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Delhey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Launois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2007.06.022⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75 (3), pp.035416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.035416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01636417v1</w:t>
+                <w:t xml:space="preserve">hal-01760319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultraviolet photon absorption in single- and double-wall carbon nanotubes and peapods: Heating-induced phonon line broadening, wall coupling, and transformation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Substantial Improvement of Nanotube Processability by Freeze-Drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Paillard</w:t>
+                <w:t xml:space="preserve">Maryse Maugey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Zakri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Derré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.054118⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (8), pp. 2633-2639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2007.855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808164v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00207517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanotube based magnetic flux detector for molecular spintronics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Gate-Tuned High Frequency Response of Carbon Nanotube Josephson Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Wernsdorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Andergassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Florens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99, pp.117001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.99.117001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssb.200776188⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00700067v1</w:t>
+                <w:t xml:space="preserve">hal-00700070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation of C70 molecules in peapods as a function of the nanotube diameter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laure Noé</w:t>
+                <w:t xml:space="preserve">Development of Ni-Cu-Mg-Al catalysts for the synthesis of carbon nanofibers by catalytic decomposition of methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dussault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Guimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 251 (1), pp.223-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2007.06.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.035416⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01760319v1</w:t>
+                <w:t xml:space="preserve">hal-01636417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texturising and structurising mechanisms of carbon nanofilaments during growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Monthioux</w:t>
+                <w:t xml:space="preserve">Discriminated structural behaviour of C60 and C70 peapods under extreme conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chorro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cambedouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Iwasiewicz-Wabnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Latorre</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b707742d⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 79 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/79/56003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01636418v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of carbon arc-discharge nanotubes to hydrogen energy storage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Noé</w:t>
+                <w:t xml:space="preserve">Ultraviolet photon absorption in single- and double-wall carbon nanotubes and peapods: Heating-induced phonon line broadening, wall coupling, and transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Puccianti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revathi Bacsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arrondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jnn.2007.842⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, vol. 76, pp.054118-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.054118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760322v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substantial Improvement of Nanotube Processability by Freeze-Drying</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meta- and hybrid-CNTs: A clue for the future development of carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, vol. 27, pp. 1096-1101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2006.07.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jnn.2007.855⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00207517v1</w:t>
+                <w:t xml:space="preserve">hal-00807916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gate-Tuned High Frequency Response of Carbon Nanotube Josephson Junctions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Carbon nanotube based magnetic flux detector for molecular spintronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Wernsdorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ondarçuhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 244 (11), pp.4351-4355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.200776188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.99.117001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00700070v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon nanotube superconducting quantum interference device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Wernsdorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ondarçuhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12572,51 +12572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broto Jm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleuziou Jp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ondarçuhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 8, pp.31</w:t>
@@ -12645,51 +12645,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-Kelvin transport spectroscopy of fullerene peapod quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Utko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesper Nygård</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12762,77 +12762,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Ni-Cu-Mg-Al-based catalysts preparation procedures for the synthesis of carbon nanofibers and nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dussault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Latorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ubieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12960,51 +12960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M Broto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ondarçuhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 8, pp.31. </w:t>
@@ -13176,536 +13176,532 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de nanotubes de carbone mono-paroi substitués au bore et/ou à l’azote par arc électrique : diagnostic du plasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why some carbons may or may not graphitize? Interpreting graphitization data with a phenomenological model inspired from thermodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ouzilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ben Nasr</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aimen E. Gheribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Chartrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervais Soucy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque sur les Arcs Electriques "CAE-XIV"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Bourges, France</w:t>
+              <w:t xml:space="preserve">The World Conference on Carbon "Carbon-2019"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Carbon Society, Jul 2019, Lexington (KY), United States. pp.#96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411395v1</w:t>
+                <w:t xml:space="preserve">hal-02411245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why some carbons may or may not graphitize? Interpreting graphitization data with a phenomenological model inspired from thermodynamics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gervais Soucy</w:t>
+                <w:t xml:space="preserve">A new insight on the understanding of carbonisation and graphitisation mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Conference on Carbon "Carbon-2019"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Carbon Society, Jul 2019, Lexington (KY), United States. pp.#96</w:t>
+              <w:t xml:space="preserve">Conference on Carbon Materials "CCM-2019"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Indian Carbon Society, Nov 2019, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411245v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new insight on the understanding of carbonisation and graphitisation mechanisms</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modélisation des nanotubes de carbone dogbones avec les techniques ab initio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Impellizzeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher P. Ewels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Picheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Penicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraao Cefas Torres Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Carbon Materials "CCM-2019"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Indian Carbon Society, Nov 2019, New Delhi, India</w:t>
+              <w:t xml:space="preserve">Colloque Francophone du Carbone 'SFEC-2019'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Monthioux, P. Puech, I. Gerber (SFEC, Toulouse), Apr 2019, Samatan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411267v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des nanotubes de carbone dogbones avec les techniques ab initio</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why some carbons may or may not graphitize? The point of view of thermodynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ouzilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimen E. Gheribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Chartrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervais Soucy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone du Carbone 'SFEC-2019'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M. Monthioux, P. Puech, I. Gerber (SFEC, Toulouse), Apr 2019, Samatan, France</w:t>
+              <w:t xml:space="preserve">The World Conference on Carbon ‘Carbon-2019’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Carbon Society, Jul 2019, Lexington (KY), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411380v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic evidences for the low temperature, low pressure conversion of graphene into diamanoïds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Gough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13724,1304 +13720,1308 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World Conference on Carbon "Carbon-2019"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Carbon Society, Jul 2019, Lexington (KY), United States. pp.#108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nanoformes de carbone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective edge filling of collapsed carbon nanotubes for nanoelectronics: an ab-initio study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Impellizzeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Ewels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraao Cefas Torres Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Picheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle des Conférences de Chimie de l'Université Blaise Pascal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">25ème Congrès Général de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Physique, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411318v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective edge filling of collapsed carbon nanotubes for nanoelectronics: an ab-initio study.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les nanoformes de carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Général de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Physique, Jul 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Cycle des Conférences de Chimie de l'Université Blaise Pascal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411308v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why some carbons may or may not graphitize? The point of view of thermodynamics.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gervais Soucy</w:t>
+                <w:t xml:space="preserve">Low temperature, low pressure conversion of graphene into diamanoïds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Gough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Conference on Carbon ‘Carbon-2019’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Carbon Society, Jul 2019, Lexington (KY), France</w:t>
+              <w:t xml:space="preserve">30th International Conference on Diamond and Carbon Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411290v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature, low pressure conversion of graphene into diamanoïds</w:t>
+                <w:t xml:space="preserve">New evidences of diamane synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Gough</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Diamond and Carbon Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Seville, Spain</w:t>
+              <w:t xml:space="preserve">XVth Congreso Internacional de Investigacion Cientifica "XV CIC"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Santo Domingo, Dominican Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411287v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New evidences of diamane synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Piazza</w:t>
+                <w:t xml:space="preserve">Pourquoi certains carbones graphitent ou ne graphitent pas ? Une interprétation phénoménologique inspirée de la thermodynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ouzilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimen E. Gheribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chartrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervais Soucy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kathleen Gough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVth Congreso Internacional de Investigacion Cientifica "XV CIC"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Santo Domingo, Dominican Republic</w:t>
+              <w:t xml:space="preserve">Colloque Francophone du Carbone 'SFEC-2019'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Samatan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091081v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and (some) applications of carbon-nanotube-supported pyrolytic carbon nanocones</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Houdellier</w:t>
+                <w:t xml:space="preserve">Low temperature, low pressure conversion of graphene into diamanoïds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Gough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Carbon Materials "CCM-2019"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Indian Carbon Society, Nov 2019, New Delhi, India</w:t>
+              <w:t xml:space="preserve">13th New Diamond and Nano Carbons Conference 'NDNC-2019'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Hualien, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411274v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature, low pressure conversion of graphene into diamanoïds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I.C. Gerber</w:t>
+                <w:t xml:space="preserve">Synthesis and (some) applications of carbon-nanotube-supported pyrolytic carbon nanocones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germercy Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Palleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th New Diamond and Nano Carbons Conference 'NDNC-2019'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Hualien, Taiwan</w:t>
+              <w:t xml:space="preserve">Conference on Carbon Materials "CCM-2019"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Indian Carbon Society, Nov 2019, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123343v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi certains carbones graphitent ou ne graphitent pas ? Une interprétation phénoménologique inspirée de la thermodynamique</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanisms of the sp2-C to sp3-C conversion during the low temperature, low pressure synthesis of diamane and diamanoïds from graphene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Gough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germercy Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone du Carbone 'SFEC-2019'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Samatan, France</w:t>
+              <w:t xml:space="preserve">HeteroNanoCarb 2019 "HNC-2019"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Raul Arenal, INA, Zaragoza, Espagne, Dec 2019, Benasque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123342v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopies optiques des diamanoïdes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The power of dark-field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Germercy Paredes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone du Carbone 'SFEC-2019'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M. Monthioux, P. Puech, I. Gerber (SFEC, Toulouse), Apr 2019, Samatan, France</w:t>
+              <w:t xml:space="preserve">The World Conference on Carbon ‘Carbon-2019’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Carbon Society, Jul 2019, Lexington (KY), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411364v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The power of dark-field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectroscopies optiques des diamanoïdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germercy Paredes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Conference on Carbon ‘Carbon-2019’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Carbon Society, Jul 2019, Lexington (KY), United States</w:t>
+              <w:t xml:space="preserve">Colloque Francophone du Carbone 'SFEC-2019'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Monthioux, P. Puech, I. Gerber (SFEC, Toulouse), Apr 2019, Samatan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411297v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of the sp2-C to sp3-C conversion during the low temperature, low pressure synthesis of diamane and diamanoïds from graphene.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Germercy Paredes</w:t>
+                <w:t xml:space="preserve">Synthèse de nanotubes de carbone mono-paroi substitués au bore et/ou à l’azote par arc électrique : diagnostic du plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Eddine Gourari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manitra Razafinimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HeteroNanoCarb 2019 "HNC-2019"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Raul Arenal, INA, Zaragoza, Espagne, Dec 2019, Benasque, Spain</w:t>
+              <w:t xml:space="preserve">14ème Colloque sur les Arcs Electriques "CAE-XIV"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411284v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon nanoforms as nanofillers</w:t>
               </w:r>
@@ -15145,51 +15145,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filling mechanisms, composition, structure, and properties of halide-filled DWCNTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunyang Nie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zubair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15266,51 +15266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on doping effect of (single-, double-wall-) carbon nanotubes by iodine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunyang Nie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zubair Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15385,1541 +15385,1541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed diazonium/PEDOT-functionalized graphene electrode for antioxidant biomarkers detection: proof-of-concept for integration on silicon substrate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Massonnet</w:t>
+                <w:t xml:space="preserve">Nanotube de carbone : l'éprouvette à nanocristaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Evrard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th topical meeting of the international society of electrochemistry (ISE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">Evénement du Quai des Savoirs 'Voir l'Invisible"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871456v1</w:t>
+                <w:t xml:space="preserve">hal-02123325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxydation ménagée de nanotubes de carbone multi-parois en lit fluidisé à partir de mélanges gazeux à base d'ozone</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Puech</w:t>
+                <w:t xml:space="preserve">Structural and Compositional EELS Studies on Doped Carbon Nanostructures used as Cold Field Emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongrong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Neumeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Lopez-Bezanilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone du Carbone (2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Carqueiranne (France), France</w:t>
+              <w:t xml:space="preserve">16th European Microscopy Congress 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04415080v1</w:t>
+                <w:t xml:space="preserve">hal-01724239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of (B- and/or N-) substituted carbon nanoforms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Joulié</w:t>
+                <w:t xml:space="preserve">The unexpected complexity of filling double-wall carbon nanotubes with iodine-based 1D nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyang Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Datas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Sloan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2016 IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Toulouse, Unknown Region. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nanotechnology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. </w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758085v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1D‐hybrids obtained by filling of carbon nanotubes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Galibert</w:t>
+                <w:t xml:space="preserve">Doped carbon nanostructure for cold-field emission guns: Structural and EELS studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongrong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Neumeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Lopez-Bezanilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd International Workshop on Nanocarbons</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2016 IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Toulouse France. pp.1--2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123320v1</w:t>
+                <w:t xml:space="preserve">hal-01430581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanotube de carbone : l'éprouvette à nanocristaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxydation ménagée de nanotubes de carbone multi-parois en lit fluidisé à partir de mélanges gazeux à base d'ozone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lassègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evénement du Quai des Savoirs 'Voir l'Invisible"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque Francophone du Carbone (2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Carqueiranne (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123325v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Compositional EELS Studies on Doped Carbon Nanostructures used as Cold Field Emitters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Neumeyer</w:t>
+                <w:t xml:space="preserve">Synthesis of (B- and/or N-) substituted carbon nanoforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Eddine Gourari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manitra Razafinimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Lopez-Bezanilla</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Joulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Microscopy Congress 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2016 IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724239v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unexpected complexity of filling double-wall carbon nanotubes with iodine-based 1D nanocrystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">1D‐hybrids obtained by filling of carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunyang Nie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Sloan</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Neumeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nanotechnology </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 3rd International Workshop on Nanocarbons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Johannesburg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758086v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doped carbon nanostructure for cold-field emission guns: Structural and EELS studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Lopez-Bezanilla</w:t>
+                <w:t xml:space="preserve">Mixed diazonium/PEDOT-functionalized graphene electrode for antioxidant biomarkers detection: proof-of-concept for integration on silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Assaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2016 IEEE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th topical meeting of the international society of electrochemistry (ISE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Auckland, New Zealand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01430581v1</w:t>
+                <w:t xml:space="preserve">hal-01871456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ electron microscopy of hard and soft matter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Monthioux</w:t>
+                <w:t xml:space="preserve">Catalytic CVD synthesis of a graphene-based microelectrode as a biosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Assaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint XIII Interamerican Microscopy Congress &amp; XVI Venezuelan Congress for Microscopy and Microanalysis 'CIASEM-2015'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Isla de Margarita, Venezuela</w:t>
+              <w:t xml:space="preserve">"Trends in nanotechnology" international conference, TNT 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123302v1</w:t>
+                <w:t xml:space="preserve">hal-01873074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight into carbon nanotubes synthesis from an original Pt/Ti alloy by catalytic chemical vapor deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Noé</w:t>
+                <w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold field emission from a carbon nanotip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludvig de Knoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuichi Mamishin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th international conference on nanosciences and nanotechnologies, NANOTEXNOLOGY 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Théssalonique, Greece</w:t>
+              <w:t xml:space="preserve">PICO-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Jülich, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873075v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold field emission from a carbon nanotip</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ electron microscopy of hard and soft matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludvig de Knoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shuichi Mamishin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PICO-2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Jülich, Netherlands</w:t>
+              <w:t xml:space="preserve">Joint XIII Interamerican Microscopy Congress &amp; XVI Venezuelan Congress for Microscopy and Microanalysis 'CIASEM-2015'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Isla de Margarita, Venezuela</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123316v1</w:t>
+                <w:t xml:space="preserve">hal-02123302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic CVD synthesis of a graphene-based microelectrode as a biosensor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">New insight into carbon nanotubes synthesis from an original Pt/Ti alloy by catalytic chemical vapor deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Assaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Conédéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Trends in nanotechnology" international conference, TNT 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">12th international conference on nanosciences and nanotechnologies, NANOTEXNOLOGY 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Théssalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873074v1</w:t>
+                <w:t xml:space="preserve">hal-01873075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanotexture of Pyrolytic Carbon Matrices: a review of characterization and modeling studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17013,90 +17013,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and applications of individual carbon-nanotube-supported carbon nanocones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ondarçuhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Aci Castello, Italy</w:t>
@@ -17220,77 +17220,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mallet-Ladeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Weisbecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Conference on Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Jeju, South Korea. pp.KLT2-02</w:t>
@@ -17319,90 +17319,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MULTI-SCALE QUANTITATIVE ANALYSIS OF CARBON STRUCTURE AND TEXTURE: III. LATTICE FRINGE IMAGING ANALYSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Ivan Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dugne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Carbon 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, United States. pp.id 627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17427,77 +17427,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon nanotube composites: Benefits and precautions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iann Kinloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17565,51 +17565,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Data on the Formation of SWNTs by the Electrical Arc Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marquidia Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17712,398 +17712,398 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pointes plasmoniques pour la spectrométrie Raman amplifiée.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Germercy Paredes</w:t>
+                <w:t xml:space="preserve">Un transistor à effet de champ à base de nanorubans de graphène avec les bords remplis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraao Cefas Torres Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone du Carbone 'SFEC-2019'</w:t>
+              <w:t xml:space="preserve">Coloque Francophone du Carbone "SFEC-2019"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Samatan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411355v1</w:t>
+                <w:t xml:space="preserve">hal-02411335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un transistor à effet de champ à base de nanorubans de graphène avec les bords remplis.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Puech</w:t>
+                <w:t xml:space="preserve">Raman amplifié par effet de pointe sur des nanotubes alignés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anirban Kundu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Kandara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coloque Francophone du Carbone "SFEC-2019"</w:t>
+              <w:t xml:space="preserve">Colloque Francophone du Carbone 'SFEC-2019'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Samatan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411335v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman amplifié par effet de pointe sur des nanotubes alignés</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Pointes plasmoniques pour la spectrométrie Raman amplifiée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Kandara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germercy Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Tahir</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone du Carbone 'SFEC-2019'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Samatan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411342v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18254,51 +18254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Serp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Caussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manitra Razafinimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18353,51 +18353,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanotubes de carbone : l'éprouvette à nanocristaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18439,51 +18439,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristallisation en milieu confiné dans un nanotube de carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18538,51 +18538,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18663,51 +18663,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic and inorganic filling of carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Sloan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19007,51 +19007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Serp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manitra Razafinimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19373,51 +19373,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moyano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Mubari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c12010002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250937v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fournier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Crespos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Arshad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120657" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tristant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaorui Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shae Wetzel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Xiang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2025.100547" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250930v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir El Masaoudi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iann C Gerber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Crespos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2025.100553" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858814v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhao Hu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26599/CF.2024.9200026" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589823v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Cruz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2024.129490" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04512585v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Kasaira Mubari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bowles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2024.e00904" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537141v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2024.100325" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559088v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germercy Paredes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119076" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553433v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeanningros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neumeyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2023.100311" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254393v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2022.113667" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Picheau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Hof" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Derr&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Amar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure No&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c8020031" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641166v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao Cefas Torres-Dias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Impellizzeri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Penicaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c8010010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03514997v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Beguerie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c8010004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838197v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Piazza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2022.100219" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832946v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongrong Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leyssale" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c01825" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431060v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/7020030" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431279v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-021-04568-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431201v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Gough" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c7010009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091189v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry V. Rybkovskiy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Mevellec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c06048" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430914v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2021.100117" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091158v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410768v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.09.057" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091168v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Allouche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56042/ijems.v27i6.47547" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091133v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.07.068" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091125v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.01.026" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080627v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.01.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080628v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Dabrowska" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard L. Vignoles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.03.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106118v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ouzilleau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimen Gheribi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chartrand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Soucy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.04.018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410773v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sapelkin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bacsa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5723" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02361217v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Kandara" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moulin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c5040069" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106121v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagjiwan Mittal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16316" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636411v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lass&#232;gue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Caussat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23033" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692704v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Nie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Galibert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Soula" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Datas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sloan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2686434" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598269v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Huang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.05.073" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867475v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zubair" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Tsentalovich" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Headrick" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.064002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741769v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Mamishin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudai Kubo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.07.018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760578v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.10.046" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432808v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kobylko" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thania C. Cazares-Huerta" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.12.098" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756977v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie-Marie Plewa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.04.048" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R789DB80-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503179v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Assaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massonnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Evrard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2016.03.045" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561262v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.09.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430580v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616000490" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758082v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Gourari" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manitra Razafinimanana" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Valensi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/18/5/03" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758083v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Zhang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Terrones" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Rae Park" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Mukherjee" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.11.060" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSZFC1JV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758081v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppey" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2016018" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758087v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Gauthier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430585v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig de Knoop" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mamishin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.021" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5FSXNFH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758088v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510036" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430586v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923245" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135614v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voiry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Pagona" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Del Canto" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ortolani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Morandi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc10389k" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187733v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;nicaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927291" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758089v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libo Deng" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Young" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A. Kinloch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Sun" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoping Zhang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864056" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758090v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Charlier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.03.054" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJ80GVJ4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758091v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ivan Raynal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.09.026" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0F7DBSP5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756987v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Toulouse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cazayous" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.09.006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNRCXN30-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430588v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2014.03.005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MLSXJTZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756986v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weisbecker" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. Vignoles" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-7671-x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106170v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bianco" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Ming Cheng" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiaki Enoki" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Gogotsi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hurt" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.08.038" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8GNS7WM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123828v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Olivi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zanni" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Bellis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Talora" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sabrina Sarto" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr02091f" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877953v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Prudkovskiy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Berd" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Pavlenko" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Katin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Maslov" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760579v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2013.01.002" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972606v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Suarez-Martinez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquidia Pacheco" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.11.014" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755655v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Shen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Escoffier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raquet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.03.025" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106200v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalucia Serafino" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Togna" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Togna" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Lisi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ledda" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2011.06.018" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z5LNF85-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760581v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramarozatovo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mansour" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/34/345204" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/483719C158A9B5BBC0936072C00BBF459C9FA1EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678407v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.01.023" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106198v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariete Righi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Benfdila" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201102410" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5CF6EE7371B1E5BB63251026BF7AFE5413C3F12/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760583v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.5078" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978450v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cleuziou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wernsdorfer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn2000349" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106208v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delmas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.136102" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760582v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Utko" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaelo Ferone" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya V. Krive" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert I. Shekhter" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Jonson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.120.839" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742045v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.12.010" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N41SHTNT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742041v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.04.036" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4B64M35-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760586v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1034" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106217v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Cui" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Kinloch" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Young" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200903421" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TQJKG31Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106221v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Eliasen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Paaske" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Flensberg" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Smerat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leijnse" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.155431" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760585v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Launois" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chorro" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Verberck" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Albouy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.08.035" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6MWDCQ2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106219v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Ding" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwei Xu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Yakobson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.041403" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106215v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760315v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iann Kinloch" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200803683" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760312v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chorro" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Almairac" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.195423" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432292v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Suarez-Martinez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ewels" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2009.1571" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00482005v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Moreno-Couranjou" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonzalez-Aguilar" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fulcheri" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.04.003" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J328LHW4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760314v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Fiorito" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Psaila" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierimarchi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zonfrillo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.06.023" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJDXN53W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682016v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vall&#233;s" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Drummond" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saadaoui" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clascidia A. Furtado" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoshuai He" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja808001a" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C1MB2RWJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760321v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iwasiewicz-Wabnig" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rols" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/79/56003" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807916v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2006.07.032" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636417v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussault" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guimon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Latorre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2007.06.022" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQZQWXNB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808164v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Puccianti" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revathi Bacsa" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arrondo" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.054118" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700067v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchiat" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200776188" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2LRP25SH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760319v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Delhey" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launois" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.035416" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636418v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b707742d" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ECD074745721C6EAF3526AB2C16C1E2F52EE1285/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760322v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farhat" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weinberger" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Lamari" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Izouyar" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.842" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207517v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Maugey" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Neri" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zakri" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.855" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700070v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Andergassen" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Florens" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.99.117001" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700071v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouchiat" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2006.54" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122618v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lassagne" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broto Jm" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleuziou Jp" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764467v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Nyg&#229;rd" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2403909" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636419v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ubieto" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.041" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D78RCXS5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847184v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Broto" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Cleuziou" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/8/3/031" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725363v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Letolle" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Balabane" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gaveau" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411395v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Nasr" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hannachi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411245v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimen E. Gheribi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411267v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411380v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Impellizzeri" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. Ewels" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao Cefas Torres Dias" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411259v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411318v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411308v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ewels" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411290v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411287v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091081v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411274v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Palleau" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123343v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123342v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chartrand" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411364v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411297v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411284v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123335v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123327v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123330v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zubair" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123333v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubair Ahmed" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsentalovich Dmitri E." TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871456v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415080v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758085v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777067" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123320v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123325v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724239v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lopez-Bezanilla" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758086v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777073" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430581v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777065" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123302v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873075v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123316v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873074v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715976v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre da Costa" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisbecker Patrick" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123308v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123307v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123291v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588083v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760317v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764474v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Caprais" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1514101" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411355v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411335v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411342v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Kundu" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tahir" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106281v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106266v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serp" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54357-3_8" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106234v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106240v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106256v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurent" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31107-9_24" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106271v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106274v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106278v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106269v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Simon" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106289v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806134v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moyano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Mubari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c12010002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250937v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fournier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Crespos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Arshad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120657" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tristant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaorui Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shae Wetzel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Xiang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2025.100547" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250930v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir El Masaoudi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iann C Gerber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Crespos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2025.100553" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589823v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Cruz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Petit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2024.129490" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04512585v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Kasaira Mubari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bowles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2024.e00904" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2024.100325" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559088v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germercy Paredes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119076" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858814v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhao Hu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26599/CF.2024.9200026" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254393v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2022.113667" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeanningros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neumeyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2023.100311" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Picheau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Hof" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Derr&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Amar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure No&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c8020031" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641166v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao Cefas Torres-Dias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Impellizzeri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Penicaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c8010010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03514997v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Beguerie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c8010004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838197v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Piazza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2022.100219" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832946v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongrong Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leyssale" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c01825" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431201v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Gough" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c7010009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091189v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry V. Rybkovskiy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Mevellec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c06048" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430914v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2021.100117" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431279v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-021-04568-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431060v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/7020030" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091158v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410768v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.09.057" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091168v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Allouche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56042/ijems.v27i6.47547" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091133v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.07.068" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091125v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.01.026" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080628v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Dabrowska" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard L. Vignoles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.03.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106118v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ouzilleau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimen Gheribi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chartrand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Soucy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.04.018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410773v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pillet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sapelkin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bacsa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5723" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02361217v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Kandara" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moulin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c5040069" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106121v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagjiwan Mittal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16316" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080627v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.01.017" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636411v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lass&#232;gue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Caussat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23033" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598269v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Huang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.05.073" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867475v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zubair" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Nie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Tsentalovich" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Headrick" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.064002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741769v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Mamishin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudai Kubo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.07.018" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760578v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.10.046" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432808v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kobylko" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thania C. Cazares-Huerta" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.12.098" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692704v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Galibert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Soula" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Datas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sloan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2686434" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503179v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Assaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massonnet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Evrard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2016.03.045" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561262v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.09.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756977v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie-Marie Plewa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.04.048" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R789DB80-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430580v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616000490" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758082v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Gourari" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manitra Razafinimanana" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Valensi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/18/5/03" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758083v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Zhang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Terrones" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Rae Park" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Mukherjee" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.11.060" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSZFC1JV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758081v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppey" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2016018" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430586v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig de Knoop" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923245" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758088v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510036" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430585v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mamishin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.021" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5FSXNFH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758087v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Gauthier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135614v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voiry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Pagona" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Del Canto" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ortolani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Morandi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc10389k" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187733v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;nicaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927291" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756987v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Toulouse" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cazayous" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.09.006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNRCXN30-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758091v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ivan Raynal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.09.026" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0F7DBSP5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756986v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weisbecker" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. Vignoles" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-7671-x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430588v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2014.03.005" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MLSXJTZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758090v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Charlier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.03.054" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJ80GVJ4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758089v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libo Deng" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Young" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A. Kinloch" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Sun" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoping Zhang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864056" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106170v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bianco" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Ming Cheng" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiaki Enoki" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Gogotsi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hurt" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.08.038" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8GNS7WM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123828v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Olivi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zanni" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Bellis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Talora" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sabrina Sarto" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr02091f" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972606v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Suarez-Martinez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquidia Pacheco" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.11.014" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877953v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Prudkovskiy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Berd" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Pavlenko" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Katin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Maslov" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760579v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2013.01.002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755655v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Shen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Escoffier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raquet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.03.025" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106200v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalucia Serafino" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Togna" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Togna" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Lisi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ledda" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2011.06.018" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z5LNF85-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760581v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramarozatovo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mansour" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/34/345204" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/483719C158A9B5BBC0936072C00BBF459C9FA1EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678407v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.01.023" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106198v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariete Righi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Benfdila" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201102410" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5CF6EE7371B1E5BB63251026BF7AFE5413C3F12/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106208v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delmas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.136102" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760582v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Utko" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaelo Ferone" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya V. Krive" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert I. Shekhter" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Jonson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.120.839" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742045v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.12.010" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N41SHTNT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760583v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.5078" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978450v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cleuziou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wernsdorfer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn2000349" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760586v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1034" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106221v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Eliasen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Paaske" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Flensberg" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Smerat" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leijnse" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.155431" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106217v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Cui" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Kinloch" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Young" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200903421" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TQJKG31Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106219v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Ding" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwei Xu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Yakobson" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.041403" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760585v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Launois" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chorro" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Verberck" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Albouy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.08.035" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6MWDCQ2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106215v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742041v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.04.036" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4B64M35-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760312v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chorro" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Almairac" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.195423" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432292v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Suarez-Martinez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ewels" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2009.1571" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00482005v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Moreno-Couranjou" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonzalez-Aguilar" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fulcheri" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.04.003" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J328LHW4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760314v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Fiorito" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Psaila" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierimarchi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zonfrillo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.06.023" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJDXN53W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760315v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iann Kinloch" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200803683" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682016v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vall&#233;s" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Drummond" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saadaoui" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clascidia A. Furtado" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoshuai He" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja808001a" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C1MB2RWJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636418v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussault" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Latorre" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b707742d" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ECD074745721C6EAF3526AB2C16C1E2F52EE1285/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760322v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farhat" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weinberger" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Lamari" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Izouyar" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.842" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760319v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Delhey" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launois" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.035416" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207517v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Maugey" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Neri" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zakri" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.855" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700070v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Andergassen" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Florens" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchiat" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.99.117001" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636417v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guimon" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2007.06.022" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQZQWXNB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760321v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iwasiewicz-Wabnig" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rols" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/79/56003" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808164v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Puccianti" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revathi Bacsa" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arrondo" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.054118" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807916v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2006.07.032" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700067v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200776188" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2LRP25SH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700071v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouchiat" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2006.54" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122618v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lassagne" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broto Jm" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleuziou Jp" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764467v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Nyg&#229;rd" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2403909" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636419v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ubieto" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.041" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D78RCXS5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847184v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Broto" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Cleuziou" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/8/3/031" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725363v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Letolle" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Balabane" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gaveau" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411245v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimen E. Gheribi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411267v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411380v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Impellizzeri" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. Ewels" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao Cefas Torres Dias" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411290v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411259v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411308v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ewels" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411318v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411287v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091081v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123342v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chartrand" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123343v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411274v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Palleau" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411284v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411297v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411364v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411395v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Nasr" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hannachi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123335v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123327v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123330v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zubair" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123333v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubair Ahmed" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsentalovich Dmitri E." TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123325v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724239v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lopez-Bezanilla" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758086v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777073" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430581v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777065" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415080v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758085v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777067" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123320v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871456v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873074v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123316v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123302v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873075v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715976v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre da Costa" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisbecker Patrick" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123308v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123307v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123291v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588083v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760317v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764474v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Caprais" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1514101" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411335v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411342v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Kundu" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tahir" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411355v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106281v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106266v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serp" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54357-3_8" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106234v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106240v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106256v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurent" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31107-9_24" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106271v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106274v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106278v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106269v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Simon" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106289v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806134v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>