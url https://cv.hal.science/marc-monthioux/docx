--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -632,654 +632,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman analysis of the dehydrogenation process of hydrogenated monolayer graphene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tom Fournier</w:t>
+                <w:t xml:space="preserve">The importance of graphene stacking sequence in the Li-intercalation mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaorui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxin Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelvin Cruz</w:t>
+                <w:t xml:space="preserve">Tianzhao Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2024.129490⟩</w:t>
+              <w:t xml:space="preserve">Carbon Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, pp.9200026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26599/CF.2024.9200026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589823v1</w:t>
+                <w:t xml:space="preserve">hal-04858814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing the modifications of carbon black and other fillers after pyrolysis of model tyres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman analysis of the dehydrogenation process of hydrogenated monolayer graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelvin Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petros Kasaira Mubari</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alex Bowles</w:t>
+                <w:t xml:space="preserve">Lionel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susmat.2024.e00904⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 321, pp.129490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2024.129490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04512585v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Describing carbons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysing the modifications of carbon black and other fillers after pyrolysis of model tyres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petros Kasaira Mubari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Moyano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Bowles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon Trends</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cartre.2024.100325⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40, pp.e00904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susmat.2024.e00904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537141v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanocone mechanical behavior and their use as AFM tips for the characterization of polymers in Peak Force mode</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Describing carbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2024.119076⟩</w:t>
+              <w:t xml:space="preserve">Carbon Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.100325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cartre.2024.100325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04559088v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of graphene stacking sequence in the Li-intercalation mechanism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yuxin Xiang</w:t>
+                <w:t xml:space="preserve">Carbon nanocone mechanical behavior and their use as AFM tips for the characterization of polymers in Peak Force mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germercy Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianzhao Hu</w:t>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1, pp.9200026. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 226, pp.119076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26599/CF.2024.9200026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2024.119076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858814v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New probes based on carbon nano-cones for scanning probe microscopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germercy Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1741,51 +1741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The X-ray, Raman and TEM Signatures of Cellulose-Derived Carbons Explained</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Kasaira Mubari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théotime Beguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1979,51 +1979,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture, nanotexture, and structure of carbon nanotube-supported carbon cones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germercy Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rongrong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2107,845 +2107,845 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress on Diamane and Diamanoid Thin Film Pressureless Synthesis</w:t>
+                <w:t xml:space="preserve">Ultra-Thin Carbon Films: The Rise of sp 3 -C-Based 2D Materials?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kathleen Gough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Carbon Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/c7010009⟩</w:t>
+              <w:t xml:space="preserve">C — Journal of Carbon Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/7020030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431201v1</w:t>
+                <w:t xml:space="preserve">hal-03431060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intense Raman D band without disorder in flattened carbon nanotubes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining low and high electron energy diffractions as a powerful tool for studying 2D materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iann C Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.0c06048⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127, pp.485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-021-04568-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091189v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the existence and role of a liquid phase in a high temperature (1400°C) pyrolytic carbon deposition process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ondarçuhu</w:t>
+                <w:t xml:space="preserve">Progress on Diamane and Diamanoid Thin Film Pressureless Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Piazza</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iann C Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Gough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon Trends</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cartre.2021.100117⟩</w:t>
+              <w:t xml:space="preserve">Journal of Carbon Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/c7010009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430914v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining low and high electron energy diffractions as a powerful tool for studying 2D materials</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intense Raman D band without disorder in flattened carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Picheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Impellizzeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry V. Rybkovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Mevellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 127, pp.485. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (1), pp.596-603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-021-04568-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.0c06048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431279v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-Thin Carbon Films: The Rise of sp 3 -C-Based 2D Materials?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unveiling the existence and role of a liquid phase in a high temperature (1400°C) pyrolytic carbon deposition process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germercy Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ondarçuhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Piazza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C — Journal of Carbon Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7, pp.30. </w:t>
+              <w:t xml:space="preserve">Carbon Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.100117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/7020030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cartre.2021.100117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431060v1</w:t>
+                <w:t xml:space="preserve">hal-03430914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new insight on the understanding of carbonisation and graphitisation mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a better understanding of the structure of diamanoïds and diamanoïd/graphene hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Monthioux</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indian Journal of Engineering &amp; Materials Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 156, pp.234-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.09.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03091158v1</w:t>
+                <w:t xml:space="preserve">hal-02410768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of the structure of diamanoïds and diamanoïd/graphene hybrids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Piazza</w:t>
+                <w:t xml:space="preserve">A new insight on the understanding of carbonisation and graphitisation mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I.C. Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Indian Journal of Engineering &amp; Materials Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.1095-1099</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.09.057⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02410768v1</w:t>
+                <w:t xml:space="preserve">hal-03091158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and (some) applications of carbon-nanotube-supported pyrolytic carbon nanocones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germercy Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Seine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3048,90 +3048,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman evidence for the successful synthesis of diamane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelvin Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.C. Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 169, pp.129-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3237,789 +3237,789 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight on carbonisation and graphitisation mechanisms as obtained from a bottom-up analytical approach of X-ray diffraction patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low temperature, pressureless sp2 to sp3 transformation of ultrathin, crystalline carbon films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Gough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 147, pp.602-611. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.03.013⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 145, pp.10-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080628v1</w:t>
+                <w:t xml:space="preserve">hal-02080627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why some carbons may or may not graphitize? The point of view of thermodynamics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gervais Soucy</w:t>
+                <w:t xml:space="preserve">New insight on carbonisation and graphitisation mechanisms as obtained from a bottom-up analytical approach of X-ray diffraction patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Dabrowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 149, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.04.018⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 147, pp.602-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106118v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size‐controlled graphene‐based materials prepared by annealing of pitch‐based cokes: G band phonon line broadening effects due to high pressure, crystallite size, and merging with D′ band</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Bacsa</w:t>
+                <w:t xml:space="preserve">Why some carbons may or may not graphitize? The point of view of thermodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ouzilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimen Gheribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Chartrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervais Soucy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.5723⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410773v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the Raman Spectra of Graphenic Carbon Materials from Kerogens to Nanotubes: What Type of Information Can Be Extracted from Defect Bands?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Size‐controlled graphene‐based materials prepared by annealing of pitch‐based cokes: G band phonon line broadening effects due to high pressure, crystallite size, and merging with D′ band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Sapelkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Bacsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Carbon Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/c5040069⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (12), pp.1861-1866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.5723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361217v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photolysis-Driven, Room Temperature Filling of Single-Wall Carbon Nanotubes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyzing the Raman Spectra of Graphenic Carbon Materials from Kerogens to Nanotubes: What Type of Information Can Be Extracted from Defect Bands?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Kandara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germercy Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jnn.2019.16316⟩</w:t>
+              <w:t xml:space="preserve">Journal of Carbon Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (4 : 69), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/c5040069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106121v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature, pressureless sp2 to sp3 transformation of ultrathin, crystalline carbon films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kathleen Gough</w:t>
+                <w:t xml:space="preserve">Photolysis-Driven, Room Temperature Filling of Single-Wall Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagjiwan Mittal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Serin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 145, pp.10-22. </w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (7), pp.4129-4135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.01.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2019.16316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080627v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Scale Oxidation of Multi-Walled Carbon Nanotubes in Fluidized Bed from Ozone-Containing Gas Mixtures</w:t>
               </w:r>
@@ -4129,810 +4129,810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductive graphene coatings synthesized from graphenide solutions</w:t>
+                <w:t xml:space="preserve">The Unexpected Complexity of Filling Double-Wall Carbon Nanotubes With Nickel (and Iodine) 1-D Nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Wang</w:t>
+                <w:t xml:space="preserve">Chunyang Nie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Huang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Puech</w:t>
+                <w:t xml:space="preserve">Anne-Marie Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphan Rouzière</w:t>
+                <w:t xml:space="preserve">Brigitte Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Datas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Sloan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.05.073⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 16 (n° 5), pp. 759-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNANO.2017.2686434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598269v1</w:t>
+                <w:t xml:space="preserve">hal-01692704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charged iodide in chains behind the highly efficient iodine doping in carbon nanotubes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conductive graphene coatings synthesized from graphenide solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitri Tsentalovich</w:t>
+                <w:t xml:space="preserve">Yu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Headrick</w:t>
+                <w:t xml:space="preserve">Kai Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Derré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Rouzière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.064002⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (3), pp.217 - 225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.05.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867475v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">200 keV cold field emission source using carbon cone nanotip: Application to scanning transmission electron microscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robin Cours</w:t>
+                <w:t xml:space="preserve">Fluidized bed chemical vapor deposition of copper nanoparticles on multi-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lassègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Houdellier</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Caussat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.07.018⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 331, pp.129-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.10.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741769v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluidized bed chemical vapor deposition of copper nanoparticles on multi-walled carbon nanotubes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lassègue</w:t>
+                <w:t xml:space="preserve">Determining the structure of graphene-based flakes from their morphotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Kobylko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thania C. Cazares-Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.10.046⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 115, pp. 128-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.12.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760578v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the structure of graphene-based flakes from their morphotype</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathias Kobylko</w:t>
+                <w:t xml:space="preserve">Charged iodide in chains behind the highly efficient iodine doping in carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zubair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thania C. Cazares-Huerta</w:t>
+                <w:t xml:space="preserve">Chunyang Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Tsentalovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Headrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.12.098⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (6), pp.064002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.064002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432808v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Unexpected Complexity of Filling Double-Wall Carbon Nanotubes With Nickel (and Iodine) 1-D Nanocrystals</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">200 keV cold field emission source using carbon cone nanotip: Application to scanning transmission electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Datas</w:t>
+                <w:t xml:space="preserve">Shuichi Mamishin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Sloan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yudai Kubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, vol. 16 (n° 5), pp. 759-766. </w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 182, pp.303 - 307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNANO.2017.2686434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692704v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new route for the integration of a graphene/diazonium/PEDOT electrode towards antioxidant biomarker detection</w:t>
               </w:r>
@@ -5052,103 +5052,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new insight on the mechanisms of filling closed carbon nanotubes with molten metal iodides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunyang Nie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Soula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Sloan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, vol. 110, pp. 48-50. </w:t>
@@ -5180,570 +5180,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial confinement model applied to phonons in disordered graphene-based carbons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of (B-C-N) Nanomaterials by Arc Discharge Using Heterogeneous Anodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie-Marie Plewa</w:t>
+                <w:t xml:space="preserve">Djamel Eddine Gourari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Mallet-Ladeira</w:t>
+                <w:t xml:space="preserve">Manitra Razafinimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Arenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.04.048⟩</w:t>
+              <w:t xml:space="preserve">Plasma Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (5), pp.465-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1009-0630/18/5/03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01756977v1</w:t>
+                <w:t xml:space="preserve">hal-01758082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and EELS studies on Doped Carbon Nanostructures for Cold Field Emission</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Neumeyer</w:t>
+                <w:t xml:space="preserve">Carbon science in 2016: Status, challenges and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Terrones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chong Rae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927616000490⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 98, pp.708-732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.11.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430580v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of (B-C-N) Nanomaterials by Arc Discharge Using Heterogeneous Anodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manitra Razafinimanana</w:t>
+                <w:t xml:space="preserve">Structural and EELS studies on Doped Carbon Nanostructures for Cold Field Emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongrong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Arenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Neumeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Flavien Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1009-0630/18/5/03⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22, pp.60--61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927616000490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758082v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon science in 2016: Status, challenges and perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mauricio Terrones</w:t>
+                <w:t xml:space="preserve">Spatial confinement model applied to phonons in disordered graphene-based carbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chong Rae Park</w:t>
+                <w:t xml:space="preserve">Jérémie-Marie Plewa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahul Mukherjee</w:t>
+                <w:t xml:space="preserve">Philippe Mallet-Ladeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 98, pp.708-732. </w:t>
+              <w:t xml:space="preserve">, 2016, 105, pp.275-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.11.060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.04.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758083v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoration of carbon nanotubes by semiconducting or metallic nanoparticles using fluidized bed chemical vapour deposition</w:t>
               </w:r>
@@ -6104,471 +6104,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold-field emission from a carbon nanotip</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reductive dismantling and functionalization of carbon nanohorns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Mamishin</w:t>
+                <w:t xml:space="preserve">Damien Voiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Pagona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Del Canto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Ortolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.021⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp. 5017-5019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cc10389k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430585v1</w:t>
+                <w:t xml:space="preserve">hal-01135614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nanotubes de carbone : de la nanochimie à la santé et l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laury Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 392, pp.VI</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reductive dismantling and functionalization of carbon nanohorns</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisa Del Canto</w:t>
+                <w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold-field emission from a carbon nanotip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludvig de Knoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Ortolani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vittorio Morandi</w:t>
+                <w:t xml:space="preserve">S Mamishin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 151, pp.107--115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4cc10389k⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01135614v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical signatures of bulk and solutions of KC8 and KC24</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.C. Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6626,1125 +6626,1125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Raman study to obtain crystallite size of carbon materials: A better alternative to the Tuinstra-Koenig law</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Puech</w:t>
+                <w:t xml:space="preserve">Giving credit where credit is due: The Stone-(Thrower)-Wales designation revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Toulouse</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 80, pp.629-639. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 75, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.03.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.09.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01756987v1</w:t>
+                <w:t xml:space="preserve">hal-01758090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale quantitative analysis of carbon texture, nanotexture and structure: I. Electron diffraction-based anisotropy measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coefficient of thermal expansion of carbon nanotubes measured by Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libo Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Ivan Raynal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Monthioux</w:t>
+                <w:t xml:space="preserve">Robert J. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dugne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ian A. Kinloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rong Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.09.026⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (5), pp.051907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4864056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01758091v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of Raman D band for pyrocarbons with crystallite size in the 2-5 nm range</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">A Raman study to obtain crystallite size of carbon materials: A better alternative to the Tuinstra-Koenig law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mallet-Ladeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Constance Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Cazayous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-013-7671-x⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80, pp.629-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756986v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the work function of a carbon-cone cold-field emitter by in situ electron holography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
+                <w:t xml:space="preserve">Multi-scale quantitative analysis of carbon texture, nanotexture and structure: I. Electron diffraction-based anisotropy measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Ivan Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dugne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micron.2014.03.005⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66, pp.493-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01430588v1</w:t>
+                <w:t xml:space="preserve">hal-01758091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giving credit where credit is due: The Stone-(Thrower)-Wales designation revisited</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavior of Raman D band for pyrocarbons with crystallite size in the 2-5 nm range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mallet-Ladeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Weisbecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Charlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.03.054⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114, pp.759-763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-013-7671-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01758090v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coefficient of thermal expansion of carbon nanotubes measured by Raman spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guoping Zhang</w:t>
+                <w:t xml:space="preserve">Determining the work function of a carbon-cone cold-field emitter by in situ electron holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludvig de Knoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Micron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.2--8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micron.2014.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4864056⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01758089v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All in the graphene family – A recommended nomenclature for two-dimensional carbon materials</w:t>
+                <w:t xml:space="preserve">Inhibition of microbial growth by carbon nanotube networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Bianco</w:t>
+                <w:t xml:space="preserve">Massimiliano Olivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui-Ming Cheng</w:t>
+                <w:t xml:space="preserve">Elena Zanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshiaki Enoki</w:t>
+                <w:t xml:space="preserve">Giovanni de Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yury Gogotsi</w:t>
+                <w:t xml:space="preserve">Claudio Talora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Hurt</w:t>
+                <w:t xml:space="preserve">Maria Sabrina Sarto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 65, pp.1-6. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 5 (n° 19), pp. 9023-9029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.08.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3nr02091f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106170v1</w:t>
+                <w:t xml:space="preserve">hal-01123828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of microbial growth by carbon nanotube networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">All in the graphene family – A recommended nomenclature for two-dimensional carbon materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Olivi</w:t>
+                <w:t xml:space="preserve">Hui-Ming Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Zanni</w:t>
+                <w:t xml:space="preserve">Toshiaki Enoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni de Bellis</w:t>
+                <w:t xml:space="preserve">Yury Gogotsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Talora</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Sabrina Sarto</w:t>
+                <w:t xml:space="preserve">Robert Hurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.08.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3nr02091f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01123828v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fullerene attachment to sharp-angle nanocones mediated by covalent oxygen bridging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Suarez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagjiwan Mittal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8191,319 +8191,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly electroconductive multiwalled carbon nanotubes as potentially useful tools for modulating calcium balancing in biological environments</w:t>
+                <w:t xml:space="preserve">Influence of chamber volume in single-walled carbon nanotube synthesis by an electric arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annalucia Serafino</w:t>
+                <w:t xml:space="preserve">V. Ramarozatovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Rita Togna</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mario Ledda</w:t>
+                <w:t xml:space="preserve">A. Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manitra Razafinimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nano.2011.06.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (34), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/45/34/345204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106200v1</w:t>
+                <w:t xml:space="preserve">hal-01760581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chamber volume in single-walled carbon nanotube synthesis by an electric arc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly electroconductive multiwalled carbon nanotubes as potentially useful tools for modulating calcium balancing in biological environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalucia Serafino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rita Togna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppina Togna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ramarozatovo</w:t>
+                <w:t xml:space="preserve">Antonella Lisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mansour</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Flavien Valensi</w:t>
+                <w:t xml:space="preserve">Mario Ledda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 45 (34), </w:t>
+              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (3), pp.299-307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/45/34/345204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nano.2011.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760581v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New carbon cone nanotip for use in a highly coherent cold field emission electron microscope</w:t>
               </w:r>
@@ -8742,2198 +8742,2198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact Angle Hysteresis at the Nanometer Scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Delmas</w:t>
+                <w:t xml:space="preserve">Fluidized Bed Chemical Vapor Deposition of silicon on carbon nanotubes for Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coppey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ondarçuhu</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Caussat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.136102⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (9), pp.8392-8395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2011.5078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106208v1</w:t>
+                <w:t xml:space="preserve">hal-01760583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling between electronic and vibrational excitations in carbon nanotubes filled with C60 fullerenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical Detection of Individual Magnetic Nanoparticles Encapsulated in Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cleuziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pawel Utko</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wolfgang Wernsdorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ondarçuhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.120.839⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (3), pp.2348-2355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn2000349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760582v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface electrostatic potentials in carbon nanotubes and graphene membranes investigated with electron holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Ortolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Morandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 49 (4), pp.1423 - 1429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbon.2010.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluidized Bed Chemical Vapor Deposition of silicon on carbon nanotubes for Li-ion batteries</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coupling between electronic and vibrational excitations in carbon nanotubes filled with C60 fullerenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Utko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaelo Ferone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya V. Krive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert I. Shekhter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats Jonson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jnn.2011.5078⟩</w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 120 (5), pp.839-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.120.839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760583v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Detection of Individual Magnetic Nanoparticles Encapsulated in Carbon Nanotubes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contact Angle Hysteresis at the Nanometer Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Wernsdorfer</w:t>
+                <w:t xml:space="preserve">Mathieu Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ondarçuhu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5 (3), pp.2348-2355. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (13), pp.136102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nn2000349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.136102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978450v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoelectromechanical coupling in fullerene peapods probed by resonant electrical transport experiments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chirality dependent surface adhesion of single-walled carbon nanotubes on graphene surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Ortolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 1 (4), </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (11), pp.3050 - 3056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms1034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2010.04.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760586v1</w:t>
+                <w:t xml:space="preserve">hal-01742041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport via coupled states in a C 60 peapod quantum dot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Eliasen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Paaske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Flensberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Smerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Leijnse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81 (15), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.155431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response to “Comment on the Effect of Stress Transfer Within Double-Walled Carbon Nanotubes upon Their Ability to Reinforce Composites”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Kinloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (11), pp.1180-1181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adma.200903421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation mechanism of peapod-derived double-walled carbon nanotubes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ian Kinloch</w:t>
+                <w:t xml:space="preserve">Nanoelectromechanical coupling in fullerene peapods probed by resonant electrical transport experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Utko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaelo Ferone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya V. Krive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert I. Shekhter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats Jonson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.041403⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms1034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106219v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of C$_{70}$ peapods into double walled carbon nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation mechanism of peapod-derived double-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziwei Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Launois</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Rouzière</w:t>
+                <w:t xml:space="preserve">Boris Yakobson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Kinloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2009.08.035⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (4), pp.041403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.041403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01760585v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEM investigation of the crystal lattice registration of carbon nanotubes over graphene membranes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transformation of C$_{70}$ peapods into double walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Launois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chorro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Verberck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A. Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rouzière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48, pp.89-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2009.08.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106215v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirality dependent surface adhesion of single-walled carbon nanotubes on graphene surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">TEM investigation of the crystal lattice registration of carbon nanotubes over graphene membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Ortolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Morandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microscopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (2), pp.43-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01742041v1</w:t>
+                <w:t xml:space="preserve">hal-02106215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray diffraction as a tool for the determination of the structure of double-walled carbon nanotube batches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of stress transfer within double-walled carbon nanotubes upon their ability to reinforce composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cambedouzou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Robert Almairac</w:t>
+                <w:t xml:space="preserve">Iann Kinloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.195423⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (35), pp.3591-3595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.200803683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760312v1</w:t>
+                <w:t xml:space="preserve">hal-01760315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fullerene Interaction with Carbon Nanohorns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Suarez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Ewels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (10), pp.6144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1166/jnn.2009.1571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-thermal plasma process for the gas phase synthesis of carbon nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray diffraction as a tool for the determination of the structure of double-walled carbon nanotube batches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cambedouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chorro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Moreno-Couranjou</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robert Almairac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2009.04.003⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (19), pp.195423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.195423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00482005v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for electro-chemical interactions between multi-walled carbon nanotubes and human macrophages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvana Fiorito</w:t>
+                <w:t xml:space="preserve">A non-thermal plasma process for the gas phase synthesis of carbon nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Moreno-Couranjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gonzalez-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 47 (12), pp.2789-2804. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2009.06.023⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 45 (10), pp.Pages 2310-2321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2009.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760314v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of stress transfer within double-walled carbon nanotubes upon their ability to reinforce composites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laure Noé</w:t>
+                <w:t xml:space="preserve">Evidence for electro-chemical interactions between multi-walled carbon nanotubes and human macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Fiorito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Psaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pierimarchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zonfrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (12), pp.2789-2804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2009.06.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.200803683⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01760315v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solutions of Negatively Charged Graphene Sheets and Ribbons</w:t>
               </w:r>
@@ -11059,1395 +11059,1395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texturising and structurising mechanisms of carbon nanofilaments during growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Monthioux</w:t>
+                <w:t xml:space="preserve">Discriminated structural behaviour of C60 and C70 peapods under extreme conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chorro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cambedouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Iwasiewicz-Wabnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Latorre</w:t>
+                <w:t xml:space="preserve">S. Rols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 17 (43), pp.4611-4618. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 79 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b707742d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/79/56003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636418v1</w:t>
+                <w:t xml:space="preserve">hal-01760321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of carbon arc-discharge nanotubes to hydrogen energy storage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meta- and hybrid-CNTs: A clue for the future development of carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jnn.2007.842⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, vol. 27, pp. 1096-1101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2006.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760322v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation of C70 molecules in peapods as a function of the nanotube diameter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laure Noé</w:t>
+                <w:t xml:space="preserve">Development of Ni-Cu-Mg-Al catalysts for the synthesis of carbon nanofibers by catalytic decomposition of methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dussault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Guimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.035416⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 251 (1), pp.223-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2007.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760319v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substantial Improvement of Nanotube Processability by Freeze-Drying</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultraviolet photon absorption in single- and double-wall carbon nanotubes and peapods: Heating-induced phonon line broadening, wall coupling, and transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Puccianti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revathi Bacsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arrondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Maugey</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alain Pénicaud</w:t>
+                <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jnn.2007.855⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, vol. 76, pp.054118-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.054118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00207517v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gate-Tuned High Frequency Response of Carbon Nanotube Josephson Junctions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
+                <w:t xml:space="preserve">Carbon nanotube based magnetic flux detector for molecular spintronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Wernsdorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ondarçuhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.99.117001⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 244 (11), pp.4351-4355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.200776188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700070v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Ni-Cu-Mg-Al catalysts for the synthesis of carbon nanofibers by catalytic decomposition of methane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId389" w:history="1">
+                <w:t xml:space="preserve">Texturising and structurising mechanisms of carbon nanofilaments during growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dussault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Latorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2007.06.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (43), pp.4611-4618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b707742d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636417v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminated structural behaviour of C60 and C70 peapods under extreme conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Iwasiewicz-Wabnig</w:t>
+                <w:t xml:space="preserve">Performance of carbon arc-discharge nanotubes to hydrogen energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Weinberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.D. Lamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Izouyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Noé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Rols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/79/56003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (10), pp.3537-3542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2007.842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760321v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultraviolet photon absorption in single- and double-wall carbon nanotubes and peapods: Heating-induced phonon line broadening, wall coupling, and transformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Puech</w:t>
+                <w:t xml:space="preserve">Substantial Improvement of Nanotube Processability by Freeze-Drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Maugey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Puccianti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Paillard</w:t>
+                <w:t xml:space="preserve">Cécile Zakri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Derré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.054118⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (8), pp. 2633-2639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2007.855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808164v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00207517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta- and hybrid-CNTs: A clue for the future development of carbon nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orientation of C70 molecules in peapods as a function of the nanotube diameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chorro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Delhey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Launois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2006.07.032⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75 (3), pp.035416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.035416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807916v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanotube based magnetic flux detector for molecular spintronics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
+                <w:t xml:space="preserve">Gate-Tuned High Frequency Response of Carbon Nanotube Josephson Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Wernsdorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Andergassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Florens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.200776188⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99, pp.117001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.99.117001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00700067v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon nanotube superconducting quantum interference device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Wernsdorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12514,415 +12514,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00700071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic fluctuations in multi-walled carbon nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub-Kelvin transport spectroscopy of fullerene peapod quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Utko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lassagne</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jesper Nygård</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Noé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89 (23), pp.233118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2403909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00122618v1</w:t>
+                <w:t xml:space="preserve">hal-01764467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-Kelvin transport spectroscopy of fullerene peapod quantum dots</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Monthioux</w:t>
+                <w:t xml:space="preserve">New Ni-Cu-Mg-Al-based catalysts preparation procedures for the synthesis of carbon nanofibers and nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dussault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ubieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Noé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 67 (5-6), pp.1162-1167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2006.01.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2403909⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01764467v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Ni-Cu-Mg-Al-based catalysts preparation procedures for the synthesis of carbon nanofibers and nanotubes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electronic fluctuations in multi-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Ubieto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Noé</w:t>
+                <w:t xml:space="preserve">B. Lassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Raquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broto Jm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleuziou Jp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ondarçuhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8, pp.31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636419v1</w:t>
+                <w:t xml:space="preserve">hal-00122618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic fluctuations in multi-walled carbon nanotubes</w:t>
               </w:r>
@@ -13176,1852 +13176,1852 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why some carbons may or may not graphitize? Interpreting graphitization data with a phenomenological model inspired from thermodynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthèse de nanotubes de carbone mono-paroi substitués au bore et/ou à l’azote par arc électrique : diagnostic du plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aimen E. Gheribi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Ben Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Eddine Gourari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manitra Razafinimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Conference on Carbon "Carbon-2019"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Carbon Society, Jul 2019, Lexington (KY), United States. pp.#96</w:t>
+              <w:t xml:space="preserve">14ème Colloque sur les Arcs Electriques "CAE-XIV"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411245v1</w:t>
+                <w:t xml:space="preserve">hal-02411395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new insight on the understanding of carbonisation and graphitisation mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Puech</w:t>
+                <w:t xml:space="preserve">Why some carbons may or may not graphitize? Interpreting graphitization data with a phenomenological model inspired from thermodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ouzilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimen E. Gheribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Chartrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervais Soucy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Carbon Materials "CCM-2019"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Indian Carbon Society, Nov 2019, New Delhi, India</w:t>
+              <w:t xml:space="preserve">The World Conference on Carbon "Carbon-2019"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Carbon Society, Jul 2019, Lexington (KY), United States. pp.#96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411267v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des nanotubes de carbone dogbones avec les techniques ab initio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why some carbons may or may not graphitize? The point of view of thermodynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ouzilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Impellizzeri</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aimen E. Gheribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Chartrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervais Soucy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone du Carbone 'SFEC-2019'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M. Monthioux, P. Puech, I. Gerber (SFEC, Toulouse), Apr 2019, Samatan, France</w:t>
+              <w:t xml:space="preserve">The World Conference on Carbon ‘Carbon-2019’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Carbon Society, Jul 2019, Lexington (KY), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411380v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why some carbons may or may not graphitize? The point of view of thermodynamics.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gervais Soucy</w:t>
+                <w:t xml:space="preserve">Spectroscopic evidences for the low temperature, low pressure conversion of graphene into diamanoïds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Gough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Conference on Carbon ‘Carbon-2019’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Carbon Society, Jul 2019, Lexington (KY), France</w:t>
+              <w:t xml:space="preserve">The World Conference on Carbon "Carbon-2019"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Carbon Society, Jul 2019, Lexington (KY), United States. pp.#108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411290v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic evidences for the low temperature, low pressure conversion of graphene into diamanoïds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Piazza</w:t>
+                <w:t xml:space="preserve">Selective edge filling of collapsed carbon nanotubes for nanoelectronics: an ab-initio study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Impellizzeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Ewels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraao Cefas Torres Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">I.C. Gerber</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Picheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Conference on Carbon "Carbon-2019"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Carbon Society, Jul 2019, Lexington (KY), United States. pp.#108</w:t>
+              <w:t xml:space="preserve">25ème Congrès Général de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Physique, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411259v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective edge filling of collapsed carbon nanotubes for nanoelectronics: an ab-initio study.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les nanoformes de carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Général de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Physique, Jul 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Cycle des Conférences de Chimie de l'Université Blaise Pascal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411308v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nanoformes de carbone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low temperature, low pressure conversion of graphene into diamanoïds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Gough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle des Conférences de Chimie de l'Université Blaise Pascal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">30th International Conference on Diamond and Carbon Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411318v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature, low pressure conversion of graphene into diamanoïds</w:t>
+                <w:t xml:space="preserve">New evidences of diamane synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Gough</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Diamond and Carbon Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Seville, Spain</w:t>
+              <w:t xml:space="preserve">XVth Congreso Internacional de Investigacion Cientifica "XV CIC"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Santo Domingo, Dominican Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411287v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New evidences of diamane synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Piazza</w:t>
+                <w:t xml:space="preserve">A new insight on the understanding of carbonisation and graphitisation mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kathleen Gough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVth Congreso Internacional de Investigacion Cientifica "XV CIC"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Santo Domingo, Dominican Republic</w:t>
+              <w:t xml:space="preserve">Conference on Carbon Materials "CCM-2019"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Indian Carbon Society, Nov 2019, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091081v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi certains carbones graphitent ou ne graphitent pas ? Une interprétation phénoménologique inspirée de la thermodynamique</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modélisation des nanotubes de carbone dogbones avec les techniques ab initio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Impellizzeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher P. Ewels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Picheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Penicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraao Cefas Torres Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone du Carbone 'SFEC-2019'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2019, Samatan, France</w:t>
+              <w:t xml:space="preserve">, M. Monthioux, P. Puech, I. Gerber (SFEC, Toulouse), Apr 2019, Samatan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123342v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature, low pressure conversion of graphene into diamanoïds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Piazza</w:t>
+                <w:t xml:space="preserve">Pourquoi certains carbones graphitent ou ne graphitent pas ? Une interprétation phénoménologique inspirée de la thermodynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ouzilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimen E. Gheribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chartrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervais Soucy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th New Diamond and Nano Carbons Conference 'NDNC-2019'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Hualien, Taiwan</w:t>
+              <w:t xml:space="preserve">Colloque Francophone du Carbone 'SFEC-2019'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Samatan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123343v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and (some) applications of carbon-nanotube-supported pyrolytic carbon nanocones</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Houdellier</w:t>
+                <w:t xml:space="preserve">Low temperature, low pressure conversion of graphene into diamanoïds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Gough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Carbon Materials "CCM-2019"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Indian Carbon Society, Nov 2019, New Delhi, India</w:t>
+              <w:t xml:space="preserve">13th New Diamond and Nano Carbons Conference 'NDNC-2019'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Hualien, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411274v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of the sp2-C to sp3-C conversion during the low temperature, low pressure synthesis of diamane and diamanoïds from graphene.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Synthesis and (some) applications of carbon-nanotube-supported pyrolytic carbon nanocones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germercy Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Palleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HeteroNanoCarb 2019 "HNC-2019"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Raul Arenal, INA, Zaragoza, Espagne, Dec 2019, Benasque, Spain</w:t>
+              <w:t xml:space="preserve">Conference on Carbon Materials "CCM-2019"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Indian Carbon Society, Nov 2019, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411284v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The power of dark-field</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanisms of the sp2-C to sp3-C conversion during the low temperature, low pressure synthesis of diamane and diamanoïds from graphene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Gough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germercy Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Conference on Carbon ‘Carbon-2019’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Carbon Society, Jul 2019, Lexington (KY), United States</w:t>
+              <w:t xml:space="preserve">HeteroNanoCarb 2019 "HNC-2019"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Raul Arenal, INA, Zaragoza, Espagne, Dec 2019, Benasque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411297v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopies optiques des diamanoïdes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The power of dark-field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Germercy Paredes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone du Carbone 'SFEC-2019'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M. Monthioux, P. Puech, I. Gerber (SFEC, Toulouse), Apr 2019, Samatan, France</w:t>
+              <w:t xml:space="preserve">The World Conference on Carbon ‘Carbon-2019’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Carbon Society, Jul 2019, Lexington (KY), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411364v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de nanotubes de carbone mono-paroi substitués au bore et/ou à l’azote par arc électrique : diagnostic du plasma</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopies optiques des diamanoïdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germercy Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque sur les Arcs Electriques "CAE-XIV"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Bourges, France</w:t>
+              <w:t xml:space="preserve">Colloque Francophone du Carbone 'SFEC-2019'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Monthioux, P. Puech, I. Gerber (SFEC, Toulouse), Apr 2019, Samatan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411395v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon nanoforms as nanofillers</w:t>
               </w:r>
@@ -15145,51 +15145,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filling mechanisms, composition, structure, and properties of halide-filled DWCNTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunyang Nie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zubair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15266,51 +15266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on doping effect of (single-, double-wall-) carbon nanotubes by iodine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunyang Nie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zubair Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15385,1011 +15385,1011 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanotube de carbone : l'éprouvette à nanocristaux</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mixed diazonium/PEDOT-functionalized graphene electrode for antioxidant biomarkers detection: proof-of-concept for integration on silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Assaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evénement du Quai des Savoirs 'Voir l'Invisible"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">19th topical meeting of the international society of electrochemistry (ISE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123325v1</w:t>
+                <w:t xml:space="preserve">hal-01871456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Compositional EELS Studies on Doped Carbon Nanostructures used as Cold Field Emitters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Neumeyer</w:t>
+                <w:t xml:space="preserve">Oxydation ménagée de nanotubes de carbone multi-parois en lit fluidisé à partir de mélanges gazeux à base d'ozone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lassègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Lopez-Bezanilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Microscopy Congress 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque Francophone du Carbone (2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Carqueiranne (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724239v1</w:t>
+                <w:t xml:space="preserve">hal-04415080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unexpected complexity of filling double-wall carbon nanotubes with iodine-based 1D nanocrystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Sloan</w:t>
+                <w:t xml:space="preserve">Synthesis of (B- and/or N-) substituted carbon nanoforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Eddine Gourari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manitra Razafinimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Joulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nanotechnology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. </w:t>
+              <w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2016 IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, Unknown Region. </w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758086v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doped carbon nanostructure for cold-field emission guns: Structural and EELS studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
+                <w:t xml:space="preserve">1D‐hybrids obtained by filling of carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyang Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Neumeyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Lopez-Bezanilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2016 IEEE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 3rd International Workshop on Nanocarbons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Johannesburg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430581v1</w:t>
+                <w:t xml:space="preserve">hal-02123320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxydation ménagée de nanotubes de carbone multi-parois en lit fluidisé à partir de mélanges gazeux à base d'ozone</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanotube de carbone : l'éprouvette à nanocristaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone du Carbone (2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Carqueiranne (France), France</w:t>
+              <w:t xml:space="preserve">Evénement du Quai des Savoirs 'Voir l'Invisible"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04415080v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of (B- and/or N-) substituted carbon nanoforms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manitra Razafinimanana</w:t>
+                <w:t xml:space="preserve">Structural and Compositional EELS Studies on Doped Carbon Nanostructures used as Cold Field Emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongrong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Neumeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Joulié</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Lopez-Bezanilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2016 IEEE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th European Microscopy Congress 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758085v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1D‐hybrids obtained by filling of carbon nanotubes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">The unexpected complexity of filling double-wall carbon nanotubes with iodine-based 1D nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunyang Nie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Soula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Neumeyer</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Datas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Sloan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd International Workshop on Nanocarbons</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Nanotechnology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123320v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed diazonium/PEDOT-functionalized graphene electrode for antioxidant biomarkers detection: proof-of-concept for integration on silicon substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
+                <w:t xml:space="preserve">Doped carbon nanostructure for cold-field emission guns: Structural and EELS studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongrong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Neumeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Lopez-Bezanilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th topical meeting of the international society of electrochemistry (ISE 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2016 IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Toulouse France. pp.1--2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871456v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic CVD synthesis of a graphene-based microelectrode as a biosensor</w:t>
               </w:r>
@@ -16552,51 +16552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuichi Mamishin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PICO-2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Jülich, Netherlands</w:t>
@@ -16875,51 +16875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanotexture of Pyrolytic Carbon Matrices: a review of characterization and modeling studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17013,51 +17013,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and applications of individual carbon-nanotube-supported carbon nanocones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17220,77 +17220,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mallet-Ladeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Weisbecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Conference on Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Jeju, South Korea. pp.KLT2-02</w:t>
@@ -17319,90 +17319,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MULTI-SCALE QUANTITATIVE ANALYSIS OF CARBON STRUCTURE AND TEXTURE: III. LATTICE FRINGE IMAGING ANALYSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Ivan Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dugne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Carbon 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, United States. pp.id 627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17427,77 +17427,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon nanotube composites: Benefits and precautions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iann Kinloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17591,51 +17591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marquidia Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manitra Razafinimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17712,398 +17712,398 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un transistor à effet de champ à base de nanorubans de graphène avec les bords remplis.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lassagne</w:t>
+                <w:t xml:space="preserve">Pointes plasmoniques pour la spectrométrie Raman amplifiée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Kandara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germercy Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coloque Francophone du Carbone "SFEC-2019"</w:t>
+              <w:t xml:space="preserve">Colloque Francophone du Carbone 'SFEC-2019'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Samatan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411335v1</w:t>
+                <w:t xml:space="preserve">hal-02411355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman amplifié par effet de pointe sur des nanotubes alignés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anirban Kundu</w:t>
+                <w:t xml:space="preserve">Un transistor à effet de champ à base de nanorubans de graphène avec les bords remplis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraao Cefas Torres Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone du Carbone 'SFEC-2019'</w:t>
+              <w:t xml:space="preserve">Coloque Francophone du Carbone "SFEC-2019"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Samatan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411342v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pointes plasmoniques pour la spectrométrie Raman amplifiée.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Raman amplifié par effet de pointe sur des nanotubes alignés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anirban Kundu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Kandara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Delmas</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone du Carbone 'SFEC-2019'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Samatan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411355v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18267,51 +18267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Caussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manitra Razafinimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Bhushan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology Handbook</w:t>
@@ -18663,51 +18663,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic and inorganic filling of carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Sloan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19020,51 +19020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Serp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manitra Razafinimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19373,51 +19373,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moyano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Mubari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c12010002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250937v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fournier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Crespos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Arshad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120657" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tristant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaorui Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shae Wetzel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Xiang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2025.100547" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250930v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir El Masaoudi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iann C Gerber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Crespos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2025.100553" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589823v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Cruz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Petit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2024.129490" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04512585v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Kasaira Mubari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bowles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2024.e00904" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2024.100325" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559088v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germercy Paredes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119076" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858814v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhao Hu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26599/CF.2024.9200026" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254393v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2022.113667" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeanningros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neumeyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2023.100311" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Picheau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Hof" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Derr&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Amar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure No&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c8020031" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641166v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao Cefas Torres-Dias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Impellizzeri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Penicaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c8010010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03514997v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Beguerie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c8010004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838197v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Piazza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2022.100219" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832946v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongrong Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leyssale" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c01825" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431201v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Gough" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c7010009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091189v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry V. Rybkovskiy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Mevellec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c06048" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430914v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2021.100117" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431279v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-021-04568-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431060v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/7020030" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091158v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410768v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.09.057" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091168v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Allouche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56042/ijems.v27i6.47547" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091133v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.07.068" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091125v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.01.026" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080628v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Dabrowska" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard L. Vignoles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.03.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106118v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ouzilleau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimen Gheribi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chartrand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Soucy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.04.018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410773v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pillet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sapelkin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bacsa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5723" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02361217v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Kandara" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moulin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c5040069" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106121v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagjiwan Mittal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16316" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080627v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.01.017" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636411v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lass&#232;gue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Caussat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23033" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598269v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Huang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.05.073" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867475v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zubair" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Nie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Tsentalovich" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Headrick" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.064002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741769v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Mamishin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudai Kubo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.07.018" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760578v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.10.046" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432808v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kobylko" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thania C. Cazares-Huerta" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.12.098" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692704v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Galibert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Soula" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Datas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sloan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2686434" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503179v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Assaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massonnet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Evrard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2016.03.045" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561262v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.09.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756977v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie-Marie Plewa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.04.048" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R789DB80-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430580v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616000490" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758082v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Gourari" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manitra Razafinimanana" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Valensi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/18/5/03" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758083v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Zhang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Terrones" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Rae Park" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Mukherjee" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.11.060" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSZFC1JV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758081v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppey" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2016018" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430586v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig de Knoop" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923245" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758088v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510036" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430585v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mamishin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.021" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5FSXNFH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758087v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Gauthier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135614v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voiry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Pagona" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Del Canto" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ortolani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Morandi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc10389k" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187733v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;nicaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927291" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756987v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Toulouse" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cazayous" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.09.006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNRCXN30-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758091v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ivan Raynal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.09.026" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0F7DBSP5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756986v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weisbecker" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. Vignoles" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-7671-x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430588v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2014.03.005" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MLSXJTZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758090v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Charlier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.03.054" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJ80GVJ4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758089v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libo Deng" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Young" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A. Kinloch" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Sun" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoping Zhang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864056" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106170v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bianco" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Ming Cheng" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiaki Enoki" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Gogotsi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hurt" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.08.038" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8GNS7WM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123828v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Olivi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zanni" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Bellis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Talora" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sabrina Sarto" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr02091f" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972606v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Suarez-Martinez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquidia Pacheco" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.11.014" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877953v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Prudkovskiy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Berd" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Pavlenko" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Katin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Maslov" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760579v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2013.01.002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755655v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Shen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Escoffier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raquet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.03.025" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106200v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalucia Serafino" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Togna" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Togna" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Lisi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ledda" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2011.06.018" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z5LNF85-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760581v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramarozatovo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mansour" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/34/345204" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/483719C158A9B5BBC0936072C00BBF459C9FA1EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678407v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.01.023" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106198v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariete Righi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Benfdila" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201102410" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5CF6EE7371B1E5BB63251026BF7AFE5413C3F12/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106208v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delmas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.136102" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760582v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Utko" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaelo Ferone" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya V. Krive" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert I. Shekhter" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Jonson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.120.839" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742045v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.12.010" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N41SHTNT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760583v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.5078" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978450v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cleuziou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wernsdorfer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn2000349" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760586v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1034" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106221v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Eliasen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Paaske" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Flensberg" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Smerat" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leijnse" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.155431" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106217v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Cui" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Kinloch" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Young" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200903421" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TQJKG31Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106219v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Ding" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwei Xu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Yakobson" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.041403" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760585v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Launois" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chorro" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Verberck" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Albouy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.08.035" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6MWDCQ2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106215v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742041v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.04.036" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4B64M35-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760312v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chorro" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Almairac" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.195423" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432292v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Suarez-Martinez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ewels" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2009.1571" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00482005v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Moreno-Couranjou" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonzalez-Aguilar" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fulcheri" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.04.003" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J328LHW4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760314v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Fiorito" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Psaila" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierimarchi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zonfrillo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.06.023" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJDXN53W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760315v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iann Kinloch" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200803683" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682016v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vall&#233;s" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Drummond" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saadaoui" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clascidia A. Furtado" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoshuai He" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja808001a" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C1MB2RWJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636418v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussault" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Latorre" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b707742d" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ECD074745721C6EAF3526AB2C16C1E2F52EE1285/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760322v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farhat" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weinberger" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Lamari" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Izouyar" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.842" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760319v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Delhey" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launois" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.035416" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207517v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Maugey" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Neri" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zakri" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.855" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700070v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Andergassen" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Florens" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchiat" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.99.117001" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636417v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guimon" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2007.06.022" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQZQWXNB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760321v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iwasiewicz-Wabnig" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rols" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/79/56003" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808164v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Puccianti" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revathi Bacsa" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arrondo" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.054118" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807916v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2006.07.032" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700067v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200776188" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2LRP25SH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700071v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouchiat" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2006.54" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122618v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lassagne" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broto Jm" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleuziou Jp" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764467v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Nyg&#229;rd" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2403909" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636419v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ubieto" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.041" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D78RCXS5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847184v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Broto" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Cleuziou" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/8/3/031" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725363v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Letolle" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Balabane" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gaveau" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411245v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimen E. Gheribi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411267v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411380v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Impellizzeri" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. Ewels" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao Cefas Torres Dias" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411290v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411259v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411308v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ewels" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411318v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411287v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091081v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123342v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chartrand" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123343v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411274v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Palleau" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411284v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411297v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411364v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411395v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Nasr" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hannachi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123335v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123327v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123330v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zubair" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123333v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubair Ahmed" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsentalovich Dmitri E." TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123325v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724239v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lopez-Bezanilla" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758086v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777073" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430581v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777065" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415080v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758085v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777067" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123320v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871456v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873074v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123316v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123302v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873075v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715976v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre da Costa" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisbecker Patrick" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123308v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123307v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123291v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588083v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760317v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764474v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Caprais" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1514101" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411335v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411342v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Kundu" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tahir" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411355v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106281v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106266v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serp" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54357-3_8" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106234v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106240v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106256v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurent" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31107-9_24" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106271v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106274v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106278v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106269v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Simon" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106289v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806134v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moyano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Mubari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c12010002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250937v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fournier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Crespos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Arshad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120657" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tristant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaorui Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shae Wetzel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Xiang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2025.100547" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250930v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir El Masaoudi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iann C Gerber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Crespos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2025.100553" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858814v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhao Hu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26599/CF.2024.9200026" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589823v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Cruz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2024.129490" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04512585v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Kasaira Mubari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bowles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2024.e00904" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537141v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2024.100325" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559088v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germercy Paredes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119076" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254393v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2022.113667" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeanningros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neumeyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2023.100311" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Picheau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Hof" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Derr&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Amar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure No&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c8020031" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641166v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao Cefas Torres-Dias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Impellizzeri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Penicaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c8010010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03514997v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Beguerie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c8010004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838197v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Piazza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2022.100219" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832946v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongrong Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leyssale" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c01825" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431060v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/7020030" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431279v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-021-04568-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431201v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Gough" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c7010009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091189v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry V. Rybkovskiy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Mevellec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c06048" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430914v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2021.100117" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410768v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.09.057" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091158v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091168v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Allouche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56042/ijems.v27i6.47547" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091133v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.07.068" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091125v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.01.026" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080627v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.01.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080628v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Dabrowska" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard L. Vignoles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.03.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106118v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ouzilleau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimen Gheribi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chartrand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Soucy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.04.018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410773v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sapelkin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bacsa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5723" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02361217v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Kandara" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moulin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c5040069" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106121v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagjiwan Mittal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16316" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636411v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lass&#232;gue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Caussat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23033" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692704v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Nie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Galibert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Soula" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Datas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sloan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2686434" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598269v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Huang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.05.073" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760578v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.10.046" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432808v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kobylko" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thania C. Cazares-Huerta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.12.098" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867475v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zubair" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Tsentalovich" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Headrick" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.064002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741769v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Mamishin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudai Kubo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.07.018" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503179v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Assaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massonnet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Evrard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2016.03.045" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561262v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.09.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758082v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Gourari" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manitra Razafinimanana" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Valensi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/18/5/03" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758083v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Zhang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Terrones" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Rae Park" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Mukherjee" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.11.060" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSZFC1JV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430580v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616000490" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756977v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie-Marie Plewa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.04.048" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R789DB80-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758081v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppey" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2016018" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430586v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig de Knoop" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923245" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758088v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510036" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135614v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voiry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Pagona" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Del Canto" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ortolani" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Morandi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc10389k" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758087v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Gauthier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430585v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mamishin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.021" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5FSXNFH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187733v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;nicaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927291" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758090v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Charlier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.03.054" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJ80GVJ4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758089v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libo Deng" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Young" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A. Kinloch" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Sun" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoping Zhang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864056" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756987v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Toulouse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cazayous" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.09.006" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNRCXN30-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758091v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ivan Raynal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.09.026" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0F7DBSP5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756986v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weisbecker" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. Vignoles" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-7671-x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430588v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2014.03.005" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MLSXJTZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123828v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Olivi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zanni" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Bellis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Talora" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sabrina Sarto" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr02091f" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106170v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bianco" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Ming Cheng" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiaki Enoki" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Gogotsi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hurt" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.08.038" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8GNS7WM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972606v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Suarez-Martinez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquidia Pacheco" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.11.014" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877953v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Prudkovskiy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Berd" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Pavlenko" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Katin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Maslov" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760579v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2013.01.002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755655v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Shen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Escoffier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raquet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.03.025" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760581v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramarozatovo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mansour" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/34/345204" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/483719C158A9B5BBC0936072C00BBF459C9FA1EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106200v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalucia Serafino" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Togna" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Togna" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Lisi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ledda" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2011.06.018" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z5LNF85-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678407v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.01.023" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106198v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariete Righi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Benfdila" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201102410" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5CF6EE7371B1E5BB63251026BF7AFE5413C3F12/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760583v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.5078" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978450v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cleuziou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wernsdorfer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn2000349" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742045v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.12.010" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N41SHTNT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760582v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Utko" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaelo Ferone" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya V. Krive" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert I. Shekhter" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Jonson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.120.839" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106208v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delmas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.136102" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742041v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.04.036" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4B64M35-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106221v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Eliasen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Paaske" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Flensberg" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Smerat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leijnse" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.155431" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106217v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Cui" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Kinloch" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Young" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200903421" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TQJKG31Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760586v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1034" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106219v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Ding" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwei Xu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Yakobson" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.041403" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760585v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Launois" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chorro" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Verberck" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Albouy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.08.035" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6MWDCQ2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106215v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760315v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iann Kinloch" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200803683" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432292v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Suarez-Martinez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ewels" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2009.1571" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760312v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chorro" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Almairac" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.195423" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00482005v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Moreno-Couranjou" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonzalez-Aguilar" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fulcheri" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.04.003" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J328LHW4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760314v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Fiorito" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Psaila" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierimarchi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zonfrillo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.06.023" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJDXN53W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682016v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vall&#233;s" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Drummond" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saadaoui" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clascidia A. Furtado" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoshuai He" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja808001a" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C1MB2RWJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760321v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iwasiewicz-Wabnig" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rols" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/79/56003" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807916v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2006.07.032" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636417v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussault" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guimon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Latorre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2007.06.022" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQZQWXNB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808164v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Puccianti" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revathi Bacsa" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arrondo" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.054118" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700067v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchiat" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200776188" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2LRP25SH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636418v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b707742d" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ECD074745721C6EAF3526AB2C16C1E2F52EE1285/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760322v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farhat" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weinberger" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Lamari" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Izouyar" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.842" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207517v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Maugey" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Neri" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zakri" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.855" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760319v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Delhey" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launois" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.035416" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700070v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Andergassen" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Florens" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.99.117001" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700071v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouchiat" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2006.54" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764467v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Nyg&#229;rd" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2403909" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636419v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ubieto" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.041" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D78RCXS5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122618v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lassagne" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broto Jm" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleuziou Jp" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847184v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Broto" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Cleuziou" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/8/3/031" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725363v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Letolle" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Balabane" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gaveau" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411395v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Nasr" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hannachi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411245v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimen E. Gheribi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411290v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411259v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411308v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Impellizzeri" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ewels" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao Cefas Torres Dias" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411318v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411287v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091081v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411267v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411380v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. Ewels" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123342v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chartrand" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123343v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411274v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Palleau" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411284v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411297v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411364v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123335v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123327v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123330v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zubair" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123333v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubair Ahmed" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsentalovich Dmitri E." TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871456v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415080v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758085v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777067" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123320v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123325v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724239v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lopez-Bezanilla" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758086v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777073" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430581v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777065" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873074v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123316v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123302v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873075v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715976v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre da Costa" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisbecker Patrick" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123308v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123307v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123291v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588083v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760317v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764474v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Caprais" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1514101" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411355v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411335v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411342v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Kundu" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tahir" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106281v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106266v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serp" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54357-3_8" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106234v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106240v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106256v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurent" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31107-9_24" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106271v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106274v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106278v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106269v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Simon" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106289v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806134v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>