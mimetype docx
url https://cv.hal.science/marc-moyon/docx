--- v0 (2026-03-19)
+++ v1 (2026-04-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Moyon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités(histoire des mathématiques)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5773-5513</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">134166310</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">204119073</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358365451</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre permanent de l'équipe </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MATHIS</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de l’institut </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XLIM (UMR 7252)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, université de Limoges.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visiting professor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Professor catedrático convidado, universidade de Aveiro, Portugal)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chair pour </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESU10</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 2026 (Aveiro, Portugal, juillet 2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des mathématiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2026-...)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction des </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahiers François Viète</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2026-...)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre élu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de la Société Asiatique (2014), Académie des inscriptions et belles-Lettres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre correspondant élu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'Académie internationale d'histoire des Sciences (2015)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre élu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission on History of Science and Technology in Islamic Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du bureau élargi du RT CNRS HiDiM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advisory Board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (International Study Group on the relations between the history and Pedagogy of Mathematics)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Program Committee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour HPM 2024 (Sydney, Australie, 1-5 juillet 2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">commission inter-IREM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;épistémologie et histoire des mathématiques&amp;quot; (et de son bureau)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-fondateur et directeur avec Stéphane Vinatier de la collection &amp;quot;savoirs scientifiques et pratiques d'enseignement&amp;quot; aux </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Limoges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images des maths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CNRS) : membre du comité de rédaction de la rubrique &amp;quot;Histoire des mathématiques&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Auteur de recensions pour </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZbMaths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et Mathscinet (MR Author ID	1115462).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O liber Abbaci de Fibonacci: das matemáticas medievais para o ensino atual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LF Editorial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-65-5563-541-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Liber augmenti et diminutionis&amp;quot; : Contribution à l’histoire des mathématiques médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Steiner Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.xvi-204, 2024, Boethius (73), 978-3-515-13573-3. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25162/9783515135818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques en perspectives : hommage à Rudolf Bkouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Récher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossana Tazzioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PULIM (Presses universitaires de Limoges)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Moyon Marc; Vinatier Stéphane, 9782842878108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passerelles. Enseigner les mathématiques par leur histoire au cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tournès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARPEME, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let History into the Mathematics Classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Morice-Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2018, History of Mathematics Education, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57150-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géométrie de la mesure dans les traduction arabo-latines médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BREPOLS Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 100, pp.652, 2017, De diversis artibus, Robert Halleux, 978-2-503-56831-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travaux combinatoires en France (1870-1914) et leur actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Autebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Auvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Barbin; Catherine Goldstein; Marc Moyon; Sylviane R. Schwer; Stéphane Vinatier. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PULIM (Presses universitaires de Limoges)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Savoirs scientifiques et pratiques d'enseignement, Marc Moyon; Stéphane Vinatier, 978-2-84287-759-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mathématiques à l’école élémentaire (1880-1970). Études France-Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud d'Enfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagner R. Valente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Limoges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Savoirs scientifiques et pratiques d'enseignement, Marc Moyon; Stéphane Vinatier, 9782842877569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibonacci. Extraits du Liber Abaci [Livre du calcul]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACL - Les éditions du Kangourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Classique Kangourou n°6, 64p., 2016, A. Deledicq, 978-2-87694-230-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maths Express au carrefour des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Anicotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonnet-Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Brentjes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bravo-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Moyon. CIJM - Comité International des Jeux Mathématiques, 2014, Marie José Pestel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ouvrages de mathématiques dans l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Kouteynikoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Préveraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Menghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Barbin; Marc Moyon. PULIM (Presses universitaires de Limoges), pp.337, 2013, Savoirs scientifiques et pratiques d'enseignement, Marc Moyon; Stéphane Vinatier, 2-84287-563-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences Arabes en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Djebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRANDVAUX</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.192, 2011, Les Manuscrits du Désert, Georges BOHAS, 2909550761</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques: savoirs et enseignements (Orient et Occident)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Brentjes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lamasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rommevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Rozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 77, 198 pp., 2019, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.10187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School textbooks and teachers training between past and present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Education and Children’s Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IX (1), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nombres, opérations et problèmes récréatifs : histoire(s) parfaite(s) et figurée(s) pour enseigner l’arithmétique en cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque "Raisonner en arithmétique: est-ce incongru", Talence (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.86-112, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Rejeito a ingenuidade na história da matemática”: considerações metodológicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luciane de Fatima Bertini; Cristiane Coppe de Oliveira; Mônica de Cássia Siqueira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Produção, Circulação e Apropriação da Matemática: Ensino e Formação de Professores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghemat-Brasil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-75, 2025, 978–65–983422–1–0. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62246/ghemat_22STI_CAP2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Division of Plane Figures: Historical Background, Diachronic Approach and Mathematical Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carène Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbin, Évelyne; Fried, Michael N.; Menghini, Marta; Tortoriello, Francesco Saverio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Epistemology in Mathematics Education. Trends in the History of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.95-114, 2025, Trends in the History of Science, 978-3-031-86869-6. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-86870-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plume, jetons, papier et abaque : compter et calculer au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Boisseuil; Juliette Dumasy-Rabineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes et enjeux des comptabilités urbaines médiévales : L’exemple ligérien dans l'espace européen médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-106, 2025, Histoire, 979-10-413-0010-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Threads: Exploring the Life and the Works of Fibonacci and Its Implications for Math Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santos, Vanda; Cabrita, Isabel; Descalço, Luís; Pinheiro, Margarida M.; Bastos, Nuno; Carvalho, Paula; Oliveira, Paula; Neto, Teresa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Math Education and Technology (ICMET 2024): Book of Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UA Editora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-23, 2024, 978-972-789-956-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Practices in Sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge Handbook on the Sciences in Islamicate Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.664-678, 2023, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315170718-59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques et astronomie dans les 'manuscrits du désert' : première approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Khaled Kchir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revisiter l’histoire des sciences, des savoirs, des techniques et des arts au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Latrach Edition; Laboratoire du Monde Arabo-Islamique Médiéval, pp.159-182, 2021, 9789938204063</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appropriation des sciences géométriques arabes en Occident médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Diffusion of the Islamic Sciences in the Western World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SISMEL - Edizioni del Galluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-67, 2020, Micrologus, 978-88-8450-968-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Mathematics and Algorithmics with Recreational Problems: The Liber Abaci of Fibonacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Barbin; Uffe T. Jankvist; Tinne H. Kjeldsen; Bjorn Smestad; Costas Tzanakis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Eds.), Proceedings of the Eighth European Summer University on History and Epistemology in mathematics Education (ESU-8) (Skriftserie 2019, nr 11).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oslo Metropolitan University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.417-436, 2019, 978-82-8364-211-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récréations mathématiques et algorithmique dans le &amp;quot;Liber abaci&amp;quot; de Fibonacci (XIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Chevalarias; Michèle Gandit; Marcel Morales; Dominique Tournès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques récréatives : Éclairages historiques et épistémologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Éditions; EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-252, 2019, Enseigner les sciences, 978-2-7598-2318-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les mathématiques par leur histoire au cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Chorlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Plantevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Vandebrouck; Bertrand Lebot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques au Cycle 3: actes du Colloque du Plan National de Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREM de Poitiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-85954-096-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géométrie des carnets de Léonard de Vinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fourest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rosier-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Moyon; Dominique Tournès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passerelles : enseigner les mathématiques par leur histoire au cycle 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARPEME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.202-225, 2018, 978-2-917294-19-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dividing a Triangle in the Middle Ages: An Example from Latin Works on Practical Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Let History into the Mathematics Classroom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-29, 2018, 978-3-319-57150-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arithmétiques et géométries au XIIIe siècle d’après la Biblionomia: des traductions arabo-latines à Jordanus de Nemore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joëlle Ducos; Christopher Lucken. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richard de Fournival et les sciences au XIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 88, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SISMEL - EDIZIONI DEL GALLUZZO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-153, 2018, Micrologus, 978-88-8450-843-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruction arithmétique et éducation morale : un double projet chez Pierre Leyssenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renaud d'Enfert; Marc Moyon; Wagner R. Valente. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mathématiques à l'école élémentaire (1880-1970) : études France-Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PULIM, pp.59-82, 2017, 978-284287-756-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matemáticas e interculturalidad : El ejemplo de la división de las figuras planas en la historia de las matemáticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gay-Sylvestre D.; Miranda Esquer, J.B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La educación en Francia, México y África : un aporte para la reflexión in Palibrio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ibukku, pp.249-270, 2016, 978-1-944278-39-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibn Luyūn at-Tujībī (1282-1349) : un nouveau témoin de la science du mesurage en Occident musulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdelmalek Bouzari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XIème Colloque Maghrébin sur l’histoire des mathématiques arabes (Alger, 26-28 octobre 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Al-Khalduniya, pp.333-352, 2016, 978-9661-52-787-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire les mathématiques en Andalus au XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Moyon; Marie José Pestel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maths Express au carrefour des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIJM - Comité International des Jeux Mathématiques, pp.43-48, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques et astronomie en Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Moyon; Marie José Pestel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maths Express au carrefour des Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIJM - Comité International des Jeux Mathématiques, pp.49-53, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscrire et circonscrire des figures : exemples autour du pentagone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Barbin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les constructions mathématiques avec des instruments et des gestes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-214, 2014, 9782340002067</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques lectures renaissantes des Éléments d'Euclide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Kouteynikoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbin Evelyne &amp; Moyon Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ouvrages de mathématiques dans l'histoire. Entre recherche, enseignement et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PULIM, pp.13-28, 2013, Savoirs Scientifiques et Pratiques d'Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géométrie de la mesure en Pays d'Islam et ses prolongements en Europe latine (IXe-XIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHMESP (Société des Historiens Médiévistes de l'Enseignement Supérieur Public). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesure et Histoire Médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-280, 2013, 978-2-85944-756-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviser un triangle au Moyen Âge : l'exemple des géométries pratiques latines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbin Évelyne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des mathématiques éclairées par l’histoire. Des arpenteurs aux ingénieurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-90, 2012, 978-2-311-00861-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536392v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algèbre &amp; Pratica geometriæ en Occident médiéval latin : Abū Bakr, Fibonacci et Jean de Murs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rommevaux Sabine; Spiesser Maryvonne; Massa Estève Maria-Rossa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pluralité de l'algèbre à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-65, 2012, Savoirs de Mantice, 978-2-7453-2398-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les mathématiques à travers leur épistémologie et leur histoire : un enjeu de/dans la formation des maîtres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Dorier; Sylvia Coutat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement des mathématiques et contrat social : enjeux et défis pour le 21e siècle - Actes du colloque EMF2012 (GT4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Genève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.641-652, 2012, 978-2-8399-1115-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Geometries in Islamic Countries: the example of the division of plane figures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kronfellner Manfred; Barbin Évelyne; Tzanakis Costa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Epistemology in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag Holzhausen GmbH, pp.527-538, 2011, 978-3-854932-08-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le De Superficierum Divisionibus Liber d'al-Baghdadi et ses prolongements en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouzari, Abdelmalek; Guergour, Youcef. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du IXème Colloque Maghrébin sur l’histoire des mathématiques arabes (Tipaza, 12-14 mai 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Imprimerie Fasciné, 2011, 978-9947-0-3109-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La division des figures planes comme source de problèmes pour l'enseignement de la géométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Rencontre des IREM du Grand Ouest et de la réunion de la Commission Inter-IREM Épistémologie et Histoire des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM de Rennes, pp.71-86, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les zelliges entrent dans la classe... étude de la symétrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ahmed Djebbar (dir.), Cécile De Hosson &amp; David Jasmin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les découvertes en Pays d'Islam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Pommier / La Main à la Pâte, pp.111-127, 2009, Education, 2746503794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tradition algébrique arabe d'al-Khwârizmî au Moyen Âge latin et la place de la géométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbin Évelyne; Bénard Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et enseignement des mathématiques: rigueurs, erreurs, raisonnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRP, IREM de Clermont-Ferrand, pp.289-318, 2007, 978-2734210870</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Um inventário dos documentos curriculares na França entre o FP-HEL e o IREM de limoges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidnéia Almeida Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciane de Fatima Bertini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista ENSIN@ UFMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Dossiê - Formação de Professores que Ensinam Matemática: Contribuições da História da Educação Matemática, 6 (10), pp.52-71. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55028/revens.v6i10.23699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Mathematics Through Historically-Based Activities: two Educational Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Plantevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HISTEMAT – Revista de História da Educação Matemática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62246/HISTEMAT.2447-6447.2025.11.758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Recreations in the Middle Ages: Jacques Sesiano, EPFL Press, 2023, 352 pp, €44.50</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal for the History of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/26375451.2025.2576325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard de Crémone, portrait d'un traducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 93, pp.48-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)découvrir les mathématiques médiévales: l’héritage de Fibonacci pour l’enseignement des mathématiques aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit x</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122, pp.5-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations géométriques et mathématiques modernes : que disent les programmes français entre les années 1950 et 1970 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Celia Leme da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Jahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 137, pp.5-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traductions arabo-latines au XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 93, pp.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche d'un traité perdu d'Euclide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 93, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of mathematics `in potentiality' vs. history of mathematics `in actuality': a study of textbooks to implement the history of maths in the classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletim sociedade portuguesa de matematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 82 (suplemento), pp.145-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roshdi Rashed, L’algèbre arithmétique au XIIe siècle : Al‑Bāhir d’al‑Samaw’al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin critique des annales islamologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38, pp.186-188 (en ligne). </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bcai.7543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roshdi Rashed, L’algèbre arithmétique au XIIe siècle . Al-Bahir d’al-Samaw’al, Berlin, De Gruyter, 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, CXXX (2024/1), pp.231-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : &amp;quot;Biographie des grands théorèmes&amp;quot;, Bertrand Hauchecorne, Paris, Ellipses, 2024, 224 pages. 978-2-340-08474-2, 26€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 136, pp.60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : &amp;quot;Le binaire au bout des doigts : un casse-tête entre récréation mathématique et enseignement&amp;quot;, Lisa Rougetet, Grenoble, EDP Sciences/UGA Éditions, 2023, 216 pages. 978-2-7598-3087-9, 32€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 136, pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : &amp;quot;Oeuvres choisies. Édition 'Laurent le Magnifique'&amp;quot;, Archimède, Bernard Beauzamy (édit.), Paris, Société de calcul mathématique SA, 2024, 192 pages. 979-10-95773-03-0, 50€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 136, pp.68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : &amp;quot;Catégories analogues d’accumulations discrètes&amp;quot;, Li Shanlan, Andréa Bréard (éditrice), Paris, Les Belles Lettres, 2023, lxxxiv-620 pages pages. 979-2-251-45491-7, 59€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 136, pp.62-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisons les comptes avec CorMéCoULi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane R. Schwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil des maths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 554, pp.63-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Transformations and Modern Mathematics: What do Brazilian Curricular guidelines say between the 1950s to 1970s?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Celia Leme da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Jahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HISTEMAT – Revista de História da Educação Matemática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62246/HISTEMAT.2447-6447.2024.10.664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary Numeration: From Ancient Egypt to a 19th Century French Mathematical Recreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Matemática, Ensino e Cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (47), pp.e2024005. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37084/REMATEC.1980-3141.2024.n47.e2024005.id607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : &amp;quot;La géométrie en milieu professionnel: Dessiner la voiture à cheval au xixe siècle (France, États-Unis)&amp;quot;, Thomas Préveraud, Paris, Classiques Garnier, 2023, 349 pages. 978-2-406-14761-9, 39€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 136, pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension internationale de l'Initiation mathématique de Charles-Ange Laisant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.121-146. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/w4hy-tg13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : &amp;quot;La (Re)construction française de l’analyse infinitésimale de Leibniz : 1690-1706&amp;quot;, Sandra Bella, Paris, Classiques Garnier, 2022, 548 pages. 9782406123880, 45€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131, pp.76-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’initier à « la mathématique » avec Charles-Ange Laisant : manipuler, visualiser, s’étonner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des amis de la Bibliothèque et de l’Histoire de l’école polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70, pp.130-143. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sabix.3328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractions égyptiennes et algorithme de Fibonacci : histoire des mathématiques versus manuels contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACERVO - Boletim do Centro de Documentação do GHEMAT-SP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.1-36. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55928/ACERVO.2675-2646.2023.5.88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : &amp;quot;Histoires de calcul infinitésimal : De l’étude des courbes aux dérivées et intégrales&amp;quot;, Guillaume Moussard (dir.), Paris, Ellipses, 2022, 278 pages. 9782340073159, 38€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131, pp.77-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desire of teachers and realities in textbooks: dealing with history of mathematics in the new French curriculum and its impact on teacher training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (7), pp.1613-1630. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-022-01427-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Bigolli Pisani vulgo Fibonacci, Liber Abbaci, E. Giusti (ed), Florence, Olschki (Biblioteca di « nuncius », 79), 2020, cxviii-824 p., 22 pl.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81 (81), pp.202-205. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.11965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques savantes et pratiques d’artisan en pays d’Islam à travers la division des figures planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : &amp;quot;Histoire du calcul graphique&amp;quot;, Dominique Trounès (dir.), Paris, Cassini, 2022, 548 pages. ISBN : 2842252397. 70€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128, pp.65-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Antoine Houlou-Garcia, &amp;quot;Vous aimez les maths sans le savoir : un voyage enthousiasmant au coeur des mathématiques&amp;quot; (illustré par olivier Cavallo), Paris, Belin, 2020, 139 pages. ISBN : 9782410017434. 18€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 124, pp.97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Grégory Chambon, &amp;quot;Histoire des nombres&amp;quot;, collection &amp;quot;Que sais-je&amp;quot; n°4154, Paris, 2020,128 pages. ISBN : 9782130814429. 9€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 122, pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Jérôme Gavin & Alain Schärlig, &amp;quot;Et l’algèbre fut : de l’al-jabr au 9e siècle au signe égal en 1557&amp;quot;, Lausanne, EPFL Press, 2020, 166 pages. ISBN : 9782889154005. 25,60€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125, pp.33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachymetry Production and Circulation Background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Celia Leme da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Sci. (Canoas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22/6, pp.185 - 205. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17648/acta.scientiae.5707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Jean- Michel Delire, &amp;quot;Mathématiques multiculturelles : arithmétique, algèbre, géométrie élémentaire&amp;quot;, collection &amp;quot;sciences, arts et Cultures&amp;quot;, Bruxelles, Les Éditions HE2B, 2018, 431 pages. ISBN : 9782960171921. 25€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 121, pp.107-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Gérard Hamon, &amp;quot;Quand Fernand rencontre Luca&amp;quot;, Toulouse, Éditions d’architecture transversales, 2018, 97pages. ISBN : 9782952036573. 12€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116, pp.91-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Paravicini Bagliani (dir.), The Impact of Arabic Sciences in Europe and Asia, Florence, Sismel/Edizioni del Galluzzo (Micrologus, XXIV), 2016, vi-504 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76, pp.177-182. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.10156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibonacci dans l'Italie médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L'Italie: inspirée, inspirante, 1123, pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos d’algorithmes mathématiques élémentaires dans un corpus de textes arabo-latins du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Mathématiques: savoirs et enseignements (Orient et Occident), 77, pp.57-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Duthil, French activist for the method of tests at school during the Interwar period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nara Vilma Lima Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l’éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 152, pp.37-61. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoire-education.4626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Rémi Anicotte, &amp;quot;Le livre sur les calculs effectués avec des bâtonnets : un manuscrit du IIe siècle excavé à Zhangjiashan&amp;quot;, Paris, Inalco Presses, 2019, 336 pages. ISBN : 9782858313082. 30 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 117, pp.89-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Liber Restauracionis: A newly discovered copy of a mediæval algebra in Florence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Mathematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46, pp.1-37. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hm.2018.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : &amp;quot;Les mathématiques et le réel : expériences, instruments, investigations&amp;quot;, Évelyne Barbin, Dominique Bénard, Guillaume Moussard (dir.), Rennes, Presses universitaires de Rennes, collection &amp;quot;Essais&amp;quot;, 2018, 246 pages. ISBN : 9782753565319. 20€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113, pp.82-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Anne Boyé et Christine Charretton,&amp;quot; Je suis… Sophie Germain&amp;quot;, Préface de Laurence Broze. Jacques André éditeur, Lyon, 2017, 103 pages. ISBN : 9782757003732, 10€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.86-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Michèle Audin, &amp;quot;La formule de Stokes&amp;quot;, Paris, Cassini, 2016, 246 pages. ISBN : 9782842252069. 18€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113, pp.83-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : &amp;quot;Le plaisir de chercher en mathématiques : de la maternelle à l’université, 40 problèmes&amp;quot;, Laure Ninove et Thérèse Gilbert (dir.), Presses universitaires de Louvain, 2017, 218 pages. ISBN : 9782875585998. 22,80€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112, pp.76-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Groupe Histoire des Mathématiques, &amp;quot;Les mathématiques en Mésopotamie & variations sur les aires : niveaux Collège et Lycée&amp;quot;, IREM de Grenoble, Grenoble, 2016, 226 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.85-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Bernard Cache, &amp;quot;Toujours l’informe... Géométrie d’Albrecht Dürer&amp;quot;, Collection &amp;quot;Architecture Essais&amp;quot;, Lausanne, Presses polytechniques et universitaires romandes, 2016, 496 pages. ISBN : 9782889151219. 71,50 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.84-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration et la comparaison, ou l'art de résoudre des équations quadratiques dans l'Europe latine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire des Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (2), pp.233-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Caroline Ehrhardt & Renaud d’Enfert, &amp;quot;Apprendre les maths, à quoi ça sert ? Mathématiques et enseignement au fil de l’histoire&amp;quot;, Paris, Le square éditeur, 2016, 128 pages. ISBN : 9791092217216, 12€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 106, pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : &amp;quot;Pierre de Fermat : l’énigmatique&amp;quot;, Marielle Mouranche (dir.), éditions midi-pyrénéennes, Toulouse, 2017, 128 pages. ISBN : 9791093498188, 18 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109, pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : &amp;quot;Œuvres d’Ernest Coumet (Tome 1)&amp;quot;, Thierry Martin et Sophie Roux (éds.), collection &amp;quot;Sciences : concepts et problèmes&amp;quot;, Presses Universitaires de Franche-comté, Besançon, 2016, 610 pages. ISBN : 9782848675633. 39 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109, pp.78-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Groupe EMTA, &amp;quot;La pensée algorithmique : un regard historique&amp;quot;, 2016, IREM de Lille. ISBN : 9782912126320, 180 pages. 10€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 108, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Jean-Michel Delire, &amp;quot;Les mathématiques de l’autel védique. Le Baudhāyana Śulbasūtra et son commentaire Śulbadīpikā&amp;quot;, collection &amp;quot; Hautes Etudes Orientales&amp;quot;, Genève, Librairie Droz, 2016, xiv-626 pages. ISBN : 9782600013826. 100,23€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 108, pp.94-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : V. J. Katz, M. Folkerts, B. Hughes, R. Wagner & J. L. Berggren (eds.), &amp;quot;Sourcebook in the Mathematics of medieval Europe and North Africa&amp;quot;, Princeton University Press, Princeton-Oxford, 2016, 593 pages. ISBN : 9780691156859. 95€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109, pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Groupe élémentaire de l’Irem de Besançon, &amp;quot;Instruments géométriques à l’école primaire&amp;quot;, 2008, Presses universitaires de Franche-comté. ISBN : 9782848672229, 160 pages. 10€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 106, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Angela Axworthy, &amp;quot;Le mathématicien renaissant et son savoir : le statut des mathématiques selon Oronce Fine&amp;quot;, collection &amp;quot;histoire et philosophie des sciences&amp;quot;, Paris, Classiques Garnier, 2016, 479 pages. ISBN : 9782406059196. 39€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : &amp;quot;Géométrie pratique. Géomètres, ingénieurs et architectes XVIe-XVIIIe siècle&amp;quot;, Textes réunis et introduits par Dominique Raynaud, Presses universitaires de Franche-comté, Besançon, 2015. ISBN : 9782848675343, 148 pages. 20€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 107, pp.83-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Sidoli, Glen Van Brummelen (Eds.), From Alexandria, Through Baghdad. Surveys and Studies in the Ancient Greek and Medieval Islamic Mathematical Sciences in Honor of J.L. Berggren, Springer (2014), xv+583 pp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Mathematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (2), pp.174-178. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hm.2017.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dividir multiplicando as abordagens: quando a matemática remonta às fontes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atos de Pesquisa em Educação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.448-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Gateau, A., Guyot, P., Martinet, P., Millet, F., Métin, F., Regnard, P. & Tainturier, D., &amp;quot;Statistiques : des éléments d’histoire&amp;quot;, 2017, IREM de Dijon. ISBN : 2913135668, 101 pages. 7€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 108, pp.94-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Olivier Keller, &amp;quot;L’invention du nombre – Des mythes de création aux éléments d’Euclide&amp;quot;, collection « Histoire et philosophie des sciences », N°12, classiques Garnier, Paris, 2016. ISBN : 9782406059714, 343 pages. 29 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 107, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : &amp;quot;Les Mathématiques méditerranéennes d’une rive à l’autre&amp;quot;, Évelyne Barbin & Jean-Louis Maltret (dir.), Paris, Ellipses, 2015, 270 pages. ISBN : 9782340002852. 29 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 102, pp.99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Benoît Rittaud, &amp;quot;Les merveilles du calcul&amp;quot;, Paris, éditions Le Pommier, 2014, 58 pages. ISBN: 9782746507647. 8,90 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104, pp.59-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rommevaux, Sabine, Les nouvelles théories des rapports mathématiques du XIVe au XVIe siècle, Brepols Publishers, Turnhout, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LLULL : boletin de la Sociedad Espanola de Historia de las Ciencias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (83), pp.289-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation au calcul et Éducation Nouvelle : la « méthode Havránek » au catalogue du Père Castor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97, pp.5-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Jacques Sesiano, &amp;quot;Euler et le parcours du cavalier. Avec une annexe sur le théorème des polyèdres&amp;quot;, Lausanne, Presses polytechniques et universitaires romandes, 2015, 272 pages. ISBN : 9782880748579. 55 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Jean-Pierre Escofier, &amp;quot;Petite histoire des mathématiques&amp;quot;, Paris, Dunod, 2016, 215 pages. ISBN : 9782100747061. 17,90€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 105, pp.81-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Jérôme Auvinet, &amp;quot;Charles-Ange Laisant. Itinéraires et engagements d’un mathématicien de la troisième République&amp;quot;, Paris, Hermann, 2013, 241 pages. ISBN : 9782705686970. 24 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 102, pp.101-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Hélène Gispert, &amp;quot;La France mathématique de la IIIe République avant la Grande Guerre&amp;quot;, Paris, Société mathématique de France, 2016, 345 pages. ISBN : 9782856297971. 45 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 105, pp.80-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Groupe histoire des Mathématiques de l’IREM de Grenoble, &amp;quot;Les Mathématiques en Mésopotamie – Niveaux 6ème et 5ème&amp;quot;, Grenoble, IREM de Grenoble, 2014, 102 pages. 8 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques et interculturalité : l’exemple de la division des figures planes dans l’histoire des pratiques mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103, pp.5-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire des mathématiques et Repères-IREM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 102, pp.103-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Héron d’Alexandrie, &amp;quot;Metrica&amp;quot;. Introduction, texte critique, traduction française et notes de commentaire par Fabio Acerbi et Bernard Vitrac, Pise, Rome, Fabrizio Serra Editore, 2014, 712 pages. ISBN : 9788862276726. 220 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99, pp.94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les géométries de la mesure par les « séries de problèmes ». L'exemple des pays d'Islam et de l'Occident latin du IXe au XIVe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les séries de problémes, un genre au carrefour des cultures, 22 (7), 13p. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20152200007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghayani Chavoshi Jafar, Ketâb al-najârat (Sur ce qui est nécéssaire aux artisans dans les constructions géométriques). Édition d'une traduction persane ancienne du traité d'Abû al-Wafâ avec traduction française et commentaire, Institut Français de Recherche en Iran, Téhéran, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives internationales d'histoire des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.363-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Courbes. Études sur l'histoire d'un concept, Rashed, Roshdi & Crozet, Pascal (eds.), Édition Blanchard, Paris 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.242-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement des mathématiques élémentaires « à l'enseigne du Père Castor »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJEEM : International Journal for Studies in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jornal Internacional de Estudos em Educação Matemática, 8 (1), pp.177-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arithmétique des fractions dans l’œuvre de Fibonacci: fondements & usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Spiesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for History of Exact Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (4), </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00407-015-0155-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Damien Gayet, &amp;quot;L’invention du réel. Les dessous philosophiques de l’astronomie&amp;quot;, Louvain-la-Neuve, De boeck, 2014, ix-204 pages. ISBN : 9782804188153, 18€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99, pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Jacques Sesiano, &amp;quot;Récréations mathématiques au Moyen Âge&amp;quot;, Lausanne, presses polytechniques et universitaires romandes, 2014, vii-290 pages. ISBN : 9782880744984. 44 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98, pp.92-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including research on textbooks in the training of primary school (K-5) teachers-to-be</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Education and Children’s Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, School textbooks and teachers training between past and present, IX (1), pp.99-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Aline Robert & alii., &amp;quot;Une caméra au fond de la classe de mathématiques. (Se) former au métier d’enseignant du secondaire à partir d’analyses de vidéos&amp;quot;, Besançon, Presses Universitaires de Franche-Comté, 2012, 360 pages. ISBN: 9782848674346. 30€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97, pp.94-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Claire Meljac, &amp;quot;Qui a donc inventé les mathématiques ?&amp;quot;, Les éditions du Petit ANAE, Paris, 2011, 62 pages. ISBN : 9782953971002. 9,90€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96, pp.25-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre les mathématiques au Moyen Âge : l’importance des traductions arabo-latines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/dkkv-nm36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religious facts‟ and History of Sciences: Example of a Fruitful interaction in the French School of the 21st Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (1), pp.25-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviser en multipliant les approches... Quand les mathématiques remontent aux sources.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93, pp.47-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding a Mediæval Algorithm : a Few Examples in Arab and Latin Geometrical Traditions of Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oberwolfach Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 04/2012, pp.27-31. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/OWR/2012/04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonds histoire de l'éducation de l'université de Limoges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, http://www.unilim.fr/histoire-education/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus des éditions renaissantes des Éléments d’Euclide (1482-1606)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Kouteynikoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Loget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01516429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques d’école : Les manuels scolaires de la IIIe République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Couteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mourlon-Caffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des savoirs en circulation: transmissions, appropriations, traductions en histoire des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire, Philosophie et Sociologie des sciences. Université de Limoges, France, COMUE Léonard de Vinci, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02114764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géométrie pratique en Europe en relation avec la tradition arabe, l'exemple du mesurage et du découpage : contribution à l'étude des mathématiques médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire, Philosophie et Sociologie des sciences. Université Lille 1 - Sciences et Technologies, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02889911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring with Numbers: Geometric Computation and Unit Systems in Fibonacci’s Practica Geometriae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Using and Thinking Numbers in the Medieval and Early Modern Mediterranean World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eleonora Sammarchi, Dec 2025, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibonacci and the Transmission of Mathematical Knowledge : Historical and Educational Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Congress on Education, Research, Science, and Innovation Advances in Mathematics and Didactics : Connecting Theory and Multidisciplinary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESEF – El Jadida, Nov 2025, El Jadida, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonds « Histoire de l’éducation » de l’INSPÉ de l’académie de Limoges : Une ressource pour explorer les mathématiques et leur enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final Patrimaths : Patrimoines et patrimonialisation des mathématiques (XVIIIe-XXe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Bruneau; Renaud d'Enfert; Caroline Ehrhardt, Nov 2025, Nancy (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Mathematics with History: New Classifications and Classroom Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual Workshop 2025 of the History of Mathematics and Mathematical Education Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Faro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir les mathématiques avec &amp;quot;L'initiation mathématique&amp;quot; de Charles-Ange Laisant et &amp;quot;L'arithmétique amusante&amp;quot; d'Édouard Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe ciclo de palestras Ciência, Cultura, História, Educação - Instituto de Educação Matemática e Científica (IEMCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iran Abreu Mendes; Carlos Aldemir Farias, May 2024, Belém (Pará), Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">História da matemática : fontes, problemas e práticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Seminário Temático Internacional : Produção, circulação e apropria- ção da Matemática para o ensino e para formação de professores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GHEMAT Brazil, May 2024, São Luis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard of Cremona and Some Geometrical Parts of MS Paris, Lat. 7377B : Euclid and Abu Bakr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerard of Cremona : New Perspectives, Ptolemaeus Arabus et Latinus? Second International Confe- rence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, David Juste; Colette Dufossé, Sep 2024, Würzburg Germany, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Threads: Exploring the Life and the Works of Fibonacci and Its Implications for Math Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Math Education and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Aveiro, Jun 2024, Aveiro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of mathematics `in potentiality’ vs. history of mathematics `in actuality’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36° Encontro do Seminário Nacional de História da Matemática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luis Saraiva, Oct 2023, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’initier à ’la mathématique’ de Charles-Ange Laisant : manipulation, jeux et enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Charles-Ange Laisant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Évelyne Barbin; Jérôme Auvinet, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The division of plane figures through a selection of problems from the Middle Ages to the beginning of the 20th century : historical approach and mathematical solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carène Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Summer University on History and Epistemology in Mathematics Education, Università degli Studi di Salerno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Salerne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I would like to introduce history in my mathematics lessons but I do not know how to do it !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and epistemology in students’ and teachers’ mathematics education : Classroom experiments and teaching materials, HPM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Macao SAR, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching mathematics and algorithmics whith Leonardo Fibonacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Summer University on History and Epistemology in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oslo Metropolitan University, Jul 2018, Oslo (Norway), Norway. pp.417-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récréations mathématiques chez Fibonacci (XIIIe siècle) : sélection de problèmes du Liber abbaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe colloque inter-IREM épistémologie et histoire des mathématiques « Mathématiques récréatives, combinatoires et algorithmiques : éclairages historiques et épistémologiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble-Alpes, Jun 2017, Grenoble, France. pp.225-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Maghreb médiéval et la circulation ‘tous azimuts’ des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e congrès des mathématiciens algériens CMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Boumerdès, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arithmétiques et géométries au XIIIe siècle d’après la Biblionomia : des traductions arabo-latines à Jordanus de Nemore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Richard de Fournival et les Sciences »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joelle Ducos; Christopher Lucken, Oct 2015, Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire d'une collection de cahiers scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture CAPES-COFECUB 807-14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CURAPP-ESS, Université de Picardie Jules Verne; Université de São Paulo, GHEMAT; Université de Limoges; ESPE de Limoges, Nov 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibn Luyûn at-Tujîbî (1282-1349) : un nouveau témoin de la science du mesurage en Occident musulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXe colloque magh- rébin sur l’histoire des mathématiques arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques en Méditerranée : Réflexions autour de deux itinéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Caianiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Abdeljaouad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Pedagogy of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques et Troisième République au diapason dans les manuels scolaires de Leyssenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement des mathématiques à l'école primaire, XIXe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Limoges, FRED, IREM, Marc Moyon, May 2015, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géométrie de la mesure en Pays d’Islam et ses prolongements en Europe latine (ixe-xiiie siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIIIe Congrès de la SHMESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tours, France. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.28520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement des mathématiques et les principes de l’éducation nouvelle en France, du début du XXe siècle aux années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Formação de professores para a escola primária no Brasil e na França em tempos de ensino intuitivo e escola nova »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Curitiba, Parana, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educação Matemática e nova Educação : o ‘método Havránek’ no catálogo Père Castor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « II Jornada de Estudos do GEEM : Discutindo a Constituição dos Saberes Elementares Matemáticos no Curso Primário no estado da Bahia »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vitoria da Conquista, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arithmétique des fractions: exemples de transferts et de pratiques à l’œuvre dans les mathématiques de Fibonacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe colloque inter-IREM épistémologie et histoire des mathématiques « Les mathématiques méditerranéennes : d’une rive à l’autre »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Marseille (CIRM, Centre International de Rencontres Mathématiques), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding a Mediæval Algorithm : A Few Examples in Arab and Latin Geometrical Traditions of Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explicit Versus Tacit Knowledge in Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tom Archibald; Jeanne Peiffer; Norbert Schappacher, Jan 2012, Oberwolfach, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les mathématiques à travers leur épistémo- logie et leur histoire : un enjeu de/dans la formation des maîtres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Mathématique Francophone (EMF) « Enseignement des mathématiques et contrat social : enjeux et défis pour le 21e siècle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 'De superficierum divisionibus Liber' d'al-Baghdâdî et ses prolongements en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXe colloque maghrébin sur l'histoire des mathématiques arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abdelmalek Bouzari; Youcef Guergour, May 2007, Tipaza, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Formation des concepts et construction du savoir’ : l’exemple de la narration de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement des mathématiques, des mathématiques du quotidien à la théorie, colloque international en l’honneur de Nicolas Rouche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical geometries in Islamic countries: the example of the division of plane figures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Summer University in the History and Epistemology in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manfred Kronfellner, Jul 2010, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La 'Mathematicall Praeface' de John Dee: une discussion sur les mathématiques de la Renaissance qui s'inscrit dans son temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Ce que disent les auteurs de la Renaissance des mathématiques et de leurs applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sabine Rommevaux, Dec 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Islamic Practices of ‘ilm al-misâha in Mediaeval European Writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Congress on the History of Mathematics and Astronomy in Islamic Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tarbiat Modares University, Dec 2009, Teheran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId294"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Moyon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités(histoire des mathématiques)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5773-5513</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">134166310</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">204119073</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358365451</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre permanent de l'équipe </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MATHIS</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de l’institut </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XLIM (UMR 7252)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, université de Limoges.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visiting professor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Professor catedrático convidado, universidade de Aveiro, Portugal)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chair pour </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESU10</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 2026 (Aveiro, Portugal, juillet 2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des mathématiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2026-...)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction des </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahiers François Viète</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2026-...)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre élu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de la Société Asiatique (2014), Académie des inscriptions et belles-Lettres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre correspondant élu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'Académie internationale d'histoire des Sciences (2015)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre élu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission on History of Science and Technology in Islamic Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du bureau élargi du RT CNRS HiDiM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advisory Board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (International Study Group on the relations between the history and Pedagogy of Mathematics)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Program Committee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour HPM 2024 (Sydney, Australie, 1-5 juillet 2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">commission inter-IREM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;épistémologie et histoire des mathématiques&amp;quot; (et de son bureau)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-fondateur et directeur avec Stéphane Vinatier de la collection &amp;quot;savoirs scientifiques et pratiques d'enseignement&amp;quot; aux </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Limoges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images des maths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CNRS) : membre du comité de rédaction de la rubrique &amp;quot;Histoire des mathématiques&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Auteur de recensions pour </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZbMaths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et Mathscinet (MR Author ID	1115462).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O liber Abbaci de Fibonacci: das matemáticas medievais para o ensino atual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LF Editorial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-65-5563-541-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Liber augmenti et diminutionis&amp;quot; : Contribution à l’histoire des mathématiques médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Steiner Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.xvi-204, 2024, Boethius (73), 978-3-515-13573-3. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25162/9783515135818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques en perspectives : hommage à Rudolf Bkouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Récher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossana Tazzioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PULIM (Presses universitaires de Limoges)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Moyon Marc; Vinatier Stéphane, 9782842878108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passerelles. Enseigner les mathématiques par leur histoire au cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tournès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARPEME, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let History into the Mathematics Classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Morice-Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2018, History of Mathematics Education, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57150-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géométrie de la mesure dans les traduction arabo-latines médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BREPOLS Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 100, pp.652, 2017, De diversis artibus, Robert Halleux, 978-2-503-56831-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travaux combinatoires en France (1870-1914) et leur actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Autebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Auvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Barbin; Catherine Goldstein; Marc Moyon; Sylviane R. Schwer; Stéphane Vinatier. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PULIM (Presses universitaires de Limoges)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Savoirs scientifiques et pratiques d'enseignement, Marc Moyon; Stéphane Vinatier, 978-2-84287-759-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mathématiques à l’école élémentaire (1880-1970). Études France-Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud d'Enfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagner R. Valente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Limoges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Savoirs scientifiques et pratiques d'enseignement, Marc Moyon; Stéphane Vinatier, 9782842877569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibonacci. Extraits du Liber Abaci [Livre du calcul]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACL - Les éditions du Kangourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Classique Kangourou n°6, 64p., 2016, A. Deledicq, 978-2-87694-230-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maths Express au carrefour des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Anicotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonnet-Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Brentjes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bravo-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Moyon. CIJM - Comité International des Jeux Mathématiques, 2014, Marie José Pestel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ouvrages de mathématiques dans l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Kouteynikoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Préveraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Menghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Barbin; Marc Moyon. PULIM (Presses universitaires de Limoges), pp.337, 2013, Savoirs scientifiques et pratiques d'enseignement, Marc Moyon; Stéphane Vinatier, 2-84287-563-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences Arabes en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Djebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRANDVAUX</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.192, 2011, Les Manuscrits du Désert, Georges BOHAS, 2909550761</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques: savoirs et enseignements (Orient et Occident)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Brentjes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lamasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rommevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Rozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 77, 198 pp., 2019, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.10187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School textbooks and teachers training between past and present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Education and Children’s Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IX (1), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Rejeito a ingenuidade na história da matemática”: considerações metodológicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luciane de Fatima Bertini; Cristiane Coppe de Oliveira; Mônica de Cássia Siqueira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Produção, Circulação e Apropriação da Matemática: Ensino e Formação de Professores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghemat-Brasil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-75, 2025, 978–65–983422–1–0. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62246/ghemat_22STI_CAP2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Division of Plane Figures: Historical Background, Diachronic Approach and Mathematical Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carène Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbin, Évelyne; Fried, Michael N.; Menghini, Marta; Tortoriello, Francesco Saverio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Epistemology in Mathematics Education. Trends in the History of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.95-114, 2025, Trends in the History of Science, 978-3-031-86869-6. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-86870-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nombres, opérations et problèmes récréatifs : histoire(s) parfaite(s) et figurée(s) pour enseigner l’arithmétique en cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque "Raisonner en arithmétique: est-ce incongru", Talence (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.86-112, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plume, jetons, papier et abaque : compter et calculer au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Boisseuil; Juliette Dumasy-Rabineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes et enjeux des comptabilités urbaines médiévales : L’exemple ligérien dans l'espace européen médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-106, 2025, Histoire, 979-10-413-0010-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Threads: Exploring the Life and the Works of Fibonacci and Its Implications for Math Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santos, Vanda; Cabrita, Isabel; Descalço, Luís; Pinheiro, Margarida M.; Bastos, Nuno; Carvalho, Paula; Oliveira, Paula; Neto, Teresa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Math Education and Technology (ICMET 2024): Book of Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UA Editora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-23, 2024, 978-972-789-956-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Practices in Sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge Handbook on the Sciences in Islamicate Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.664-678, 2023, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315170718-59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques et astronomie dans les 'manuscrits du désert' : première approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Khaled Kchir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revisiter l’histoire des sciences, des savoirs, des techniques et des arts au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Latrach Edition; Laboratoire du Monde Arabo-Islamique Médiéval, pp.159-182, 2021, 9789938204063</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appropriation des sciences géométriques arabes en Occident médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Diffusion of the Islamic Sciences in the Western World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SISMEL - Edizioni del Galluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-67, 2020, Micrologus, 978-88-8450-968-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Mathematics and Algorithmics with Recreational Problems: The Liber Abaci of Fibonacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Barbin; Uffe T. Jankvist; Tinne H. Kjeldsen; Bjorn Smestad; Costas Tzanakis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Eds.), Proceedings of the Eighth European Summer University on History and Epistemology in mathematics Education (ESU-8) (Skriftserie 2019, nr 11).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oslo Metropolitan University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.417-436, 2019, 978-82-8364-211-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récréations mathématiques et algorithmique dans le &amp;quot;Liber abaci&amp;quot; de Fibonacci (XIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Chevalarias; Michèle Gandit; Marcel Morales; Dominique Tournès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques récréatives : Éclairages historiques et épistémologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Éditions; EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-252, 2019, Enseigner les sciences, 978-2-7598-2318-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les mathématiques par leur histoire au cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Chorlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Plantevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Vandebrouck; Bertrand Lebot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques au Cycle 3: actes du Colloque du Plan National de Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREM de Poitiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-85954-096-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géométrie des carnets de Léonard de Vinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fourest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rosier-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Moyon; Dominique Tournès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passerelles : enseigner les mathématiques par leur histoire au cycle 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARPEME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.202-225, 2018, 978-2-917294-19-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dividing a Triangle in the Middle Ages: An Example from Latin Works on Practical Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Let History into the Mathematics Classroom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-29, 2018, 978-3-319-57150-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arithmétiques et géométries au XIIIe siècle d’après la Biblionomia: des traductions arabo-latines à Jordanus de Nemore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joëlle Ducos; Christopher Lucken. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richard de Fournival et les sciences au XIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 88, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SISMEL - EDIZIONI DEL GALLUZZO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-153, 2018, Micrologus, 978-88-8450-843-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruction arithmétique et éducation morale : un double projet chez Pierre Leyssenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renaud d'Enfert; Marc Moyon; Wagner R. Valente. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mathématiques à l'école élémentaire (1880-1970) : études France-Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PULIM, pp.59-82, 2017, 978-284287-756-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matemáticas e interculturalidad : El ejemplo de la división de las figuras planas en la historia de las matemáticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gay-Sylvestre D.; Miranda Esquer, J.B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La educación en Francia, México y África : un aporte para la reflexión in Palibrio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ibukku, pp.249-270, 2016, 978-1-944278-39-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibn Luyūn at-Tujībī (1282-1349) : un nouveau témoin de la science du mesurage en Occident musulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdelmalek Bouzari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XIème Colloque Maghrébin sur l’histoire des mathématiques arabes (Alger, 26-28 octobre 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Al-Khalduniya, pp.333-352, 2016, 978-9661-52-787-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire les mathématiques en Andalus au XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Moyon; Marie José Pestel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maths Express au carrefour des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIJM - Comité International des Jeux Mathématiques, pp.43-48, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques et astronomie en Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Moyon; Marie José Pestel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maths Express au carrefour des Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIJM - Comité International des Jeux Mathématiques, pp.49-53, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscrire et circonscrire des figures : exemples autour du pentagone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Barbin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les constructions mathématiques avec des instruments et des gestes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-214, 2014, 9782340002067</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques lectures renaissantes des Éléments d'Euclide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Kouteynikoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbin Evelyne &amp; Moyon Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ouvrages de mathématiques dans l'histoire. Entre recherche, enseignement et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PULIM, pp.13-28, 2013, Savoirs Scientifiques et Pratiques d'Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géométrie de la mesure en Pays d'Islam et ses prolongements en Europe latine (IXe-XIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHMESP (Société des Historiens Médiévistes de l'Enseignement Supérieur Public). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesure et Histoire Médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-280, 2013, 978-2-85944-756-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviser un triangle au Moyen Âge : l'exemple des géométries pratiques latines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbin Évelyne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des mathématiques éclairées par l’histoire. Des arpenteurs aux ingénieurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-90, 2012, 978-2-311-00861-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536392v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algèbre &amp; Pratica geometriæ en Occident médiéval latin : Abū Bakr, Fibonacci et Jean de Murs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rommevaux Sabine; Spiesser Maryvonne; Massa Estève Maria-Rossa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pluralité de l'algèbre à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-65, 2012, Savoirs de Mantice, 978-2-7453-2398-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les mathématiques à travers leur épistémologie et leur histoire : un enjeu de/dans la formation des maîtres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Dorier; Sylvia Coutat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement des mathématiques et contrat social : enjeux et défis pour le 21e siècle - Actes du colloque EMF2012 (GT4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Genève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.641-652, 2012, 978-2-8399-1115-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le De Superficierum Divisionibus Liber d'al-Baghdadi et ses prolongements en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouzari, Abdelmalek; Guergour, Youcef. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du IXème Colloque Maghrébin sur l’histoire des mathématiques arabes (Tipaza, 12-14 mai 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Imprimerie Fasciné, 2011, 978-9947-0-3109-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Geometries in Islamic Countries: the example of the division of plane figures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kronfellner Manfred; Barbin Évelyne; Tzanakis Costa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Epistemology in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag Holzhausen GmbH, pp.527-538, 2011, 978-3-854932-08-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La division des figures planes comme source de problèmes pour l'enseignement de la géométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Rencontre des IREM du Grand Ouest et de la réunion de la Commission Inter-IREM Épistémologie et Histoire des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM de Rennes, pp.71-86, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les zelliges entrent dans la classe... étude de la symétrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ahmed Djebbar (dir.), Cécile De Hosson &amp; David Jasmin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les découvertes en Pays d'Islam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Pommier / La Main à la Pâte, pp.111-127, 2009, Education, 2746503794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tradition algébrique arabe d'al-Khwârizmî au Moyen Âge latin et la place de la géométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbin Évelyne; Bénard Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et enseignement des mathématiques: rigueurs, erreurs, raisonnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRP, IREM de Clermont-Ferrand, pp.289-318, 2007, 978-2734210870</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Um inventário dos documentos curriculares na França entre o FP-HEL e o IREM de limoges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidnéia Almeida Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciane de Fatima Bertini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista ENSIN@ UFMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Dossiê - Formação de Professores que Ensinam Matemática: Contribuições da História da Educação Matemática, 6 (10), pp.52-71. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55028/revens.v6i10.23699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard de Crémone, portrait d'un traducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 93, pp.48-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Mathematics Through Historically-Based Activities: two Educational Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Plantevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HISTEMAT – Revista de História da Educação Matemática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62246/HISTEMAT.2447-6447.2025.11.758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Recreations in the Middle Ages: Jacques Sesiano, EPFL Press, 2023, 352 pp, €44.50</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal for the History of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/26375451.2025.2576325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations géométriques et mathématiques modernes : que disent les programmes français entre les années 1950 et 1970 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Celia Leme da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Jahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 137, pp.5-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)découvrir les mathématiques médiévales: l’héritage de Fibonacci pour l’enseignement des mathématiques aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit x</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122, pp.5-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traductions arabo-latines au XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 93, pp.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche d'un traité perdu d'Euclide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 93, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roshdi Rashed, L’algèbre arithmétique au XIIe siècle : Al‑Bāhir d’al‑Samaw’al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin critique des annales islamologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38, pp.186-188 (en ligne). </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bcai.7543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roshdi Rashed, L’algèbre arithmétique au XIIe siècle . Al-Bahir d’al-Samaw’al, Berlin, De Gruyter, 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, CXXX (2024/1), pp.231-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : &amp;quot;Biographie des grands théorèmes&amp;quot;, Bertrand Hauchecorne, Paris, Ellipses, 2024, 224 pages. 978-2-340-08474-2, 26€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 136, pp.60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : &amp;quot;Le binaire au bout des doigts : un casse-tête entre récréation mathématique et enseignement&amp;quot;, Lisa Rougetet, Grenoble, EDP Sciences/UGA Éditions, 2023, 216 pages. 978-2-7598-3087-9, 32€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 136, pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : &amp;quot;Oeuvres choisies. Édition 'Laurent le Magnifique'&amp;quot;, Archimède, Bernard Beauzamy (édit.), Paris, Société de calcul mathématique SA, 2024, 192 pages. 979-10-95773-03-0, 50€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 136, pp.68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of mathematics `in potentiality' vs. history of mathematics `in actuality': a study of textbooks to implement the history of maths in the classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletim sociedade portuguesa de matematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 82 (suplemento), pp.145-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : &amp;quot;Catégories analogues d’accumulations discrètes&amp;quot;, Li Shanlan, Andréa Bréard (éditrice), Paris, Les Belles Lettres, 2023, lxxxiv-620 pages pages. 979-2-251-45491-7, 59€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 136, pp.62-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Transformations and Modern Mathematics: What do Brazilian Curricular guidelines say between the 1950s to 1970s?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Celia Leme da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Jahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HISTEMAT – Revista de História da Educação Matemática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62246/HISTEMAT.2447-6447.2024.10.664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisons les comptes avec CorMéCoULi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane R. Schwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil des maths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 554, pp.63-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary Numeration: From Ancient Egypt to a 19th Century French Mathematical Recreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Matemática, Ensino e Cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (47), pp.e2024005. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37084/REMATEC.1980-3141.2024.n47.e2024005.id607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : &amp;quot;La géométrie en milieu professionnel: Dessiner la voiture à cheval au xixe siècle (France, États-Unis)&amp;quot;, Thomas Préveraud, Paris, Classiques Garnier, 2023, 349 pages. 978-2-406-14761-9, 39€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 136, pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : &amp;quot;La (Re)construction française de l’analyse infinitésimale de Leibniz : 1690-1706&amp;quot;, Sandra Bella, Paris, Classiques Garnier, 2022, 548 pages. 9782406123880, 45€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131, pp.76-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension internationale de l'Initiation mathématique de Charles-Ange Laisant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.121-146. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/w4hy-tg13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’initier à « la mathématique » avec Charles-Ange Laisant : manipuler, visualiser, s’étonner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des amis de la Bibliothèque et de l’Histoire de l’école polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70, pp.130-143. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sabix.3328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractions égyptiennes et algorithme de Fibonacci : histoire des mathématiques versus manuels contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACERVO - Boletim do Centro de Documentação do GHEMAT-SP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.1-36. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55928/ACERVO.2675-2646.2023.5.88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : &amp;quot;Histoires de calcul infinitésimal : De l’étude des courbes aux dérivées et intégrales&amp;quot;, Guillaume Moussard (dir.), Paris, Ellipses, 2022, 278 pages. 9782340073159, 38€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131, pp.77-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Bigolli Pisani vulgo Fibonacci, Liber Abbaci, E. Giusti (ed), Florence, Olschki (Biblioteca di « nuncius », 79), 2020, cxviii-824 p., 22 pl.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81 (81), pp.202-205. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.11965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques savantes et pratiques d'artisan en pays d'Islam à travers la division des figures planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/6kh6-f723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desire of teachers and realities in textbooks: dealing with history of mathematics in the new French curriculum and its impact on teacher training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (7), pp.1613-1630. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-022-01427-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : &amp;quot;Histoire du calcul graphique&amp;quot;, Dominique Trounès (dir.), Paris, Cassini, 2022, 548 pages. ISBN : 2842252397. 70€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128, pp.65-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Grégory Chambon, &amp;quot;Histoire des nombres&amp;quot;, collection &amp;quot;Que sais-je&amp;quot; n°4154, Paris, 2020,128 pages. ISBN : 9782130814429. 9€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 122, pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Antoine Houlou-Garcia, &amp;quot;Vous aimez les maths sans le savoir : un voyage enthousiasmant au coeur des mathématiques&amp;quot; (illustré par olivier Cavallo), Paris, Belin, 2020, 139 pages. ISBN : 9782410017434. 18€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 124, pp.97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Jérôme Gavin & Alain Schärlig, &amp;quot;Et l’algèbre fut : de l’al-jabr au 9e siècle au signe égal en 1557&amp;quot;, Lausanne, EPFL Press, 2020, 166 pages. ISBN : 9782889154005. 25,60€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125, pp.33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Jean- Michel Delire, &amp;quot;Mathématiques multiculturelles : arithmétique, algèbre, géométrie élémentaire&amp;quot;, collection &amp;quot;sciences, arts et Cultures&amp;quot;, Bruxelles, Les Éditions HE2B, 2018, 431 pages. ISBN : 9782960171921. 25€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 121, pp.107-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachymetry Production and Circulation Background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Celia Leme da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Sci. (Canoas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22/6, pp.185 - 205. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17648/acta.scientiae.5707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibonacci dans l'Italie médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L'Italie: inspirée, inspirante, 1123, pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Gérard Hamon, &amp;quot;Quand Fernand rencontre Luca&amp;quot;, Toulouse, Éditions d’architecture transversales, 2018, 97pages. ISBN : 9782952036573. 12€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116, pp.91-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Paravicini Bagliani (dir.), The Impact of Arabic Sciences in Europe and Asia, Florence, Sismel/Edizioni del Galluzzo (Micrologus, XXIV), 2016, vi-504 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76, pp.177-182. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.10156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos d’algorithmes mathématiques élémentaires dans un corpus de textes arabo-latins du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Mathématiques: savoirs et enseignements (Orient et Occident), 77, pp.57-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Rémi Anicotte, &amp;quot;Le livre sur les calculs effectués avec des bâtonnets : un manuscrit du IIe siècle excavé à Zhangjiashan&amp;quot;, Paris, Inalco Presses, 2019, 336 pages. ISBN : 9782858313082. 30 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 117, pp.89-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Duthil, French activist for the method of tests at school during the Interwar period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nara Vilma Lima Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l’éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 152, pp.37-61. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoire-education.4626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Liber Restauracionis: A newly discovered copy of a mediæval algebra in Florence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Mathematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46, pp.1-37. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hm.2018.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Anne Boyé et Christine Charretton,&amp;quot; Je suis… Sophie Germain&amp;quot;, Préface de Laurence Broze. Jacques André éditeur, Lyon, 2017, 103 pages. ISBN : 9782757003732, 10€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.86-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : &amp;quot;Les mathématiques et le réel : expériences, instruments, investigations&amp;quot;, Évelyne Barbin, Dominique Bénard, Guillaume Moussard (dir.), Rennes, Presses universitaires de Rennes, collection &amp;quot;Essais&amp;quot;, 2018, 246 pages. ISBN : 9782753565319. 20€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113, pp.82-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : &amp;quot;Le plaisir de chercher en mathématiques : de la maternelle à l’université, 40 problèmes&amp;quot;, Laure Ninove et Thérèse Gilbert (dir.), Presses universitaires de Louvain, 2017, 218 pages. ISBN : 9782875585998. 22,80€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112, pp.76-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Michèle Audin, &amp;quot;La formule de Stokes&amp;quot;, Paris, Cassini, 2016, 246 pages. ISBN : 9782842252069. 18€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113, pp.83-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Groupe Histoire des Mathématiques, &amp;quot;Les mathématiques en Mésopotamie & variations sur les aires : niveaux Collège et Lycée&amp;quot;, IREM de Grenoble, Grenoble, 2016, 226 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.85-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Bernard Cache, &amp;quot;Toujours l’informe... Géométrie d’Albrecht Dürer&amp;quot;, Collection &amp;quot;Architecture Essais&amp;quot;, Lausanne, Presses polytechniques et universitaires romandes, 2016, 496 pages. ISBN : 9782889151219. 71,50 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.84-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Jean-Michel Delire, &amp;quot;Les mathématiques de l’autel védique. Le Baudhāyana Śulbasūtra et son commentaire Śulbadīpikā&amp;quot;, collection &amp;quot; Hautes Etudes Orientales&amp;quot;, Genève, Librairie Droz, 2016, xiv-626 pages. ISBN : 9782600013826. 100,23€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 108, pp.94-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Caroline Ehrhardt & Renaud d’Enfert, &amp;quot;Apprendre les maths, à quoi ça sert ? Mathématiques et enseignement au fil de l’histoire&amp;quot;, Paris, Le square éditeur, 2016, 128 pages. ISBN : 9791092217216, 12€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 106, pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : &amp;quot;Pierre de Fermat : l’énigmatique&amp;quot;, Marielle Mouranche (dir.), éditions midi-pyrénéennes, Toulouse, 2017, 128 pages. ISBN : 9791093498188, 18 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109, pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Groupe EMTA, &amp;quot;La pensée algorithmique : un regard historique&amp;quot;, 2016, IREM de Lille. ISBN : 9782912126320, 180 pages. 10€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 108, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : &amp;quot;Œuvres d’Ernest Coumet (Tome 1)&amp;quot;, Thierry Martin et Sophie Roux (éds.), collection &amp;quot;Sciences : concepts et problèmes&amp;quot;, Presses Universitaires de Franche-comté, Besançon, 2016, 610 pages. ISBN : 9782848675633. 39 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109, pp.78-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration et la comparaison, ou l'art de résoudre des équations quadratiques dans l'Europe latine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire des Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (2), pp.233-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : V. J. Katz, M. Folkerts, B. Hughes, R. Wagner & J. L. Berggren (eds.), &amp;quot;Sourcebook in the Mathematics of medieval Europe and North Africa&amp;quot;, Princeton University Press, Princeton-Oxford, 2016, 593 pages. ISBN : 9780691156859. 95€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109, pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Angela Axworthy, &amp;quot;Le mathématicien renaissant et son savoir : le statut des mathématiques selon Oronce Fine&amp;quot;, collection &amp;quot;histoire et philosophie des sciences&amp;quot;, Paris, Classiques Garnier, 2016, 479 pages. ISBN : 9782406059196. 39€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Groupe élémentaire de l’Irem de Besançon, &amp;quot;Instruments géométriques à l’école primaire&amp;quot;, 2008, Presses universitaires de Franche-comté. ISBN : 9782848672229, 160 pages. 10€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 106, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : &amp;quot;Géométrie pratique. Géomètres, ingénieurs et architectes XVIe-XVIIIe siècle&amp;quot;, Textes réunis et introduits par Dominique Raynaud, Presses universitaires de Franche-comté, Besançon, 2015. ISBN : 9782848675343, 148 pages. 20€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 107, pp.83-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Sidoli, Glen Van Brummelen (Eds.), From Alexandria, Through Baghdad. Surveys and Studies in the Ancient Greek and Medieval Islamic Mathematical Sciences in Honor of J.L. Berggren, Springer (2014), xv+583 pp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Mathematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (2), pp.174-178. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hm.2017.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dividir multiplicando as abordagens: quando a matemática remonta às fontes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atos de Pesquisa em Educação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.448-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Gateau, A., Guyot, P., Martinet, P., Millet, F., Métin, F., Regnard, P. & Tainturier, D., &amp;quot;Statistiques : des éléments d’histoire&amp;quot;, 2017, IREM de Dijon. ISBN : 2913135668, 101 pages. 7€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 108, pp.94-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Olivier Keller, &amp;quot;L’invention du nombre – Des mythes de création aux éléments d’Euclide&amp;quot;, collection « Histoire et philosophie des sciences », N°12, classiques Garnier, Paris, 2016. ISBN : 9782406059714, 343 pages. 29 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 107, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Benoît Rittaud, &amp;quot;Les merveilles du calcul&amp;quot;, Paris, éditions Le Pommier, 2014, 58 pages. ISBN: 9782746507647. 8,90 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104, pp.59-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rommevaux, Sabine, Les nouvelles théories des rapports mathématiques du XIVe au XVIe siècle, Brepols Publishers, Turnhout, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LLULL : boletin de la Sociedad Espanola de Historia de las Ciencias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (83), pp.289-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation au calcul et Éducation Nouvelle : la « méthode Havránek » au catalogue du Père Castor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97, pp.5-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Jacques Sesiano, &amp;quot;Euler et le parcours du cavalier. Avec une annexe sur le théorème des polyèdres&amp;quot;, Lausanne, Presses polytechniques et universitaires romandes, 2015, 272 pages. ISBN : 9782880748579. 55 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : &amp;quot;Les Mathématiques méditerranéennes d’une rive à l’autre&amp;quot;, Évelyne Barbin & Jean-Louis Maltret (dir.), Paris, Ellipses, 2015, 270 pages. ISBN : 9782340002852. 29 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 102, pp.99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Jean-Pierre Escofier, &amp;quot;Petite histoire des mathématiques&amp;quot;, Paris, Dunod, 2016, 215 pages. ISBN : 9782100747061. 17,90€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 105, pp.81-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Jérôme Auvinet, &amp;quot;Charles-Ange Laisant. Itinéraires et engagements d’un mathématicien de la troisième République&amp;quot;, Paris, Hermann, 2013, 241 pages. ISBN : 9782705686970. 24 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 102, pp.101-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Hélène Gispert, &amp;quot;La France mathématique de la IIIe République avant la Grande Guerre&amp;quot;, Paris, Société mathématique de France, 2016, 345 pages. ISBN : 9782856297971. 45 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 105, pp.80-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Groupe histoire des Mathématiques de l’IREM de Grenoble, &amp;quot;Les Mathématiques en Mésopotamie – Niveaux 6ème et 5ème&amp;quot;, Grenoble, IREM de Grenoble, 2014, 102 pages. 8 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques et interculturalité : l’exemple de la division des figures planes dans l’histoire des pratiques mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103, pp.5-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire des mathématiques et Repères-IREM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 102, pp.103-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Héron d’Alexandrie, &amp;quot;Metrica&amp;quot;. Introduction, texte critique, traduction française et notes de commentaire par Fabio Acerbi et Bernard Vitrac, Pise, Rome, Fabrizio Serra Editore, 2014, 712 pages. ISBN : 9788862276726. 220 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99, pp.94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les géométries de la mesure par les « séries de problèmes ». L'exemple des pays d'Islam et de l'Occident latin du IXe au XIVe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les séries de problémes, un genre au carrefour des cultures, 22 (7), 13p. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20152200007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Courbes. Études sur l'histoire d'un concept, Rashed, Roshdi & Crozet, Pascal (eds.), Édition Blanchard, Paris 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.242-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghayani Chavoshi Jafar, Ketâb al-najârat (Sur ce qui est nécéssaire aux artisans dans les constructions géométriques). Édition d'une traduction persane ancienne du traité d'Abû al-Wafâ avec traduction française et commentaire, Institut Français de Recherche en Iran, Téhéran, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives internationales d'histoire des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.363-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement des mathématiques élémentaires « à l'enseigne du Père Castor »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJEEM : International Journal for Studies in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jornal Internacional de Estudos em Educação Matemática, 8 (1), pp.177-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arithmétique des fractions dans l’œuvre de Fibonacci: fondements & usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Spiesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for History of Exact Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (4), </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00407-015-0155-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Damien Gayet, &amp;quot;L’invention du réel. Les dessous philosophiques de l’astronomie&amp;quot;, Louvain-la-Neuve, De boeck, 2014, ix-204 pages. ISBN : 9782804188153, 18€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99, pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Jacques Sesiano, &amp;quot;Récréations mathématiques au Moyen Âge&amp;quot;, Lausanne, presses polytechniques et universitaires romandes, 2014, vii-290 pages. ISBN : 9782880744984. 44 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98, pp.92-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Claire Meljac, &amp;quot;Qui a donc inventé les mathématiques ?&amp;quot;, Les éditions du Petit ANAE, Paris, 2011, 62 pages. ISBN : 9782953971002. 9,90€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96, pp.25-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including research on textbooks in the training of primary school (K-5) teachers-to-be</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Education and Children’s Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, School textbooks and teachers training between past and present, IX (1), pp.99-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Aline Robert & alii., &amp;quot;Une caméra au fond de la classe de mathématiques. (Se) former au métier d’enseignant du secondaire à partir d’analyses de vidéos&amp;quot;, Besançon, Presses Universitaires de Franche-Comté, 2012, 360 pages. ISBN: 9782848674346. 30€</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97, pp.94-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre les mathématiques au Moyen Âge : l’importance des traductions arabo-latines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/dkkv-nm36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religious facts‟ and History of Sciences: Example of a Fruitful interaction in the French School of the 21st Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (1), pp.25-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviser en multipliant les approches... Quand les mathématiques remontent aux sources.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93, pp.47-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding a Mediæval Algorithm : a Few Examples in Arab and Latin Geometrical Traditions of Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oberwolfach Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 04/2012, pp.27-31. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/OWR/2012/04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonds histoire de l'éducation de l'université de Limoges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, http://www.unilim.fr/histoire-education/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques d’école : Les manuels scolaires de la IIIe République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Couteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mourlon-Caffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus des éditions renaissantes des Éléments d’Euclide (1482-1606)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Kouteynikoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Loget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01516429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des savoirs en circulation: transmissions, appropriations, traductions en histoire des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire, Philosophie et Sociologie des sciences. Université de Limoges, France, COMUE Léonard de Vinci, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02114764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géométrie pratique en Europe en relation avec la tradition arabe, l'exemple du mesurage et du découpage : contribution à l'étude des mathématiques médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire, Philosophie et Sociologie des sciences. Université Lille 1 - Sciences et Technologies, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02889911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonds « Histoire de l’éducation » de l’INSPÉ de l’académie de Limoges : Une ressource pour explorer les mathématiques et leur enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final Patrimaths : Patrimoines et patrimonialisation des mathématiques (XVIIIe-XXe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Bruneau; Renaud d'Enfert; Caroline Ehrhardt, Nov 2025, Nancy (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibonacci and the Transmission of Mathematical Knowledge : Historical and Educational Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Congress on Education, Research, Science, and Innovation Advances in Mathematics and Didactics : Connecting Theory and Multidisciplinary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESEF – El Jadida, Nov 2025, El Jadida, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring with Numbers: Geometric Computation and Unit Systems in Fibonacci’s Practica Geometriae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Using and Thinking Numbers in the Medieval and Early Modern Mediterranean World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eleonora Sammarchi, Dec 2025, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Mathematics with History: New Classifications and Classroom Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual Workshop 2025 of the History of Mathematics and Mathematical Education Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Faro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir les mathématiques avec &amp;quot;L'initiation mathématique&amp;quot; de Charles-Ange Laisant et &amp;quot;L'arithmétique amusante&amp;quot; d'Édouard Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe ciclo de palestras Ciência, Cultura, História, Educação - Instituto de Educação Matemática e Científica (IEMCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iran Abreu Mendes; Carlos Aldemir Farias, May 2024, Belém (Pará), Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">História da matemática : fontes, problemas e práticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Seminário Temático Internacional : Produção, circulação e apropria- ção da Matemática para o ensino e para formação de professores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GHEMAT Brazil, May 2024, São Luis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard of Cremona and Some Geometrical Parts of MS Paris, Lat. 7377B : Euclid and Abu Bakr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerard of Cremona : New Perspectives, Ptolemaeus Arabus et Latinus? Second International Confe- rence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, David Juste; Colette Dufossé, Sep 2024, Würzburg Germany, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Threads: Exploring the Life and the Works of Fibonacci and Its Implications for Math Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Math Education and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Aveiro, Jun 2024, Aveiro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’initier à ’la mathématique’ de Charles-Ange Laisant : manipulation, jeux et enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Charles-Ange Laisant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Évelyne Barbin; Jérôme Auvinet, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of mathematics `in potentiality’ vs. history of mathematics `in actuality’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36° Encontro do Seminário Nacional de História da Matemática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luis Saraiva, Oct 2023, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The division of plane figures through a selection of problems from the Middle Ages to the beginning of the 20th century : historical approach and mathematical solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carène Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Summer University on History and Epistemology in Mathematics Education, Università degli Studi di Salerno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Salerne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I would like to introduce history in my mathematics lessons but I do not know how to do it !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and epistemology in students’ and teachers’ mathematics education : Classroom experiments and teaching materials, HPM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Macao SAR, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching mathematics and algorithmics whith Leonardo Fibonacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Summer University on History and Epistemology in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oslo Metropolitan University, Jul 2018, Oslo (Norway), Norway. pp.417-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récréations mathématiques chez Fibonacci (XIIIe siècle) : sélection de problèmes du Liber abbaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe colloque inter-IREM épistémologie et histoire des mathématiques « Mathématiques récréatives, combinatoires et algorithmiques : éclairages historiques et épistémologiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble-Alpes, Jun 2017, Grenoble, France. pp.225-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Maghreb médiéval et la circulation ‘tous azimuts’ des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e congrès des mathématiciens algériens CMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Boumerdès, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arithmétiques et géométries au XIIIe siècle d’après la Biblionomia : des traductions arabo-latines à Jordanus de Nemore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Richard de Fournival et les Sciences »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joelle Ducos; Christopher Lucken, Oct 2015, Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire d'une collection de cahiers scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture CAPES-COFECUB 807-14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CURAPP-ESS, Université de Picardie Jules Verne; Université de São Paulo, GHEMAT; Université de Limoges; ESPE de Limoges, Nov 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibn Luyûn at-Tujîbî (1282-1349) : un nouveau témoin de la science du mesurage en Occident musulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXe colloque magh- rébin sur l’histoire des mathématiques arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques en Méditerranée : Réflexions autour de deux itinéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Caianiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Abdeljaouad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Pedagogy of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques et Troisième République au diapason dans les manuels scolaires de Leyssenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement des mathématiques à l'école primaire, XIXe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Limoges, FRED, IREM, Marc Moyon, May 2015, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement des mathématiques et les principes de l’éducation nouvelle en France, du début du XXe siècle aux années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Formação de professores para a escola primária no Brasil e na França em tempos de ensino intuitivo e escola nova »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Curitiba, Parana, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géométrie de la mesure en Pays d’Islam et ses prolongements en Europe latine (ixe-xiiie siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIIIe Congrès de la SHMESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tours, France. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.28520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educação Matemática e nova Educação : o ‘método Havránek’ no catálogo Père Castor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « II Jornada de Estudos do GEEM : Discutindo a Constituição dos Saberes Elementares Matemáticos no Curso Primário no estado da Bahia »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vitoria da Conquista, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arithmétique des fractions: exemples de transferts et de pratiques à l’œuvre dans les mathématiques de Fibonacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe colloque inter-IREM épistémologie et histoire des mathématiques « Les mathématiques méditerranéennes : d’une rive à l’autre »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Marseille (CIRM, Centre International de Rencontres Mathématiques), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding a Mediæval Algorithm : A Few Examples in Arab and Latin Geometrical Traditions of Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explicit Versus Tacit Knowledge in Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tom Archibald; Jeanne Peiffer; Norbert Schappacher, Jan 2012, Oberwolfach, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les mathématiques à travers leur épistémo- logie et leur histoire : un enjeu de/dans la formation des maîtres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Mathématique Francophone (EMF) « Enseignement des mathématiques et contrat social : enjeux et défis pour le 21e siècle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 'De superficierum divisionibus Liber' d'al-Baghdâdî et ses prolongements en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXe colloque maghrébin sur l'histoire des mathématiques arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abdelmalek Bouzari; Youcef Guergour, May 2007, Tipaza, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Formation des concepts et construction du savoir’ : l’exemple de la narration de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement des mathématiques, des mathématiques du quotidien à la théorie, colloque international en l’honneur de Nicolas Rouche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La 'Mathematicall Praeface' de John Dee: une discussion sur les mathématiques de la Renaissance qui s'inscrit dans son temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Ce que disent les auteurs de la Renaissance des mathématiques et de leurs applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sabine Rommevaux, Dec 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical geometries in Islamic countries: the example of the division of plane figures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Summer University in the History and Epistemology in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manfred Kronfellner, Jul 2010, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Islamic Practices of ‘ilm al-misâha in Mediaeval European Writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Congress on the History of Mathematics and Astronomy in Islamic Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tarbiat Modares University, Dec 2009, Teheran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId295"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF39F2D7"/>
+    <w:nsid w:val="EF452ED8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B8192424"/>
+    <w:nsid w:val="A4745310"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-moyon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5773-5513" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134166310" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204119073" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358365451" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.xlim.fr/recherche/pole-mathematiques-informatique-image/mathematiques-securite-de-linformation" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.xlim.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esu10.sciencesconf.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smf.emath.fr/publications/revue-dhistoire-des-mathematiques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/cahierscfv/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://aibl.fr/societe-asiatique/organisation/liste-des-membres/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihs-iahs.org/fr/membres?page=5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://islamsci.org/members-advanced-search-page/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpm.sites.uu.nl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-irem.fr/spip.php?rubrique160" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://images.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zbmath.org/authors/?q=Marc+Moyon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032084v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moyon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lfeditorial.com.br/produto/o-liber-abbaci-de-fibonacci-das-matematicas-medievais-para-o-ensino-atual/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376498v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steiner-verlag.de/Le-Liber-augmenti-et-diminutionis/9783515135733" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25162/9783515135818" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021991v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Marmier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;cher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Tazzioli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100309950&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769252v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tourn&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535164v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Barbin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guichard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guyot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morice-Singh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57150-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522172v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503568317-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Allouche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Autebert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Auvinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Barbin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Boucard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355821v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud d'Enfert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner R. Valente" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/produit/les-mathematiques-a-lecole-elementaire-1880-1970-etudes-france-bresil/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345621v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mathkang.org/catalogue/prodkfib.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243346v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alvarez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Anicotte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnet-Bidaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Brentjes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bravo-Alfaro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933008v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Kouteynikoff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pr&#233;veraud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Menghini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933009v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Djebbar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsgrandvaux.free.fr/spip.php?article429" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392432v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamasse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rommevaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Rozza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.10187" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243361v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bianchini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098791v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052014v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hotmart.com/pt-br/marketplace/produtos/producao-circulacao-e-apropriacao-da-matematica-ensino-e-formacao-de-professores/P99299479D" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62246/ghemat_22STI_CAP2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113081v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;ne Guillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86870-2_7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/298571?lang=fr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826106v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/10773/42949" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931964v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315170718-59" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676379v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530325v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sismel.it/tidetails.asp" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343435v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://skriftserien.hioa.no/index.php/skriftserien/article/view/664" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995729v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/mathematiques-recreatives--413130.kjsp?RH=12869425720219599" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781209v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chorlay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Plantevin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://irem.univ-poitiers.fr/colloque2017/Actes.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811604v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dufour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fourest" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefranc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rosier-David" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arpeme.fr/index.php?id_page=39" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627818v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783319571492" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794323v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536237v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legros" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333755v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318774v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243378v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243379v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243357v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=10020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933035v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Loget" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933029v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr/fr/livre/?GCOI=28405100964430" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536392v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.adapt.snes.edu/Les-mathematiques-eclairees-par-l-histoire.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933015v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/7907-book-08532398-9782745323989.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933024v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive-ouverte.unige.ch/unige:24239" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933041v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536728v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521359v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933042v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520812v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440041v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidn&#233;ia Almeida Silva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane de Fatima Bertini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55028/revens.v6i10.23699" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234228v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62246/HISTEMAT.2447-6447.2025.11.758" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342086v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26375451.2025.2576325" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348101v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125186v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108218v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Celia Leme da Silva" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Jahn" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348095v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348073v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113303v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558347v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.7543" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670730v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857663v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857680v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857684v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857670v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895759v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gateau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane R. Schwer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795077v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62246/HISTEMAT.2447-6447.2024.10.664" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487406v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37084/REMATEC.1980-3141.2024.n47.e2024005.id607" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857676v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462132v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/w4hy-tg13" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321908v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390648v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sabix.3328" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083542v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55928/ACERVO.2675-2646.2023.5.88" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321915v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779717v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-022-01427-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550725v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.11965" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874024v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026662v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005296v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005293v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005297v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015730v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17648/acta.scientiae.5707" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005291v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005287v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550740v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.10156" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300748v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390762v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888334v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nara Vilma Lima Pinheiro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.4626" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005289v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857495v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2018.07.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005283v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003827v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005280v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003837v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003835v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003830v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696332v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003715v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003825v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003794v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003769v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003747v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003820v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003706v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003783v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003731v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525449v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2017.03.005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591158v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003757v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003724v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003651v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003678v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525525v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322963v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003669v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003687v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003626v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003700v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003661v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318775v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522234v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003554v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242738v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20152200007" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525526v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525528v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243353v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242742v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Spiesser" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00407-015-0155-y" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003566v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003550v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01144422v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perret" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999485v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999267v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546926v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/dkkv-nm36" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933006v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933020v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933039v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/OWR/2012/04" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811612v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516429v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310228v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Couteaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mourlon-Caffin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02114764v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02889911v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422573v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388021v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363386v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249038v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568607v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520121v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713388v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520091v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253051v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052235v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050119v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050164v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050169v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050200v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050180v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050099v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02919926v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050063v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349233v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Caianiello" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Abdeljaouad" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01144483v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050019v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.28520" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050073v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050083v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050042v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049999v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050015v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052323v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052242v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052285v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052290v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052297v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-moyon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5773-5513" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134166310" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204119073" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358365451" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.xlim.fr/recherche/pole-mathematiques-informatique-image/mathematiques-securite-de-linformation" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.xlim.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esu10.sciencesconf.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smf.emath.fr/publications/revue-dhistoire-des-mathematiques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/cahierscfv/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://aibl.fr/societe-asiatique/organisation/liste-des-membres/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihs-iahs.org/fr/membres?page=5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://islamsci.org/members-advanced-search-page/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpm.sites.uu.nl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-irem.fr/spip.php?rubrique160" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://images.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zbmath.org/authors/?q=Marc+Moyon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032084v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moyon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lfeditorial.com.br/produto/o-liber-abbaci-de-fibonacci-das-matematicas-medievais-para-o-ensino-atual/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376498v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steiner-verlag.de/Le-Liber-augmenti-et-diminutionis/9783515135733" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25162/9783515135818" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021991v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Marmier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;cher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Tazzioli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100309950&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769252v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tourn&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535164v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Barbin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guichard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guyot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morice-Singh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57150-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522172v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503568317-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Allouche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Autebert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Auvinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Barbin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Boucard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355821v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud d'Enfert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner R. Valente" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/produit/les-mathematiques-a-lecole-elementaire-1880-1970-etudes-france-bresil/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345621v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mathkang.org/catalogue/prodkfib.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243346v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alvarez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Anicotte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnet-Bidaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Brentjes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bravo-Alfaro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933008v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Kouteynikoff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pr&#233;veraud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Menghini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933009v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Djebbar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsgrandvaux.free.fr/spip.php?article429" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392432v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamasse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rommevaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Rozza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.10187" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243361v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bianchini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052014v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hotmart.com/pt-br/marketplace/produtos/producao-circulacao-e-apropriacao-da-matematica-ensino-e-formacao-de-professores/P99299479D" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62246/ghemat_22STI_CAP2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113081v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;ne Guillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86870-2_7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098791v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/298571?lang=fr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826106v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/10773/42949" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931964v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315170718-59" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676379v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530325v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sismel.it/tidetails.asp" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343435v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://skriftserien.hioa.no/index.php/skriftserien/article/view/664" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995729v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/mathematiques-recreatives--413130.kjsp?RH=12869425720219599" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781209v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chorlay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Plantevin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://irem.univ-poitiers.fr/colloque2017/Actes.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811604v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dufour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fourest" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefranc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rosier-David" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arpeme.fr/index.php?id_page=39" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627818v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783319571492" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794323v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536237v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legros" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333755v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318774v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243378v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243379v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243357v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=10020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933035v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Loget" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933029v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr/fr/livre/?GCOI=28405100964430" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536392v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.adapt.snes.edu/Les-mathematiques-eclairees-par-l-histoire.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933015v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/7907-book-08532398-9782745323989.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933024v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive-ouverte.unige.ch/unige:24239" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536728v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933041v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521359v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933042v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520812v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440041v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidn&#233;ia Almeida Silva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane de Fatima Bertini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55028/revens.v6i10.23699" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348101v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234228v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62246/HISTEMAT.2447-6447.2025.11.758" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342086v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26375451.2025.2576325" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108218v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Celia Leme da Silva" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Jahn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125186v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348095v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348073v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558347v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.7543" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670730v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857663v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857680v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857684v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113303v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857670v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795077v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62246/HISTEMAT.2447-6447.2024.10.664" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895759v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beck" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gateau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane R. Schwer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487406v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37084/REMATEC.1980-3141.2024.n47.e2024005.id607" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857676v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321908v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462132v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/w4hy-tg13" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390648v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sabix.3328" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083542v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55928/ACERVO.2675-2646.2023.5.88" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321915v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550725v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.11965" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589933v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/6kh6-f723" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779717v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-022-01427-6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026662v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005293v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005296v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005297v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005291v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015730v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17648/acta.scientiae.5707" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300748v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005287v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550740v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.10156" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390762v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005289v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888334v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nara Vilma Lima Pinheiro" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.4626" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857495v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2018.07.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003827v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005283v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003837v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005280v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003835v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003830v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003747v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003715v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003825v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003769v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003794v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696332v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003820v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003783v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003706v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003731v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525449v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2017.03.005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591158v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003757v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003724v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003678v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525525v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322963v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003669v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003651v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003687v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003626v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003700v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003661v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318775v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522234v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003554v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242738v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20152200007" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525528v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525526v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243353v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242742v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Spiesser" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00407-015-0155-y" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003566v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003550v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999267v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01144422v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perret" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999485v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546926v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/dkkv-nm36" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933006v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933020v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933039v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/OWR/2012/04" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811612v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310228v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Couteaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mourlon-Caffin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516429v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02114764v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02889911v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363386v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388021v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422573v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249038v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568607v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520121v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713388v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520091v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052235v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253051v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050119v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050164v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050169v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050200v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050180v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050099v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02919926v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050063v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349233v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Caianiello" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Abdeljaouad" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01144483v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050073v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050019v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.28520" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050083v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050042v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049999v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050015v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052323v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052242v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052290v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052285v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052297v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>