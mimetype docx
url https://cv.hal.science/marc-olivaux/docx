--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C802C4EB"/>
+    <w:nsid w:val="A6F3DB1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>