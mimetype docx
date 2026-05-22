--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc OLIVAUX </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Marc OlivauxMaître de Conférences en Sciences de Gestion et du ManagementVice-Président Partenariats & EntrepreneuriatDirecteur des Etudes Master AESAnimateur de l'axe Organisations, bien-être et sureté de population, Laboratoire CHROMEUniversité de Nîmes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-olivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-1645-2706</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">225386429</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suicide des personnels hospitaliers : le comprendre et le prévenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins-Aides-soignantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, pp.20-22. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sasoi.2024.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersecurity challenges for field hospitals: impacts of emergency cyberthreats during emergency situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir-Baba Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Emergency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (3), pp.274-292. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEM.2023.132387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Cyber Resilience in Mobile Field Hospitals: Towards an Assessment Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir Baba Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et dynamique de la gouvernance d’un méga événement culturel. Approche longitudinale de « Marseille Provence 2013, Capitale européenne de la culture »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (2), pp.119-134. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pmp.33.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique du care , levier de la mobilisation collective des agents hospitaliers. Le cas du pôle gériatrie d’un Centre Hospitalier Régional Universitaire (CHRU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelloul Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Keramidas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.025.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et dynamique de la gouvernance d’un méga événement culturel. Approche longitudinale de « Marseille Provence 2013, Capitale européenne de la culture »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (2), pp.119-134. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pmp.33.2.119-134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des Parties Prenantes dans la gouvernance de la conception des plans communaux de développement au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maghreb-Machrek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Gouvernance territoriale au Maroc, 219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causes du phénomène suicidaire des personnels hospitaliers : interactions entre facteurs individuels et organisationnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème conférence ARAMOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Recherche Appliquée en Management des Organisations de Santé, Nov 2023, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the Dilemma of a “Crisis within a crisis”: Exploring the Penetration Testing challenges in a Mobile Field Hospital Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir-Baba Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEAN 2023 - Cyber Secure Nigeria 2023 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Abuja, Nigeria. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22624/AIMS/CSEAN-SMART2023P9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersecurity in Critical National Infrastructure : a case of the Cyberresilience Assessment in Mobile Field Hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir-Baba Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber Secure Nigeria Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lagos, Nigeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manager hospitalier face à la mobilisation collective de son équipe : comment favoriser les conduites discrétionnaires ? Comparaison de deux pôles d’un CHRU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelloul Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues Euro MENA de Management Public, Aix Marseille Université, Groupe Européen pour l’Administration publique, MENAPAR, Mascate (Muscat) – Sultanat d’Oman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Muscat, Oman</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilisation collective du personnel hospitalier à l’aune de l’éthique du care. Le cas du pôle gériatrie d’un CHRU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelloul Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Keramidas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque de l’Association pour la Recherche Interdisciplinaire sur le Management des Entreprises (ARIMHE), Éthique et Management de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encourager la mobilisation collective du personnel hospitalier : quels défis pour les managers ? Les leçons d’un CHRU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelloul Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmecolloque de l’Association Internationale de Recherche en Management Public (AIRMAP) : "Le management public entre confiance et défiance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des Parties Prenantes dans la conception des plans communaux de développement au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Olivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amman, Jordanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Critical Infrastructures : AI Paradigm for Enhanced Cyber Attack Detection in Critical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT - Gestion de crise et numérique : nouvelles menaces et nouvelles solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Palaiseau, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03683423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber security in the healthcare system : Evaluation and Assessment of Cyber Security Readiness in Mobile Field Hospital’s Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir-Baba Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT - Gestion de crise et numérique : nouvelles menaces et nouvelles solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Palaiseau, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03683428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId47"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc OLIVAUX </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Marc OlivauxMaître de Conférences en Sciences de Gestion et du ManagementVice-Président Partenariats & EntrepreneuriatDirecteur des Etudes Master AESAnimateur de l'axe Organisations, bien-être et sureté de population, Laboratoire CHROMEUniversité de Nîmes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-olivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-1645-2706</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">225386429</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suicide des personnels hospitaliers : le comprendre et le prévenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins-Aides-soignantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, pp.20-22. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sasoi.2024.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersecurity challenges for field hospitals: impacts of emergency cyberthreats during emergency situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir-Baba Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Emergency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (3), pp.274-292. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEM.2023.132387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Cyber Resilience in Mobile Field Hospitals: Towards an Assessment Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir Baba Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et dynamique de la gouvernance d’un méga événement culturel. Approche longitudinale de « Marseille Provence 2013, Capitale européenne de la culture »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (2), pp.119-134. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pmp.33.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique du care , levier de la mobilisation collective des agents hospitaliers. Le cas du pôle gériatrie d’un Centre Hospitalier Régional Universitaire (CHRU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelloul Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Keramidas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.025.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et dynamique de la gouvernance d’un méga événement culturel. Approche longitudinale de « Marseille Provence 2013, Capitale européenne de la culture »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (2), pp.119-134. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pmp.33.2.119-134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des Parties Prenantes dans la gouvernance de la conception des plans communaux de développement au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maghreb-Machrek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Gouvernance territoriale au Maroc, 219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causes du phénomène suicidaire des personnels hospitaliers : interactions entre facteurs individuels et organisationnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème conférence ARAMOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Recherche Appliquée en Management des Organisations de Santé, Nov 2023, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the Dilemma of a “Crisis within a crisis”: Exploring the Penetration Testing challenges in a Mobile Field Hospital Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir-Baba Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEAN 2023 - Cyber Secure Nigeria 2023 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Abuja, Nigeria. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22624/AIMS/CSEAN-SMART2023P9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersecurity in Critical National Infrastructure : a case of the Cyberresilience Assessment in Mobile Field Hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir-Baba Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber Secure Nigeria Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lagos, Nigeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encourager la mobilisation collective du personnel hospitalier : quels défis pour les managers ? Les leçons d’un CHRU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelloul Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmecolloque de l’Association Internationale de Recherche en Management Public (AIRMAP) : "Le management public entre confiance et défiance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilisation collective du personnel hospitalier à l’aune de l’éthique du care. Le cas du pôle gériatrie d’un CHRU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelloul Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Keramidas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque de l’Association pour la Recherche Interdisciplinaire sur le Management des Entreprises (ARIMHE), Éthique et Management de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manager hospitalier face à la mobilisation collective de son équipe : comment favoriser les conduites discrétionnaires ? Comparaison de deux pôles d’un CHRU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelloul Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues Euro MENA de Management Public, Aix Marseille Université, Groupe Européen pour l’Administration publique, MENAPAR, Mascate (Muscat) – Sultanat d’Oman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Muscat, Oman</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des Parties Prenantes dans la conception des plans communaux de développement au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Olivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amman, Jordanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Critical Infrastructures : AI Paradigm for Enhanced Cyber Attack Detection in Critical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT - Gestion de crise et numérique : nouvelles menaces et nouvelles solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Palaiseau, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03683423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber security in the healthcare system : Evaluation and Assessment of Cyber Security Readiness in Mobile Field Hospital’s Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir-Baba Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT - Gestion de crise et numérique : nouvelles menaces et nouvelles solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Palaiseau, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03683428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId47"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6F3DB1C"/>
+    <w:nsid w:val="5684F679"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-olivaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1645-2706" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225386429" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674212v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Royer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sasoi.2024.05.007" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171469v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir-Baba Ahmed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daclin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2023.132387" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943089v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Baba Ahmed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333743v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.33.2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794254v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Arezki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keramidas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.025.0051" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350566v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.33.2.119-134" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Le Pennec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943122v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180201v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22624/AIMS/CSEAN-SMART2023P9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03375286v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807555v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807552v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807567v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367748v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olivaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03683423v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Song" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03683428v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-olivaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1645-2706" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225386429" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674212v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Royer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sasoi.2024.05.007" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171469v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir-Baba Ahmed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daclin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2023.132387" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943089v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Baba Ahmed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333743v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.33.2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794254v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Arezki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keramidas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.025.0051" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350566v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.33.2.119-134" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Le Pennec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943122v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180201v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22624/AIMS/CSEAN-SMART2023P9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03375286v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807567v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807552v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807555v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367748v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olivaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03683423v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Song" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03683428v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>