--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc-Olivier Déplaude </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche en sociologie à l'INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-olivierdeplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0847-6014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076439372</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conduites dans une perspective sociologique et historique, mes recherches portent sur </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'industrialisation de l'agriculture et de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. J'étudie les transformations des systèmes de production agroalimentaires et m'intéresse aux investissements économiques, scientifiques, techniques et politiques qui les soutiennent. Je travaille également sur les critiques et les régulations dont ces transformations font l'objet, et sur la manière dont les acteurs économiques et leurs organisations y répondent.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'aborde ces questions à travers plusieurs enquêtes, dont la principale porte aujourd'hui sur </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'industrialisation de l'élevage porcin en France, de la fin du 19e siècle jusqu'à aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. En prenant pour point d’entrée les évolutions des conditions de vie des porcs, j’analyse comment ont été développées des infrastructures techniques et économiques permettant d’élever et de commercialiser des animaux à grande échelle et quels types de réponses ont été apportées aux problèmes et aux critiques provoqués par ces transformations (vulnérabilisation économique des éleveurs, problèmes sanitaires et environnementaux, dégradation du bien-être des animaux).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je contribue également au blog </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'estive. Enquêtes sur l'agriculture, l'alimentation et l'environnement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive Powers: The Politics of Corporate Authority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Routledge international studies in business history, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La hantise du nombre. Une histoire des numerus clausus de médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belles Lettres, 416 p., 2015, 978-2-251-43036-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture à grande échelle (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19 (4), 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire les aliments. Les industries agroalimentaires en France (XIXe-XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Mischi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 289 (4), pp.3-218, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Production of Ignorance: The Pervasiveness of Industry Influence through the Tools of Chemical Regulation [Special issue of: Science, technology, & human values]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46 (5), pp.911-1020, 2021, Science, technology, &amp; human values</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprises philanthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 121, pp.3-213, 2018, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.121.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal Repair: Domesticating European Legislation on Pig Welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Billows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 51 (1), pp.133-161. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01622439241252239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La agricultura a gran escala. Industrialización y trabajo de escalabilidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (4), pp.1-38. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1597a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landwirtschaft in großem Maßstab. Industrialisierung und Skalierungsarbeit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (4), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1597b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner la liberté d’installation des médecins : un éclairage sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'éthique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 16 (1), pp.12-14. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfeap.016.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élever des saumons à grande échelle. À propos de &amp;quot;Becoming Salmon. Aquaculture and the Domestication of a Fish&amp;quot; (Oakland : University of California Press, 2015), de Marianne Elisabeth Lien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (4), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture à grande échelle. Industrialisation et travail de scalabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (4), pp.1-37. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconquer and divide: comparative standard-setting strategies among producer organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Billows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (3), pp.1395-1410. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10460-024-10671-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ère des aliments industriels. Pour une histoire des industries agroalimentaires en France (XIXe-XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Mischi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 289 (4), pp.3-28. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms1.289.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention du porc industriel. Résidus alimentaires et porcheries d’engraissement dans la France des années 1860-1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 289 (4), pp.97-118. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms1.289.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diluting the law: Time and the production of compliance with European environmental standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 104 (2), pp.193-216. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-023-00197-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action publique et styles de raisonnement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (2), pp.131-152. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.031.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique d’un répertoire d’action rassuriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Milieux d’affaires et cercles dirigeants, 64 (1-2), pp.219-250. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.641.0219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Chris Otter, Diet for a Large Planet: Industrial Britain, Food Systems, and World Ecology (Chicago: University of Chicago Press 2020), 400pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (2), pp.192-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Beyond the Production of Ignorance: The Pervasiveness of Industry Influence through the Tools of Chemical Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (5), pp.911-924. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01622439211026749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'allaitement au sein, une norme de maternité plurielle. Regards des sciences sociales nord-américaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (2), pp.5-30. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2020.0168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire les savoirs de la modernité agro-industrielle. Le cas de l’OMNIUM d’économie agroalimentaire (1964-1976)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (373), pp.79-94. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.8078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Français et leur alimentation&amp;quot;. Défendre l’intensification chimique des industries agroalimentaires dans la France des années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41, pp.67-79. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sopr.041.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concours qui ne disait pas son nom. L’invention du numerus clausus de médecine (1968-1979)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (2), pp.179-186. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/socio.102.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir des mères des classes moyennes. Les groupes d’entraide à l’allaitement maternel en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Navarro-Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1/2018), pp.19-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philanthropie comme investissement. Contribution à l’étude des stratégies de reproduction et de légitimation des élites économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018,  121 (121), pp.9-27. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.121.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigando uma política fracassada: o Estado francês e a demografia médica (1960-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saúde e Sociedade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (3), pp.682 - 692. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/s0104-12902018180492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating a failed policy: the French state and medical demography (1960-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saúde e Sociedade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (3), pp.682-692. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0104-12902018180492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutraliser des savoirs inconfortables. L’exemple du Comité des salines de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (3), pp.23-28. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sava.041.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pascal Marichalar, Qui a tué les verriers de Givors ? Une enquête de sciences sociales‪ (Paris, La Découverte, 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017/4 (152), pp.126-130. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/travailemploi.7799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information et désinformation des consommateurs. La constitution d’un répertoire d’action consumériste dans les années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31, pp.21-44. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.031.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Linsey McGoey (2015), &amp;quot;No Such Thing as a Free Gift. The Gates Foundation and the Price of Philanthropy&amp;quot;, Londres, Verso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1), pp.137-140. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.171.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pierre Fournier, Cédric Lomba, Séverin Muller (dir.), Les Travailleurs du médicament. L’industrie pharmaceutique sous observation Toulouse, Érès, coll. « Clinique du travail », 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 149, pp.101-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment minimiser des risques nutritionnels : sociologie d’un répertoire d’action patronal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4/2015, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Bentley, 2014, Inventing baby food: Taste, health, and the industrialization of the American diet, University of California Press, Oakland, U.S.A., 256 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97 (1), pp.63-64. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-016-0005-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimising dietary risk: the French association of salt producers and the manufacturing of ignorance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health, Risk and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (2), pp.168-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infortunes de la vertu. Sociologie d'un répertoire d'action patronal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (4), pp.411-434. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2014.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The era of corporate nutritionism? A review essay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 95 (2), pp.269-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Travailler à guérir. Une sociologie de l’objet du travail médical, Anne-Chantal Hardy, Presses de l’EHESP Rennes (2013), 302 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.269-270. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2015.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage - Liquid materialites. A history of milk, science and the law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 92, pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State xenophobia? &amp;quot;Foreign doctors&amp;quot; in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Politiques d'économisation, 95 (3), pp.207-231. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.095.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806520v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mobilisation contre-révolutionnaire : la refondation du syndicat autonome des enseignants de médecine en mai 1968 et sa lutte pour la « sélection »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (1), pp.21-45. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soco.073.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituer la &amp;quot;sélection&amp;quot; dans les facultés de médecine. Genèse et mise en oeuvre du numerus clausus de médecine dans les années 68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RHPS - Revue d'histoire de la protection sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (1), pp.79-100. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhps.002.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Argumentation and Social Compromises: The Difficulty of Codifying Occupational Diseases in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2 (3), pp.272 - 297. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/palgrave.fp.8200064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codifier les maladies professionnelles : les usages conflictuels de l’expertise médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53 (5), pp.707 - 735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STS, Industry, and Risk Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Boudia; Ashveen Peerbaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE &amp; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-140, 2025, 978-1-78945-191-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STS, industries et régulation des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Boudia; Ashveen Peerbaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et techniques en sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.127-148, 2024, 9781789481914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pervasiveness of Corporate Authority: Repertoire of Actions, Material Effects, and Democratic Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sara Angeli-Aguiton; Marc-Olivier Déplaude; Nathalie Jas; Emmanuel Henry; Valentin Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive Powers: the Politics of Corporate Authority</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.9-32, 2022, Routledge international studies in business history, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de la sélection ? Retour sur la genèse du numerus clausus de médecine (1968-1979)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Le Bouler; Pauline Lenesley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de santé. Le temps des réformes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-85, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrialisation nuit-elle à la santé ? La Fondation française pour la nutrition dans les années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Valat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les marchés de la santé en France et en Europe au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-223, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Research Funding to Public Relations: The Making of a Food Industry Think Tank in 1970s France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sara Angeli Aguiton; Marc-Olivier Déplaude; Nathalie Jas; Emmanuel Henry; Valentin Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive Powers: The Politics of Corporate Authority</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.82-105, 2021, 978-0-367-51442-6 ; 978-1-003-05387-3 ; 978-0-367-47661-8. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive Powers. The Politics of Corporate Authority. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aguiton, Sara Angeli; Déplaude, Marc-Olivier; Jas, Nathalie; Henry, Emmanuel; Thomas, Valentin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive Powers. The Politics of Corporate Authority</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.1-8, 2021, 9781003053873. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De mère à mère. Les associations de soutien à l'allaitement maternel en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Navarro-Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Dubet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que manger ? Normes et pratiques alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Novembre 2017, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions la Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.180-195, 2017, 9782707197702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une conformité par surcroît. Réception et usages des normes nutritionnelles dans le secteur agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Depecker; Anne Lhuissier; Aurélie Maurice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La juste mesure. Une sociologie historique des normes alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes/Presses universitaires François Rabelais, pp.349-371, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on gouverner par des quotas ? Usages et insuffisances du numerus clausus de médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'hôpital en réanimation : le sacrifice organisé d’un service public emblématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Croquant, 2011, Savoir / Agir, 9782365120005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationaliser le système de soins Les appropriations administratives de l'économie de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Bérard; Renaud Crespin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières de l'expertise. Dialogues entre savoirs et pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.145-157, 2010, Res Publica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fiction d'institution : les &amp;quot;besoins de santé&amp;quot; de la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Gilbert; Emmanuel Henry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment se construisent les problèmes de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.255-272, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’erreur en politique. Le cas de la régulation démographique du corps médical en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albert Ogien; Christiane Chauviré; Louis Quéré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques de l'erreur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Editions de lEHESS, pp.253-270, 2009, Raisons pratiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire de la viande à grande échelle Les bâtiments d'élevage comme instruments de modernisation de la filière porcine dans la France des années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de la machine agricole. Approches sociologiques et historiques des trajectoires de mécanisation de l’agriculture (1945-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des praticiens captifs : les médecins à diplôme non européen en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Seminário Internacional de Populações em Vulnerabilidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Brasilia, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une “start-up” de sciences sociales à l’ère de la modernisation agricole : l’OMNIUM d’économie agroalimentaire (années 1960-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Journées de recherche en sciences sociales INRA-SFER-CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cause trop singulière : réduire les apports en sel de la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. journées des sociologues de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Montpellier, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur les comportements nutritionnels : Réglementation, marketing et influence des communications de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Garde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut national de la santé et de la recherche médicale(INSERM). 2017, Paris : Inserm : Éditions EDP Sciences (ISSN : 1264-1782) / 429 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02102478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc-Olivier Déplaude </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche en sociologie à l'INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-olivierdeplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0847-6014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076439372</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conduites dans une perspective sociologique et historique, mes recherches portent sur </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'industrialisation de l'agriculture et de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. J'étudie les transformations des systèmes de production agroalimentaires et m'intéresse aux investissements économiques, scientifiques, techniques et politiques qui les soutiennent. Je travaille également sur les critiques et les régulations dont ces transformations font l'objet, et sur la manière dont les acteurs économiques et leurs organisations y répondent.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'aborde ces questions à travers plusieurs enquêtes, dont la principale porte aujourd'hui sur </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'industrialisation de l'élevage porcin en France, de la fin du 19e siècle jusqu'à aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. En prenant pour point d’entrée les évolutions des conditions de vie des porcs, j’analyse comment ont été développées des infrastructures techniques et économiques permettant d’élever et de commercialiser des animaux à grande échelle et quels types de réponses ont été apportées aux problèmes et aux critiques provoqués par ces transformations (vulnérabilisation économique des éleveurs, problèmes sanitaires et environnementaux, dégradation du bien-être des animaux).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je contribue également au blog </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'estive. Enquêtes sur l'agriculture, l'alimentation et l'environnement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive Powers: The Politics of Corporate Authority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Routledge international studies in business history, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La hantise du nombre. Une histoire des numerus clausus de médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belles Lettres, 416 p., 2015, 978-2-251-43036-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture à grande échelle (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19 (4), 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire les aliments. Les industries agroalimentaires en France (XIXe-XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Mischi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 289 (4), pp.3-218, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Production of Ignorance: The Pervasiveness of Industry Influence through the Tools of Chemical Regulation [Special issue of: Science, technology, & human values]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46 (5), pp.911-1020, 2021, Science, technology, &amp; human values</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprises philanthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 121, pp.3-213, 2018, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.121.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal Repair: Domesticating European Legislation on Pig Welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Billows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 51 (1), pp.133-161. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01622439241252239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La agricultura a gran escala. Industrialización y trabajo de escalabilidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (4), pp.1-38. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1597a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landwirtschaft in großem Maßstab. Industrialisierung und Skalierungsarbeit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (4), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1597b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner la liberté d’installation des médecins : un éclairage sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'éthique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 16 (1), pp.12-14. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfeap.016.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élever des saumons à grande échelle. À propos de &amp;quot;Becoming Salmon. Aquaculture and the Domestication of a Fish&amp;quot; (Oakland : University of California Press, 2015), de Marianne Elisabeth Lien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (4), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture à grande échelle. Industrialisation et travail de scalabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (4), pp.1-37. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconquer and divide: comparative standard-setting strategies among producer organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Billows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (3), pp.1395-1410. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10460-024-10671-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ère des aliments industriels. Pour une histoire des industries agroalimentaires en France (XIXe-XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Mischi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 289 (4), pp.3-28. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms1.289.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention du porc industriel. Résidus alimentaires et porcheries d’engraissement dans la France des années 1860-1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 289 (4), pp.97-118. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms1.289.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action publique et styles de raisonnement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (2), pp.131-152. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.031.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diluting the law: Time and the production of compliance with European environmental standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 104 (2), pp.193-216. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-023-00197-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique d’un répertoire d’action rassuriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Milieux d’affaires et cercles dirigeants, 64 (1-2), pp.219-250. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.641.0219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Chris Otter, Diet for a Large Planet: Industrial Britain, Food Systems, and World Ecology (Chicago: University of Chicago Press 2020), 400pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (2), pp.192-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Beyond the Production of Ignorance: The Pervasiveness of Industry Influence through the Tools of Chemical Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (5), pp.911-924. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01622439211026749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'allaitement au sein, une norme de maternité plurielle. Regards des sciences sociales nord-américaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (2), pp.5-30. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2020.0168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire les savoirs de la modernité agro-industrielle. Le cas de l’OMNIUM d’économie agroalimentaire (1964-1976)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (373), pp.79-94. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.8078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Français et leur alimentation&amp;quot;. Défendre l’intensification chimique des industries agroalimentaires dans la France des années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41, pp.67-79. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sopr.041.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concours qui ne disait pas son nom. L’invention du numerus clausus de médecine (1968-1979)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (2), pp.179-186. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/socio.102.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir des mères des classes moyennes. Les groupes d’entraide à l’allaitement maternel en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Navarro-Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1/2018), pp.19-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philanthropie comme investissement. Contribution à l’étude des stratégies de reproduction et de légitimation des élites économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018,  121 (121), pp.9-27. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.121.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigando uma política fracassada: o Estado francês e a demografia médica (1960-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saúde e Sociedade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (3), pp.682 - 692. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/s0104-12902018180492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating a failed policy: the French state and medical demography (1960-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saúde e Sociedade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (3), pp.682-692. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0104-12902018180492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutraliser des savoirs inconfortables. L’exemple du Comité des salines de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (3), pp.23-28. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sava.041.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pascal Marichalar, Qui a tué les verriers de Givors ? Une enquête de sciences sociales‪ (Paris, La Découverte, 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017/4 (152), pp.126-130. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/travailemploi.7799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information et désinformation des consommateurs. La constitution d’un répertoire d’action consumériste dans les années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31, pp.21-44. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.031.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Linsey McGoey (2015), &amp;quot;No Such Thing as a Free Gift. The Gates Foundation and the Price of Philanthropy&amp;quot;, Londres, Verso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1), pp.137-140. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.171.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pierre Fournier, Cédric Lomba, Séverin Muller (dir.), Les Travailleurs du médicament. L’industrie pharmaceutique sous observation Toulouse, Érès, coll. « Clinique du travail », 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 149, pp.101-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment minimiser des risques nutritionnels : sociologie d’un répertoire d’action patronal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4/2015, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Bentley, 2014, Inventing baby food: Taste, health, and the industrialization of the American diet, University of California Press, Oakland, U.S.A., 256 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97 (1), pp.63-64. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-016-0005-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimising dietary risk: the French association of salt producers and the manufacturing of ignorance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health, Risk and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (2), pp.168-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infortunes de la vertu. Sociologie d'un répertoire d'action patronal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (4), pp.411-434. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2014.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The era of corporate nutritionism? A review essay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 95 (2), pp.269-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Travailler à guérir. Une sociologie de l’objet du travail médical, Anne-Chantal Hardy, Presses de l’EHESP Rennes (2013), 302 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.269-270. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2015.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage - Liquid materialites. A history of milk, science and the law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 92, pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State xenophobia? &amp;quot;Foreign doctors&amp;quot; in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Politiques d'économisation, 95 (3), pp.207-231. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.095.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806520v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mobilisation contre-révolutionnaire : la refondation du syndicat autonome des enseignants de médecine en mai 1968 et sa lutte pour la « sélection »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (1), pp.21-45. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soco.073.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituer la &amp;quot;sélection&amp;quot; dans les facultés de médecine. Genèse et mise en oeuvre du numerus clausus de médecine dans les années 68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RHPS - Revue d'histoire de la protection sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (1), pp.79-100. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhps.002.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Argumentation and Social Compromises: The Difficulty of Codifying Occupational Diseases in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2 (3), pp.272 - 297. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/palgrave.fp.8200064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codifier les maladies professionnelles : les usages conflictuels de l’expertise médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53 (5), pp.707 - 735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STS, Industry, and Risk Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Boudia; Ashveen Peerbaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE &amp; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-140, 2025, 978-1-78945-191-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STS, industries et régulation des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Boudia; Ashveen Peerbaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et techniques en sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.127-148, 2024, 9781789481914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pervasiveness of Corporate Authority: Repertoire of Actions, Material Effects, and Democratic Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sara Angeli-Aguiton; Marc-Olivier Déplaude; Nathalie Jas; Emmanuel Henry; Valentin Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive Powers: the Politics of Corporate Authority</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.9-32, 2022, Routledge international studies in business history, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrialisation nuit-elle à la santé ? La Fondation française pour la nutrition dans les années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Valat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les marchés de la santé en France et en Europe au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-223, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de la sélection ? Retour sur la genèse du numerus clausus de médecine (1968-1979)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Le Bouler; Pauline Lenesley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de santé. Le temps des réformes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-85, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Research Funding to Public Relations: The Making of a Food Industry Think Tank in 1970s France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sara Angeli Aguiton; Marc-Olivier Déplaude; Nathalie Jas; Emmanuel Henry; Valentin Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive Powers: The Politics of Corporate Authority</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.82-105, 2021, 978-0-367-51442-6 ; 978-1-003-05387-3 ; 978-0-367-47661-8. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive Powers. The Politics of Corporate Authority. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aguiton, Sara Angeli; Déplaude, Marc-Olivier; Jas, Nathalie; Henry, Emmanuel; Thomas, Valentin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive Powers. The Politics of Corporate Authority</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.1-8, 2021, 9781003053873. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De mère à mère. Les associations de soutien à l'allaitement maternel en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Navarro-Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Dubet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que manger ? Normes et pratiques alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Novembre 2017, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions la Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.180-195, 2017, 9782707197702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une conformité par surcroît. Réception et usages des normes nutritionnelles dans le secteur agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Depecker; Anne Lhuissier; Aurélie Maurice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La juste mesure. Une sociologie historique des normes alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes/Presses universitaires François Rabelais, pp.349-371, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on gouverner par des quotas ? Usages et insuffisances du numerus clausus de médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'hôpital en réanimation : le sacrifice organisé d’un service public emblématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Croquant, 2011, Savoir / Agir, 9782365120005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationaliser le système de soins Les appropriations administratives de l'économie de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Bérard; Renaud Crespin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières de l'expertise. Dialogues entre savoirs et pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.145-157, 2010, Res Publica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fiction d'institution : les &amp;quot;besoins de santé&amp;quot; de la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Gilbert; Emmanuel Henry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment se construisent les problèmes de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.255-272, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’erreur en politique. Le cas de la régulation démographique du corps médical en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albert Ogien; Christiane Chauviré; Louis Quéré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques de l'erreur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Editions de lEHESS, pp.253-270, 2009, Raisons pratiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire de la viande à grande échelle Les bâtiments d'élevage comme instruments de modernisation de la filière porcine dans la France des années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de la machine agricole. Approches sociologiques et historiques des trajectoires de mécanisation de l’agriculture (1945-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des praticiens captifs : les médecins à diplôme non européen en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Seminário Internacional de Populações em Vulnerabilidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Brasilia, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une “start-up” de sciences sociales à l’ère de la modernisation agricole : l’OMNIUM d’économie agroalimentaire (années 1960-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Journées de recherche en sciences sociales INRA-SFER-CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cause trop singulière : réduire les apports en sel de la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. journées des sociologues de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Montpellier, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur les comportements nutritionnels : Réglementation, marketing et influence des communications de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Garde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut national de la santé et de la recherche médicale(INSERM). 2017, Paris : Inserm : Éditions EDP Sciences (ISSN : 1264-1782) / 429 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02102478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5840EC70"/>
+    <w:nsid w:val="C67D83A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-olivierdeplaude" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0847-6014" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076439372" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lestive.hypotheses.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348618v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Angeli Aguiton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Pervasive-Powers-The-Politics-of-Corporate-Authority/Aguiton-Deplaude-Jas-Henry-Thomas/p/book/9780367476618" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580690v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392065v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortan&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15978" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115468v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mischi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497587v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depecker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.121.0003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573808v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Billows" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01622439241252239" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392093v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1597a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392094v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1597b" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113139v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.016.0012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392090v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15970" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392061v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821902v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Carter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazenc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10671-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115465v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.289.0003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115462v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.289.0097" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091333v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-023-00197-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345877v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pinaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.031.0131" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426018v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.641.0219" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909915v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01622439211026749" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885550v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2020.0168" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956739v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8078" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131191v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.041.0067" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02514914v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.102.0179" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824999v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Navarro-Rodriguez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793312v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.121.0009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140670v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0104-12902018180492" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935633v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0104-12902018180492" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629844v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.041.0023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617554v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7799" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728104v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.031.0021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596620v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.171.0131" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645114v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629558v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629809v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-016-0005-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806533v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123298v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2014.09.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123103v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806534v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2015.03.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201238v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806520v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.095.0207" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806514v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.073.0021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806516v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.002.0079" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800520v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.fp.8200064" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800517v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05134342v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste.co.uk/book.php?id=2264" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713043v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348620v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466281v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/32761" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171315v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348624v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321106v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646886v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/que-manger--9782707197702-p-180.htm" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806526v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809376v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806519v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800524v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806517v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719835v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939105v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060781v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817558v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Torny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102478v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Courbet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Droulers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Garde" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-olivierdeplaude" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0847-6014" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076439372" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lestive.hypotheses.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348618v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Angeli Aguiton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Pervasive-Powers-The-Politics-of-Corporate-Authority/Aguiton-Deplaude-Jas-Henry-Thomas/p/book/9780367476618" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580690v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392065v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortan&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15978" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115468v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mischi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497587v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depecker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.121.0003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573808v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Billows" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01622439241252239" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392093v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1597a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392094v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1597b" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113139v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.016.0012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392090v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15970" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392061v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821902v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Carter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazenc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10671-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115465v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.289.0003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115462v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.289.0097" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345877v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pinaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.031.0131" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091333v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-023-00197-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426018v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.641.0219" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909915v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01622439211026749" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885550v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2020.0168" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956739v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8078" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131191v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.041.0067" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02514914v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.102.0179" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824999v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Navarro-Rodriguez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793312v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.121.0009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140670v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0104-12902018180492" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935633v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0104-12902018180492" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629844v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.041.0023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617554v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7799" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728104v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.031.0021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596620v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.171.0131" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645114v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629558v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629809v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-016-0005-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806533v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123298v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2014.09.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123103v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806534v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2015.03.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201238v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806520v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.095.0207" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806514v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.073.0021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806516v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.002.0079" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800520v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.fp.8200064" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800517v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05134342v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste.co.uk/book.php?id=2264" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713043v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348620v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171315v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466281v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/32761" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348624v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321106v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646886v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/que-manger--9782707197702-p-180.htm" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806526v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809376v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806519v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800524v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806517v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719835v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939105v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060781v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817558v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Torny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102478v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Courbet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Droulers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Garde" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>