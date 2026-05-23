--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc-Olivier Déplaude </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche en sociologie à l'INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-olivierdeplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0847-6014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076439372</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conduites dans une perspective sociologique et historique, mes recherches portent sur </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'industrialisation de l'agriculture et de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. J'étudie les transformations des systèmes de production agroalimentaires et m'intéresse aux investissements économiques, scientifiques, techniques et politiques qui les soutiennent. Je travaille également sur les critiques et les régulations dont ces transformations font l'objet, et sur la manière dont les acteurs économiques et leurs organisations y répondent.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'aborde ces questions à travers plusieurs enquêtes, dont la principale porte aujourd'hui sur </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'industrialisation de l'élevage porcin en France, de la fin du 19e siècle jusqu'à aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. En prenant pour point d’entrée les évolutions des conditions de vie des porcs, j’analyse comment ont été développées des infrastructures techniques et économiques permettant d’élever et de commercialiser des animaux à grande échelle et quels types de réponses ont été apportées aux problèmes et aux critiques provoqués par ces transformations (vulnérabilisation économique des éleveurs, problèmes sanitaires et environnementaux, dégradation du bien-être des animaux).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je contribue également au blog </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'estive. Enquêtes sur l'agriculture, l'alimentation et l'environnement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive Powers: The Politics of Corporate Authority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Routledge international studies in business history, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La hantise du nombre. Une histoire des numerus clausus de médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belles Lettres, 416 p., 2015, 978-2-251-43036-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture à grande échelle (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19 (4), 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire les aliments. Les industries agroalimentaires en France (XIXe-XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Mischi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 289 (4), pp.3-218, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Production of Ignorance: The Pervasiveness of Industry Influence through the Tools of Chemical Regulation [Special issue of: Science, technology, & human values]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46 (5), pp.911-1020, 2021, Science, technology, &amp; human values</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprises philanthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 121, pp.3-213, 2018, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.121.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal Repair: Domesticating European Legislation on Pig Welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Billows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 51 (1), pp.133-161. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01622439241252239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La agricultura a gran escala. Industrialización y trabajo de escalabilidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (4), pp.1-38. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1597a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landwirtschaft in großem Maßstab. Industrialisierung und Skalierungsarbeit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (4), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1597b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner la liberté d’installation des médecins : un éclairage sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'éthique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 16 (1), pp.12-14. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfeap.016.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élever des saumons à grande échelle. À propos de &amp;quot;Becoming Salmon. Aquaculture and the Domestication of a Fish&amp;quot; (Oakland : University of California Press, 2015), de Marianne Elisabeth Lien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (4), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture à grande échelle. Industrialisation et travail de scalabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (4), pp.1-37. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconquer and divide: comparative standard-setting strategies among producer organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Billows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (3), pp.1395-1410. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10460-024-10671-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ère des aliments industriels. Pour une histoire des industries agroalimentaires en France (XIXe-XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Mischi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 289 (4), pp.3-28. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms1.289.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention du porc industriel. Résidus alimentaires et porcheries d’engraissement dans la France des années 1860-1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 289 (4), pp.97-118. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms1.289.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action publique et styles de raisonnement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (2), pp.131-152. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.031.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diluting the law: Time and the production of compliance with European environmental standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 104 (2), pp.193-216. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-023-00197-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique d’un répertoire d’action rassuriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Milieux d’affaires et cercles dirigeants, 64 (1-2), pp.219-250. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.641.0219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Chris Otter, Diet for a Large Planet: Industrial Britain, Food Systems, and World Ecology (Chicago: University of Chicago Press 2020), 400pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (2), pp.192-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Beyond the Production of Ignorance: The Pervasiveness of Industry Influence through the Tools of Chemical Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (5), pp.911-924. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01622439211026749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'allaitement au sein, une norme de maternité plurielle. Regards des sciences sociales nord-américaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (2), pp.5-30. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2020.0168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire les savoirs de la modernité agro-industrielle. Le cas de l’OMNIUM d’économie agroalimentaire (1964-1976)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (373), pp.79-94. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.8078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Français et leur alimentation&amp;quot;. Défendre l’intensification chimique des industries agroalimentaires dans la France des années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41, pp.67-79. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sopr.041.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concours qui ne disait pas son nom. L’invention du numerus clausus de médecine (1968-1979)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (2), pp.179-186. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/socio.102.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir des mères des classes moyennes. Les groupes d’entraide à l’allaitement maternel en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Navarro-Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1/2018), pp.19-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philanthropie comme investissement. Contribution à l’étude des stratégies de reproduction et de légitimation des élites économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018,  121 (121), pp.9-27. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.121.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigando uma política fracassada: o Estado francês e a demografia médica (1960-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saúde e Sociedade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (3), pp.682 - 692. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/s0104-12902018180492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating a failed policy: the French state and medical demography (1960-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saúde e Sociedade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (3), pp.682-692. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0104-12902018180492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutraliser des savoirs inconfortables. L’exemple du Comité des salines de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (3), pp.23-28. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sava.041.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pascal Marichalar, Qui a tué les verriers de Givors ? Une enquête de sciences sociales‪ (Paris, La Découverte, 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017/4 (152), pp.126-130. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/travailemploi.7799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information et désinformation des consommateurs. La constitution d’un répertoire d’action consumériste dans les années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31, pp.21-44. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.031.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Linsey McGoey (2015), &amp;quot;No Such Thing as a Free Gift. The Gates Foundation and the Price of Philanthropy&amp;quot;, Londres, Verso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1), pp.137-140. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.171.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pierre Fournier, Cédric Lomba, Séverin Muller (dir.), Les Travailleurs du médicament. L’industrie pharmaceutique sous observation Toulouse, Érès, coll. « Clinique du travail », 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 149, pp.101-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment minimiser des risques nutritionnels : sociologie d’un répertoire d’action patronal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4/2015, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Bentley, 2014, Inventing baby food: Taste, health, and the industrialization of the American diet, University of California Press, Oakland, U.S.A., 256 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97 (1), pp.63-64. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-016-0005-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimising dietary risk: the French association of salt producers and the manufacturing of ignorance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health, Risk and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (2), pp.168-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infortunes de la vertu. Sociologie d'un répertoire d'action patronal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (4), pp.411-434. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2014.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The era of corporate nutritionism? A review essay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 95 (2), pp.269-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Travailler à guérir. Une sociologie de l’objet du travail médical, Anne-Chantal Hardy, Presses de l’EHESP Rennes (2013), 302 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.269-270. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2015.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage - Liquid materialites. A history of milk, science and the law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 92, pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State xenophobia? &amp;quot;Foreign doctors&amp;quot; in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Politiques d'économisation, 95 (3), pp.207-231. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.095.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806520v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mobilisation contre-révolutionnaire : la refondation du syndicat autonome des enseignants de médecine en mai 1968 et sa lutte pour la « sélection »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (1), pp.21-45. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soco.073.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituer la &amp;quot;sélection&amp;quot; dans les facultés de médecine. Genèse et mise en oeuvre du numerus clausus de médecine dans les années 68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RHPS - Revue d'histoire de la protection sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (1), pp.79-100. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhps.002.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Argumentation and Social Compromises: The Difficulty of Codifying Occupational Diseases in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2 (3), pp.272 - 297. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/palgrave.fp.8200064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codifier les maladies professionnelles : les usages conflictuels de l’expertise médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53 (5), pp.707 - 735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STS, Industry, and Risk Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Boudia; Ashveen Peerbaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE &amp; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-140, 2025, 978-1-78945-191-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STS, industries et régulation des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Boudia; Ashveen Peerbaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et techniques en sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.127-148, 2024, 9781789481914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pervasiveness of Corporate Authority: Repertoire of Actions, Material Effects, and Democratic Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sara Angeli-Aguiton; Marc-Olivier Déplaude; Nathalie Jas; Emmanuel Henry; Valentin Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive Powers: the Politics of Corporate Authority</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.9-32, 2022, Routledge international studies in business history, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrialisation nuit-elle à la santé ? La Fondation française pour la nutrition dans les années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Valat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les marchés de la santé en France et en Europe au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-223, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de la sélection ? Retour sur la genèse du numerus clausus de médecine (1968-1979)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Le Bouler; Pauline Lenesley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de santé. Le temps des réformes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-85, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Research Funding to Public Relations: The Making of a Food Industry Think Tank in 1970s France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sara Angeli Aguiton; Marc-Olivier Déplaude; Nathalie Jas; Emmanuel Henry; Valentin Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive Powers: The Politics of Corporate Authority</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.82-105, 2021, 978-0-367-51442-6 ; 978-1-003-05387-3 ; 978-0-367-47661-8. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive Powers. The Politics of Corporate Authority. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aguiton, Sara Angeli; Déplaude, Marc-Olivier; Jas, Nathalie; Henry, Emmanuel; Thomas, Valentin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive Powers. The Politics of Corporate Authority</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.1-8, 2021, 9781003053873. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De mère à mère. Les associations de soutien à l'allaitement maternel en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Navarro-Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Dubet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que manger ? Normes et pratiques alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Novembre 2017, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions la Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.180-195, 2017, 9782707197702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une conformité par surcroît. Réception et usages des normes nutritionnelles dans le secteur agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Depecker; Anne Lhuissier; Aurélie Maurice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La juste mesure. Une sociologie historique des normes alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes/Presses universitaires François Rabelais, pp.349-371, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on gouverner par des quotas ? Usages et insuffisances du numerus clausus de médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'hôpital en réanimation : le sacrifice organisé d’un service public emblématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Croquant, 2011, Savoir / Agir, 9782365120005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationaliser le système de soins Les appropriations administratives de l'économie de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Bérard; Renaud Crespin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières de l'expertise. Dialogues entre savoirs et pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.145-157, 2010, Res Publica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fiction d'institution : les &amp;quot;besoins de santé&amp;quot; de la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Gilbert; Emmanuel Henry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment se construisent les problèmes de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.255-272, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’erreur en politique. Le cas de la régulation démographique du corps médical en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albert Ogien; Christiane Chauviré; Louis Quéré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques de l'erreur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Editions de lEHESS, pp.253-270, 2009, Raisons pratiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire de la viande à grande échelle Les bâtiments d'élevage comme instruments de modernisation de la filière porcine dans la France des années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de la machine agricole. Approches sociologiques et historiques des trajectoires de mécanisation de l’agriculture (1945-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des praticiens captifs : les médecins à diplôme non européen en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Seminário Internacional de Populações em Vulnerabilidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Brasilia, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une “start-up” de sciences sociales à l’ère de la modernisation agricole : l’OMNIUM d’économie agroalimentaire (années 1960-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Journées de recherche en sciences sociales INRA-SFER-CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cause trop singulière : réduire les apports en sel de la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. journées des sociologues de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Montpellier, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur les comportements nutritionnels : Réglementation, marketing et influence des communications de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Garde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut national de la santé et de la recherche médicale(INSERM). 2017, Paris : Inserm : Éditions EDP Sciences (ISSN : 1264-1782) / 429 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02102478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc-Olivier Déplaude </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche en sociologie à l'INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-olivierdeplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0847-6014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076439372</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conduites dans une perspective sociologique et historique, mes recherches portent sur </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'industrialisation de l'agriculture et de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. J'étudie les transformations des systèmes de production agroalimentaires et m'intéresse aux investissements économiques, scientifiques, techniques et politiques qui les soutiennent. Je travaille également sur les critiques et les régulations dont ces transformations font l'objet, et sur la manière dont les acteurs économiques et leurs organisations y répondent.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'aborde ces questions à travers plusieurs enquêtes, dont la principale porte aujourd'hui sur </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'industrialisation de l'élevage porcin en France, de la fin du 19e siècle jusqu'à aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. En prenant pour point d’entrée les évolutions des conditions de vie des porcs, j’analyse comment ont été développées des infrastructures techniques et économiques permettant d’élever et de commercialiser des animaux à grande échelle et quels types de réponses ont été apportées aux problèmes et aux critiques provoqués par ces transformations (vulnérabilisation économique des éleveurs, problèmes sanitaires et environnementaux, dégradation du bien-être des animaux).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je contribue également au blog </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'estive. Enquêtes sur l'agriculture, l'alimentation et l'environnement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive Powers: The Politics of Corporate Authority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Routledge international studies in business history, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La hantise du nombre. Une histoire des numerus clausus de médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belles Lettres, 416 p., 2015, 978-2-251-43036-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture à grande échelle (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19 (4), 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire les aliments. Les industries agroalimentaires en France (XIXe-XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Mischi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 289 (4), pp.3-218, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Production of Ignorance: The Pervasiveness of Industry Influence through the Tools of Chemical Regulation [Special issue of: Science, technology, & human values]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46 (5), pp.911-1020, 2021, Science, technology, &amp; human values</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprises philanthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 121, pp.3-213, 2018, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.121.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal Repair: Domesticating European Legislation on Pig Welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Billows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 51 (1), pp.133-161. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01622439241252239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La agricultura a gran escala. Industrialización y trabajo de escalabilidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (4), pp.1-38. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1597a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landwirtschaft in großem Maßstab. Industrialisierung und Skalierungsarbeit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (4), pp.1-39. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1597b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner la liberté d’installation des médecins : un éclairage sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'éthique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 16 (1), pp.12-14. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfeap.016.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élever des saumons à grande échelle. À propos de &amp;quot;Becoming Salmon. Aquaculture and the Domestication of a Fish&amp;quot; (Oakland : University of California Press, 2015), de Marianne Elisabeth Lien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (4), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale agriculture: Industrialisation and scalability work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (4), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture à grande échelle. Industrialisation et travail de scalabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (4), pp.1-37. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconquer and divide: comparative standard-setting strategies among producer organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Billows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (3), pp.1395-1410. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10460-024-10671-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ère des aliments industriels. Pour une histoire des industries agroalimentaires en France (XIXe-XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Mischi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 289 (4), pp.3-28. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms1.289.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention du porc industriel. Résidus alimentaires et porcheries d’engraissement dans la France des années 1860-1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 289 (4), pp.97-118. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms1.289.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diluting the law: Time and the production of compliance with European environmental standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 104 (2), pp.193-216. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-023-00197-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action publique et styles de raisonnement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (2), pp.131-152. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.031.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique d’un répertoire d’action rassuriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Milieux d’affaires et cercles dirigeants, 64 (1-2), pp.219-250. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.641.0219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Chris Otter, Diet for a Large Planet: Industrial Britain, Food Systems, and World Ecology (Chicago: University of Chicago Press 2020), 400pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (2), pp.192-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Beyond the Production of Ignorance: The Pervasiveness of Industry Influence through the Tools of Chemical Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (5), pp.911-924. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01622439211026749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire les savoirs de la modernité agro-industrielle. Le cas de l’OMNIUM d’économie agroalimentaire (1964-1976)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (373), pp.79-94. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.8078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Français et leur alimentation&amp;quot;. Défendre l’intensification chimique des industries agroalimentaires dans la France des années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41, pp.67-79. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sopr.041.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'allaitement au sein, une norme de maternité plurielle. Regards des sciences sociales nord-américaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (2), pp.5-30. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2020.0168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concours qui ne disait pas son nom. L’invention du numerus clausus de médecine (1968-1979)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (2), pp.179-186. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/socio.102.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir des mères des classes moyennes. Les groupes d’entraide à l’allaitement maternel en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Navarro-Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1/2018), pp.19-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir des mères des classes moyennes. Les groupes d’entraide à l’allaitement maternel en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Navarro Rodríguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vol. 9 (1), pp.19-36. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/socio.091.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philanthropie comme investissement. Contribution à l’étude des stratégies de reproduction et de légitimation des élites économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018,  121 (121), pp.9-27. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.121.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigando uma política fracassada: o Estado francês e a demografia médica (1960-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saúde e Sociedade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (3), pp.682 - 692. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/s0104-12902018180492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur une politique manquée. L’État français et la démographie médicale (1960-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saúde e Sociedade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (3), pp.682-692. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0104-12902018180492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating a failed policy: the French state and medical demography (1960-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saúde e Sociedade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (3), pp.682-692. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0104-12902018180492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutraliser des savoirs inconfortables. L’exemple du Comité des salines de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (3), pp.23-28. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sava.041.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pascal Marichalar, Qui a tué les verriers de Givors ? Une enquête de sciences sociales‪ (Paris, La Découverte, 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017/4 (152), pp.126-130. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/travailemploi.7799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Linsey McGoey (2015), &amp;quot;No Such Thing as a Free Gift. The Gates Foundation and the Price of Philanthropy&amp;quot;, Londres, Verso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1), pp.137-140. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.171.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information et désinformation des consommateurs. La constitution d’un répertoire d’action consumériste dans les années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31, pp.21-44. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.031.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pierre Fournier, Cédric Lomba, Séverin Muller (dir.), Les Travailleurs du médicament. L’industrie pharmaceutique sous observation Toulouse, Érès, coll. « Clinique du travail », 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 149, pp.101-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment minimiser des risques nutritionnels : sociologie d’un répertoire d’action patronal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4/2015, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Bentley, 2014, Inventing baby food: Taste, health, and the industrialization of the American diet, University of California Press, Oakland, U.S.A., 256 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97 (1), pp.63-64. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-016-0005-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimising dietary risk: the French association of salt producers and the manufacturing of ignorance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health, Risk and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (2), pp.168-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infortunes de la vertu. Sociologie d'un répertoire d'action patronal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (4), pp.411-434. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2014.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The era of corporate nutritionism? A review essay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 95 (2), pp.269-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Travailler à guérir. Une sociologie de l’objet du travail médical, Anne-Chantal Hardy, Presses de l’EHESP Rennes (2013), 302 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.269-270. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2015.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage - Liquid materialites. A history of milk, science and the law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 92, pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State xenophobia? &amp;quot;Foreign doctors&amp;quot; in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Politiques d'économisation, 95 (3), pp.207-231. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.095.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806520v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mobilisation contre-révolutionnaire : la refondation du syndicat autonome des enseignants de médecine en mai 1968 et sa lutte pour la « sélection »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (1), pp.21-45. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soco.073.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituer la &amp;quot;sélection&amp;quot; dans les facultés de médecine. Genèse et mise en oeuvre du numerus clausus de médecine dans les années 68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RHPS - Revue d'histoire de la protection sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (1), pp.79-100. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhps.002.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Argumentation and Social Compromises: The Difficulty of Codifying Occupational Diseases in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2 (3), pp.272 - 297. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/palgrave.fp.8200064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codifier les maladies professionnelles : les usages conflictuels de l’expertise médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53 (5), pp.707 - 735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STS, Industry, and Risk Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Boudia; Ashveen Peerbaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE &amp; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-140, 2025, 978-1-78945-191-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STS, industries et régulation des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Boudia; Ashveen Peerbaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et techniques en sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.127-148, 2024, 9781789481914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pervasiveness of Corporate Authority: Repertoire of Actions, Material Effects, and Democratic Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sara Angeli-Aguiton; Marc-Olivier Déplaude; Nathalie Jas; Emmanuel Henry; Valentin Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive Powers: the Politics of Corporate Authority</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.9-32, 2022, Routledge international studies in business history, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrialisation nuit-elle à la santé ? La Fondation française pour la nutrition dans les années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Valat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les marchés de la santé en France et en Europe au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-223, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de la sélection ? Retour sur la genèse du numerus clausus de médecine (1968-1979)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Le Bouler; Pauline Lenesley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de santé. Le temps des réformes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-85, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive Powers. The Politics of Corporate Authority. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aguiton, Sara Angeli; Déplaude, Marc-Olivier; Jas, Nathalie; Henry, Emmanuel; Thomas, Valentin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive Powers. The Politics of Corporate Authority</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.1-8, 2021, 9781003053873. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Research Funding to Public Relations: The Making of a Food Industry Think Tank in 1970s France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sara Angeli Aguiton; Marc-Olivier Déplaude; Nathalie Jas; Emmanuel Henry; Valentin Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive Powers: The Politics of Corporate Authority</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.82-105, 2021, 978-0-367-51442-6 ; 978-1-003-05387-3 ; 978-0-367-47661-8. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De mère à mère. Les associations de soutien à l’allaitement maternel en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Navarro Rodríguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que manger ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.180-195, 2017, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.dubet.2017.02.0180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De mère à mère. Les associations de soutien à l'allaitement maternel en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Navarro-Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Dubet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que manger ? Normes et pratiques alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Novembre 2017, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions la Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.180-195, 2017, 9782707197702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une conformité par surcroît. Réception et usages des normes nutritionnelles dans le secteur agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Depecker; Anne Lhuissier; Aurélie Maurice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La juste mesure. Une sociologie historique des normes alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes/Presses universitaires François Rabelais, pp.349-371, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on gouverner par des quotas ? Usages et insuffisances du numerus clausus de médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'hôpital en réanimation : le sacrifice organisé d’un service public emblématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Croquant, 2011, Savoir / Agir, 9782365120005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationaliser le système de soins Les appropriations administratives de l'économie de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Bérard; Renaud Crespin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières de l'expertise. Dialogues entre savoirs et pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.145-157, 2010, Res Publica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fiction d'institution : les &amp;quot;besoins de santé&amp;quot; de la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Gilbert; Emmanuel Henry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment se construisent les problèmes de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.255-272, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’erreur en politique. Le cas de la régulation démographique du corps médical en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albert Ogien; Christiane Chauviré; Louis Quéré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques de l'erreur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Editions de lEHESS, pp.253-270, 2009, Raisons pratiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire de la viande à grande échelle Les bâtiments d'élevage comme instruments de modernisation de la filière porcine dans la France des années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de la machine agricole. Approches sociologiques et historiques des trajectoires de mécanisation de l’agriculture (1945-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des praticiens captifs : les médecins à diplôme non européen en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Seminário Internacional de Populações em Vulnerabilidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Brasilia, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une “start-up” de sciences sociales à l’ère de la modernisation agricole : l’OMNIUM d’économie agroalimentaire (années 1960-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Journées de recherche en sciences sociales INRA-SFER-CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cause trop singulière : réduire les apports en sel de la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. journées des sociologues de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Montpellier, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur les comportements nutritionnels : Réglementation, marketing et influence des communications de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Garde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut national de la santé et de la recherche médicale(INSERM). 2017, Paris : Inserm : Éditions EDP Sciences (ISSN : 1264-1782) / 429 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02102478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C67D83A6"/>
+    <w:nsid w:val="96290559"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-olivierdeplaude" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0847-6014" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076439372" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lestive.hypotheses.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348618v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Angeli Aguiton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Pervasive-Powers-The-Politics-of-Corporate-Authority/Aguiton-Deplaude-Jas-Henry-Thomas/p/book/9780367476618" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580690v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392065v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortan&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15978" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115468v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mischi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497587v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depecker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.121.0003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573808v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Billows" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01622439241252239" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392093v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1597a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392094v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1597b" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113139v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.016.0012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392090v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15970" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392061v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821902v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Carter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazenc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10671-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115465v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.289.0003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115462v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.289.0097" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345877v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pinaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.031.0131" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091333v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-023-00197-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426018v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.641.0219" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909915v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01622439211026749" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885550v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2020.0168" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956739v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8078" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131191v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.041.0067" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02514914v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.102.0179" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824999v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Navarro-Rodriguez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793312v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.121.0009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140670v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0104-12902018180492" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935633v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0104-12902018180492" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629844v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.041.0023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617554v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7799" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728104v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.031.0021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596620v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.171.0131" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645114v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629558v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629809v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-016-0005-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806533v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123298v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2014.09.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123103v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806534v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2015.03.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201238v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806520v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.095.0207" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806514v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.073.0021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806516v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.002.0079" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800520v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.fp.8200064" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800517v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05134342v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste.co.uk/book.php?id=2264" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713043v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348620v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171315v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466281v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/32761" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348624v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321106v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646886v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/que-manger--9782707197702-p-180.htm" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806526v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809376v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806519v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800524v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806517v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719835v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939105v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060781v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817558v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Torny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102478v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Courbet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Droulers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Garde" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-olivierdeplaude" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0847-6014" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076439372" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lestive.hypotheses.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348618v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Angeli Aguiton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Pervasive-Powers-The-Politics-of-Corporate-Authority/Aguiton-Deplaude-Jas-Henry-Thomas/p/book/9780367476618" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580690v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392065v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortan&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15978" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115468v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mischi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497587v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depecker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.121.0003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573808v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Billows" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01622439241252239" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392093v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1597a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392094v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1597b" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113139v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.016.0012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392090v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15970" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392092v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15979" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392061v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821902v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Carter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazenc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10671-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115465v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.289.0003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115462v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.289.0097" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091333v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-023-00197-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345877v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pinaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.031.0131" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426018v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.641.0219" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909915v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348611v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01622439211026749" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956739v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8078" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131191v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.041.0067" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885550v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2020.0168" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02514914v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.102.0179" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824999v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Navarro-Rodriguez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623542v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Navarro Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.091.0019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793312v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.121.0009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140670v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0104-12902018180492" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617224v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0104-12902018180492" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935633v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629844v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.041.0023" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617554v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7799" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596620v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.171.0131" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728104v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.031.0021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645114v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629558v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629809v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-016-0005-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806533v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123298v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2014.09.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123103v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806534v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2015.03.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201238v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806520v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.095.0207" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806514v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.073.0021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.002.0079" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800520v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.fp.8200064" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800517v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05134342v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste.co.uk/book.php?id=2264" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713043v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348620v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171315v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466281v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/32761" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321106v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348624v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623503v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.dubet.2017.02.0180" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646886v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/que-manger--9782707197702-p-180.htm" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806526v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809376v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806519v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800524v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806517v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719835v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939105v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060781v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817558v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Torny" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102478v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Courbet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Droulers" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Garde" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>