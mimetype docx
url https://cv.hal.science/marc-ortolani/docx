--- v0 (2026-03-05)
+++ v1 (2026-05-14)
@@ -926,753 +926,762 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Huetz de Lemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Collection Essais, 978-2-7535-9901-7</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, Collection Essais, 978-2-7535-9901-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14pjx⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05263026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance, protection et contrôle social dans les Etats de Savoie et les Etats voisins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ortolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blot-Maccagnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serre, 2021, 978-2-86410-668-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1848 dans les Etats de Savoie. Un pas vers la modernité politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ortolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.278, 2020, PRIDAES, 9782864106616</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production de la norme environnementale et « codification » du droit rural dans l’Europe méridionale (France, Italie) aux XVIIIe et XIXe siècles, Nice, Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ortolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Callemein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audric Capella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">États de Savoie, Églises et institutions religieuses des Réformes au Risorgimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sorrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ortolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Sorrel; Olivier Vernier; Marc Ortolani. Serre éditeur, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01481560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des idées politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Reverso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Bellagamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deharbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ortolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studyrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 469 p., 2016, Panorama droit, 978-2-7590-3315-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des idées politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Reverso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Bellagamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Deharbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ortolani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Studyrama, 364 p., 2013, Panorama droit, 978-2-7590-1786-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des idées politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Reverso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Bellagamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Deharbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ortolani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Studyrama, 373 p., 2010, Panorama droit, 978-2-7590-0886-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1682,51 +1691,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice is not dead! Une introduction à l'étude des conflictualités rurales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1759,242 +1768,242 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Grenoble. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conflits politiques en milieu rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 978-2-7061-5382-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04908905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 8. Les Alpes-Maritimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ortolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La protection sociale sous le régime de Vichy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.309-335, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.16008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nice avant son annexion à la France (1848-1859)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ortolani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Milbach. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Savoie, la France, l’Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.24, 2012, 978-90-5201-820-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2141,51 +2150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ortolani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/lex.3354" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417437v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.4383" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417501v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918976v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bellagamba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ferrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417435v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992327v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495508v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908851v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bu&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263026v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pi&#233;tri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Candau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercuri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Huetz de Lemps" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10987/ancestralite-et-autochtonie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503725v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blot-Maccagnan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vernier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03230688v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.serre-editeur.fr/component/hikashop/p1848-dans-les-etats-de-savoie-un-pas-vers-la-modernite-politique.html#les-auteurs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473201v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Callemein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Capella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481560v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sorrel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260938v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Reverso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deharbe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/histoire-des-idees-politiques-9782759033157.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261115v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261114v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908905v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670648v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.16008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02133682v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/11844" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ortolani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/lex.3354" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417437v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.4383" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417501v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918976v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bellagamba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ferrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417435v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992327v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495508v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908851v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bu&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263026v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pi&#233;tri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Candau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercuri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Huetz de Lemps" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10987/ancestralite-et-autochtonie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14pjx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503725v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blot-Maccagnan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vernier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03230688v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.serre-editeur.fr/component/hikashop/p1848-dans-les-etats-de-savoie-un-pas-vers-la-modernite-politique.html#les-auteurs" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Callemein" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Capella" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481560v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sorrel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260938v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Reverso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deharbe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/histoire-des-idees-politiques-9782759033157.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261115v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261114v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908905v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670648v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.16008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02133682v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/11844" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>