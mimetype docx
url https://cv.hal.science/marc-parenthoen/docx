--- v0 (2026-03-21)
+++ v1 (2026-05-17)
@@ -932,230 +932,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Effectiveness of Cyber Crisis Management Trainings: Lessons Learned from an Exploratory Study Assessing Immersion, Cognitive Load, and Situation Awareness</w:t>
+                <w:t xml:space="preserve">Formation immersive dans la gestion des crises d'origine cyber : Le cas du projet RESISTECC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Manuel Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parenthoen Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Cognitive Ergonomics (ECCE 2024) : Contributing to a sustainable and participatory future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Cognitive Ergonomics (EACE), Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM; Sorbonne Université, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039387v1</w:t>
+                <w:t xml:space="preserve">hal-04487300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation immersive dans la gestion des crises d'origine cyber : Le cas du projet RESISTECC</w:t>
+                <w:t xml:space="preserve">Improving Effectiveness of Cyber Crisis Management Trainings: Lessons Learned from an Exploratory Study Assessing Immersion, Cognitive Load, and Situation Awareness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Manuel Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Parenthoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elwan Laaroussi Gaumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louveton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Parenthoen Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIHM; Sorbonne Université, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">European Conference on Cognitive Ergonomics (ECCE 2024) : Contributing to a sustainable and participatory future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Cognitive Ergonomics (EACE), Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487300v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RéSISTeCC : Résilience par Simulation Immersive Stratégique et Technique de Crise Cyber</w:t>
               </w:r>
@@ -3506,51 +3506,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326713v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Castillo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parenthoen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louveton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-025-00844-3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925891v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belemaalem Zakaria" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Redou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parenthoen Marc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14355/jmmf.2013.0204.04" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00695970v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Combes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grign&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Conrad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Yaouanq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC004014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784574v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaillier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parentho&#235;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tisseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.363" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3TH5ZX4K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019922v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reignier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227305v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00644-8_4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227366v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92833-8_12" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039387v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elwan Laaroussi Gaumer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060247v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577953v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jabouille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampnoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tricaud-Malherbe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089360v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153517v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Polceanu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207930v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Murie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Thery" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874980v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Combes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846714v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chenu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796606v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ghaleb" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Even" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820745v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2010.5664067" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170191v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belemaalem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780930v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Buin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534479v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schultes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pondaven" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260546v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2008.5152089" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259920v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Guillou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01102932v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170245v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jourdan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170269v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402581v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neyret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tisseau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007695v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/medihal-01207945v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326713v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Castillo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parenthoen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louveton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-025-00844-3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925891v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belemaalem Zakaria" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Redou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parenthoen Marc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14355/jmmf.2013.0204.04" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00695970v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Combes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grign&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Conrad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Yaouanq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC004014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784574v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaillier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parentho&#235;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tisseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.363" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3TH5ZX4K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019922v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reignier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227305v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00644-8_4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227366v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92833-8_12" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487300v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039387v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elwan Laaroussi Gaumer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060247v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577953v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jabouille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampnoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tricaud-Malherbe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089360v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153517v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Polceanu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207930v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Murie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Thery" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874980v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Combes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846714v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chenu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796606v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ghaleb" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Even" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820745v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2010.5664067" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170191v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belemaalem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780930v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Buin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534479v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schultes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pondaven" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260546v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2008.5152089" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259920v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Guillou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01102932v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170245v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jourdan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170269v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402581v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neyret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tisseau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007695v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/medihal-01207945v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>