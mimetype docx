--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -880,226 +880,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterated function systems with place dependent probabilities and application to the Diaconis-Friedman's chain on [0, 1]</w:t>
+                <w:t xml:space="preserve">Asymptotic geometry of negatively curved manifolds of finite volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fetima Ladjimi</w:t>
+                <w:t xml:space="preserve">Françoise Dal'Bo-Milonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Sambusetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Scientifiques de l'École Normale Supérieure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24033/asens.2413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567392v1</w:t>
+                <w:t xml:space="preserve">hal-01456779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic geometry of negatively curved manifolds of finite volume</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Dal'Bo-Milonet</w:t>
+                <w:t xml:space="preserve">Iterated function systems with place dependent probabilities and application to the Diaconis-Friedman's chain on [0, 1]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fetima Ladjimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peigné</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Sambusetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Scientifiques de l'École Normale Supérieure</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456779v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limit theorem for perturbed random walks</w:t>
               </w:r>
@@ -1161,222 +1161,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155058v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy Rigidity of negatively curved manifolds of finite volume</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Harmonic functions on multiplicative graphs and inverse Pitman transform on infinite random paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lecouvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lesigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peigné</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Sambusetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematische Zeitschrift</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00209-018-2199-6⟩</w:t>
+              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (3), pp.629-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/afst.1580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456777v1</w:t>
+                <w:t xml:space="preserve">hal-01061664v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonic functions on multiplicative graphs and inverse Pitman transform on infinite random paths</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Lecouvey</w:t>
+                <w:t xml:space="preserve">Entropy Rigidity of negatively curved manifolds of finite volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lesigne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Peigné</w:t>
+                <w:t xml:space="preserve">A Sambusetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27 (3), pp.629-666. </w:t>
+              <w:t xml:space="preserve">Mathematische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/afst.1580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00209-018-2199-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061664v3</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The survival probability of a critical multi-type branching process in i.i.d. random environment</w:t>
               </w:r>
@@ -1548,90 +1548,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence and Counting in Infinite Measure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dal'Bo-Milonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Sambusetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 67 (2), pp.483-520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1760,64 +1760,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditioned random walks from Kac-Moody root systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecouvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lesigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2041,64 +2041,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditioned one-way simple random walk and representation theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecouvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lesigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2231,64 +2231,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random walks in Weyl chambers and crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecouvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lesigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2339,64 +2339,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the horoboundary and the geometry of rays of negatively curved manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dal'Bo-Milonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Sambusetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacific Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 259 (1), pp.55-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2499,90 +2499,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the growth of quotients of Kleinian groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dal'Bo-Milonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Sambusetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 31 (3), pp.835-851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2628,90 +2628,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the growth of nonuniform lattices in pinched negatively curved manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dal'Bo-Milonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Sambusetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal für die reine und angewandte Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2009 (627), pp.31-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2758,51 +2758,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude asympotique d'une marche aléatoire centrifuge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Fouks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lesigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2963,77 +2963,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytic and probabilistic approaches to dynamics in negative curvature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dal'Bo-Milonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Sambusetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Dal'bo; Marc Peigné; Andrea Sambusetti. Springer, 9, pp.xii+138, 2014, Springer INdAM Series, 978-3-319-04806-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3170,517 +3170,517 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303955v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrence of multidimensional affine recursions in the critical case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A local limit theorem for nonlattice multidimensional random walks in cones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi da Cam Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Aoun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Peigné</w:t>
+                <w:t xml:space="preserve">Doan Thai Son</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481413v1</w:t>
+                <w:t xml:space="preserve">hal-05568558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional limit theorem for lattice oscillating random walk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recurrence of multidimensional affine recursions in the critical case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Aoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Brofferio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peigné</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095387v2</w:t>
+                <w:t xml:space="preserve">hal-04481413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A local limit theorem for convergent random walks on relatively hyperbolic groups</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A functional limit theorem for lattice oscillating random walk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Tapie</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Duy Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03584915v2</w:t>
+                <w:t xml:space="preserve">hal-04095387v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume growth and rigidity of negatively curved manifolds of finite volume</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Dal'Bo-Milonet</w:t>
+                <w:t xml:space="preserve">A local limit theorem for convergent random walks on relatively hyperbolic groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dussaule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Tapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130605v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584915v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le théorème de renouvellement multi-dimensionnel, dans le &amp;quot;cas lattice&amp;quot;.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lesigne</w:t>
+                <w:t xml:space="preserve">Volume growth and rigidity of negatively curved manifolds of finite volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dal'Bo-Milonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peigné</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Sambusetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522875v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic dynamical systems with weak contractivity property. The reflected affine stochastic recursion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3689,126 +3689,214 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Woess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00529795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le théorème de renouvellement multi-dimensionnel, dans le &amp;quot;cas lattice&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lecouvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lesigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On recurrence of reflected random walk on the half-line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Woess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3818,167 +3906,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de l'exposant critique d'un groupe kleinien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. Université d'Amiens, 2010, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-00529812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d'itérations de transformations aléatoires : propriétés de récurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DEA. Université de Tours, 2008, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-00383245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId98"/>
+      <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4125,51 +4213,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03939557v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Peign&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi da Cam Pham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJP1241" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03939554v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peign&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-024-01336-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017794v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dussaule" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peign&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tapie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJP1146" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746102v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tat Dat Tran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2021.64" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214874v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brofferio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/alea.v18-37" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281986v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Woess" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AAP1654" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873641v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Page" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pham" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/tunis.2021.3.801" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155038v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidotto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3335" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567392v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetima Ladjimi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456779v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dal'Bo-Milonet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Picaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sambusetti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2413" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155058v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Long Ngo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456777v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sambusetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-018-2199-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061664v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lecouvey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesigne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1580" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Le Page" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376091v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Le Page" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOP1243" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127737v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3089" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Grama" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Le Page" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833657v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711077v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Essifi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-013-0490-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904518v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670834v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780453v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Raschel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525592v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529806v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529798v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2011.31.559" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601259v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385710000131" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-ZCPMQ1PF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360859v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/CRELLE.2009.010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017287v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Fouks" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015660v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otal Jean-Pierre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/S0012-7094-04-12512-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241282v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303955v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74863-0_6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481413v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Aoun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095387v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Duy Vo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584915v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130605v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522875v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529795v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360868v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00529812v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00383245v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03939557v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Peign&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi da Cam Pham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJP1241" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03939554v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peign&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-024-01336-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017794v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dussaule" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peign&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tapie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJP1146" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746102v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tat Dat Tran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2021.64" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214874v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brofferio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/alea.v18-37" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281986v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Woess" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AAP1654" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873641v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Page" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pham" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/tunis.2021.3.801" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155038v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidotto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3335" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456779v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dal'Bo-Milonet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Picaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sambusetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2413" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567392v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetima Ladjimi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155058v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Long Ngo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061664v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lecouvey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesigne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1580" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456777v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sambusetti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-018-2199-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Le Page" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376091v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Le Page" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOP1243" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127737v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3089" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Grama" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Le Page" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833657v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711077v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Essifi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-013-0490-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904518v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670834v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780453v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Raschel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525592v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529806v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529798v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2011.31.559" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601259v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385710000131" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-ZCPMQ1PF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360859v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/CRELLE.2009.010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017287v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Fouks" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015660v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otal Jean-Pierre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/S0012-7094-04-12512-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241282v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303955v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74863-0_6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568558v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Thai Son" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481413v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Aoun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095387v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Duy Vo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584915v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130605v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529795v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522875v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360868v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00529812v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00383245v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>