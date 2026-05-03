--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -880,226 +880,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic geometry of negatively curved manifolds of finite volume</w:t>
+                <w:t xml:space="preserve">Iterated function systems with place dependent probabilities and application to the Diaconis-Friedman's chain on [0, 1]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Dal'Bo-Milonet</w:t>
+                <w:t xml:space="preserve">Fetima Ladjimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peigné</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Sambusetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Scientifiques de l'École Normale Supérieure</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456779v1</w:t>
+                <w:t xml:space="preserve">hal-01567392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterated function systems with place dependent probabilities and application to the Diaconis-Friedman's chain on [0, 1]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fetima Ladjimi</w:t>
+                <w:t xml:space="preserve">Asymptotic geometry of negatively curved manifolds of finite volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dal'Bo-Milonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Sambusetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Scientifiques de l'École Normale Supérieure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24033/asens.2413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567392v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limit theorem for perturbed random walks</w:t>
               </w:r>
@@ -1161,222 +1161,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155058v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonic functions on multiplicative graphs and inverse Pitman transform on infinite random paths</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entropy Rigidity of negatively curved manifolds of finite volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Lecouvey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Peigné</w:t>
+                <w:t xml:space="preserve">A Sambusetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/afst.1580⟩</w:t>
+              <w:t xml:space="preserve">Mathematische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00209-018-2199-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061664v3</w:t>
+                <w:t xml:space="preserve">hal-01456777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy Rigidity of negatively curved manifolds of finite volume</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Harmonic functions on multiplicative graphs and inverse Pitman transform on infinite random paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lecouvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lesigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peigné</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Sambusetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematische Zeitschrift</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (3), pp.629-666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00209-018-2199-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/afst.1580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456777v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061664v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The survival probability of a critical multi-type branching process in i.i.d. random environment</w:t>
               </w:r>
@@ -1548,90 +1548,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence and Counting in Infinite Measure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dal'Bo-Milonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Sambusetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 67 (2), pp.483-520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1760,64 +1760,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditioned random walks from Kac-Moody root systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecouvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lesigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2041,64 +2041,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditioned one-way simple random walk and representation theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecouvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lesigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2231,64 +2231,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random walks in Weyl chambers and crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecouvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lesigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2339,64 +2339,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the horoboundary and the geometry of rays of negatively curved manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dal'Bo-Milonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Sambusetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacific Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 259 (1), pp.55-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2499,90 +2499,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the growth of quotients of Kleinian groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dal'Bo-Milonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Sambusetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 31 (3), pp.835-851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2628,90 +2628,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the growth of nonuniform lattices in pinched negatively curved manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dal'Bo-Milonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Sambusetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal für die reine und angewandte Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2009 (627), pp.31-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2758,51 +2758,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude asympotique d'une marche aléatoire centrifuge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Fouks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lesigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2963,77 +2963,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytic and probabilistic approaches to dynamics in negative curvature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dal'Bo-Milonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Sambusetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Dal'bo; Marc Peigné; Andrea Sambusetti. Springer, 9, pp.xii+138, 2014, Springer INdAM Series, 978-3-319-04806-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3549,90 +3549,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volume growth and rigidity of negatively curved manifolds of finite volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dal'Bo-Milonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Sambusetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3644,190 +3644,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic dynamical systems with weak contractivity property. The reflected affine stochastic recursion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le théorème de renouvellement multi-dimensionnel, dans le &amp;quot;cas lattice&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lecouvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lesigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peigné</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00529795v1</w:t>
+                <w:t xml:space="preserve">hal-00522875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le théorème de renouvellement multi-dimensionnel, dans le &amp;quot;cas lattice&amp;quot;.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stochastic dynamical systems with weak contractivity property. The reflected affine stochastic recursion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peigné</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Woess</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522875v1</w:t>
+                <w:t xml:space="preserve">hal-00529795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On recurrence of reflected random walk on the half-line</w:t>
               </w:r>
@@ -4213,51 +4213,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03939557v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Peign&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi da Cam Pham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJP1241" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03939554v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peign&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-024-01336-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017794v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dussaule" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peign&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tapie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJP1146" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746102v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tat Dat Tran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2021.64" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214874v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brofferio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/alea.v18-37" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281986v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Woess" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AAP1654" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873641v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Page" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pham" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/tunis.2021.3.801" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155038v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidotto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3335" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456779v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dal'Bo-Milonet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Picaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sambusetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2413" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567392v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetima Ladjimi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155058v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Long Ngo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061664v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lecouvey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesigne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1580" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456777v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sambusetti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-018-2199-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Le Page" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376091v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Le Page" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOP1243" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127737v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3089" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Grama" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Le Page" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833657v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711077v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Essifi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-013-0490-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904518v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670834v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780453v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Raschel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525592v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529806v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529798v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2011.31.559" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601259v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385710000131" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-ZCPMQ1PF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360859v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/CRELLE.2009.010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017287v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Fouks" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015660v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otal Jean-Pierre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/S0012-7094-04-12512-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241282v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303955v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74863-0_6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568558v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Thai Son" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481413v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Aoun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095387v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Duy Vo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584915v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130605v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529795v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522875v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360868v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00529812v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00383245v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03939557v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Peign&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi da Cam Pham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJP1241" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03939554v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peign&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-024-01336-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017794v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dussaule" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peign&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tapie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJP1146" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746102v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tat Dat Tran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2021.64" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214874v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brofferio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/alea.v18-37" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281986v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Woess" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AAP1654" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873641v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Page" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pham" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/tunis.2021.3.801" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155038v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidotto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3335" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567392v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetima Ladjimi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456779v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dal'Bo-Milonet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Picaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sambusetti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2413" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155058v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Long Ngo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456777v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sambusetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-018-2199-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061664v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lecouvey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesigne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1580" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Le Page" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376091v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Le Page" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOP1243" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127737v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3089" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Grama" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Le Page" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833657v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711077v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Essifi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-013-0490-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904518v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670834v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780453v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Raschel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525592v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529806v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529798v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2011.31.559" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601259v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385710000131" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-ZCPMQ1PF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360859v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/CRELLE.2009.010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017287v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Fouks" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015660v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otal Jean-Pierre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/S0012-7094-04-12512-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241282v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303955v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74863-0_6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568558v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Thai Son" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481413v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Aoun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095387v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Duy Vo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584915v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130605v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522875v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529795v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360868v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00529812v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00383245v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>