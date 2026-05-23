--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -880,226 +880,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterated function systems with place dependent probabilities and application to the Diaconis-Friedman's chain on [0, 1]</w:t>
+                <w:t xml:space="preserve">Asymptotic geometry of negatively curved manifolds of finite volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fetima Ladjimi</w:t>
+                <w:t xml:space="preserve">Françoise Dal'Bo-Milonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Sambusetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Scientifiques de l'École Normale Supérieure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24033/asens.2413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567392v1</w:t>
+                <w:t xml:space="preserve">hal-01456779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic geometry of negatively curved manifolds of finite volume</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Dal'Bo-Milonet</w:t>
+                <w:t xml:space="preserve">Iterated function systems with place dependent probabilities and application to the Diaconis-Friedman's chain on [0, 1]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fetima Ladjimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peigné</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Sambusetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Scientifiques de l'École Normale Supérieure</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456779v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limit theorem for perturbed random walks</w:t>
               </w:r>
@@ -1548,90 +1548,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence and Counting in Infinite Measure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dal'Bo-Milonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Sambusetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 67 (2), pp.483-520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2339,64 +2339,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the horoboundary and the geometry of rays of negatively curved manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dal'Bo-Milonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Sambusetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacific Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 259 (1), pp.55-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2499,90 +2499,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the growth of quotients of Kleinian groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dal'Bo-Milonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Sambusetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 31 (3), pp.835-851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2628,90 +2628,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the growth of nonuniform lattices in pinched negatively curved manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dal'Bo-Milonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Sambusetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal für die reine und angewandte Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2009 (627), pp.31-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2963,77 +2963,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytic and probabilistic approaches to dynamics in negative curvature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dal'Bo-Milonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Sambusetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Dal'bo; Marc Peigné; Andrea Sambusetti. Springer, 9, pp.xii+138, 2014, Springer INdAM Series, 978-3-319-04806-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3549,90 +3549,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volume growth and rigidity of negatively curved manifolds of finite volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dal'Bo-Milonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Sambusetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4213,51 +4213,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03939557v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Peign&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi da Cam Pham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJP1241" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03939554v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peign&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-024-01336-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017794v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dussaule" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peign&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tapie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJP1146" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746102v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tat Dat Tran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2021.64" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214874v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brofferio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/alea.v18-37" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281986v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Woess" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AAP1654" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873641v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Page" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pham" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/tunis.2021.3.801" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155038v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidotto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3335" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567392v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetima Ladjimi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456779v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dal'Bo-Milonet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Picaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sambusetti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2413" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155058v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Long Ngo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456777v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sambusetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-018-2199-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061664v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lecouvey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesigne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1580" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Le Page" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376091v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Le Page" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOP1243" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127737v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3089" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Grama" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Le Page" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833657v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711077v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Essifi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-013-0490-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904518v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670834v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780453v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Raschel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525592v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529806v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529798v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2011.31.559" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601259v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385710000131" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-ZCPMQ1PF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360859v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/CRELLE.2009.010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017287v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Fouks" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015660v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otal Jean-Pierre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/S0012-7094-04-12512-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241282v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303955v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74863-0_6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568558v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Thai Son" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481413v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Aoun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095387v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Duy Vo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584915v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130605v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522875v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529795v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360868v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00529812v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00383245v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03939557v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Peign&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi da Cam Pham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJP1241" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03939554v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peign&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-024-01336-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017794v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dussaule" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peign&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tapie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJP1146" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746102v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tat Dat Tran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2021.64" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214874v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brofferio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/alea.v18-37" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281986v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Woess" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AAP1654" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873641v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Page" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pham" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/tunis.2021.3.801" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155038v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidotto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3335" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456779v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dal'Bo-Milonet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Picaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sambusetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2413" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567392v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetima Ladjimi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155058v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Long Ngo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456777v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sambusetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-018-2199-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061664v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lecouvey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesigne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1580" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Le Page" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376091v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Le Page" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOP1243" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127737v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3089" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Grama" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Le Page" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833657v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711077v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Essifi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-013-0490-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904518v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670834v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780453v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Raschel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525592v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529806v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529798v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2011.31.559" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601259v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385710000131" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-ZCPMQ1PF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360859v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/CRELLE.2009.010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017287v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Fouks" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015660v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otal Jean-Pierre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/S0012-7094-04-12512-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241282v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303955v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74863-0_6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568558v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Thai Son" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481413v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Aoun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095387v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Duy Vo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584915v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130605v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522875v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529795v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360868v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00529812v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00383245v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>